--- v1 (2026-07-10)
+++ v2 (2026-09-29)
@@ -1,15539 +1,9677 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF">
+    <v:background id="_x0000_s2049" o:bwmode="white">
+      <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
+    </v:background>
+  </w:background>
   <w:body>
-    <w:p w14:paraId="3885EDB7" w14:textId="21355B59" w:rsidR="001E5994" w:rsidRPr="006F00D9" w:rsidRDefault="00973F02" w:rsidP="00174866">
-[...81 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6E00C3A4" w14:textId="77777777" w:rsidR="000A0F61" w:rsidRPr="007B4817" w:rsidRDefault="004915F2" w:rsidP="007B4817">
+      <w:pPr>
+        <w:pStyle w:val="Titulo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4817">
+        <w:t xml:space="preserve">Modelo para submissão de </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F64" w:rsidRPr="007B4817">
+        <w:t xml:space="preserve">relato de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B4817">
+        <w:t>Produto Técnico-Tecnológico (PTT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5E67B6" w14:textId="77777777" w:rsidR="009E6F64" w:rsidRPr="009E6F64" w:rsidRDefault="009E6F64" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BD71C7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Este modelo foi elaborado para </w:t>
+      </w:r>
+      <w:r w:rsidR="001F715C">
+        <w:t xml:space="preserve">orientar a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>submissão</w:t>
+      </w:r>
+      <w:r w:rsidR="001F715C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00270CE3">
+        <w:t xml:space="preserve"> relato de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> Produto Técnico-Tecnológico (PTT</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6E26">
+        <w:t>) à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> Revista do Tribunal de Contas da União (RTCU)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7437">
+        <w:t>. O manuscrito submetido deve apresentar e descrever o PTT desenvolvido, e não o produto em si</w:t>
+      </w:r>
+      <w:r w:rsidR="009027AF">
+        <w:t>, observando as diretrizes editoriais e acadêmicas do periódico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> e os padrões de normalização da Associação Brasileira de Normas Técnicas (ABNT), conforme orientações constantes no </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
-        <w:r w:rsidRPr="000858F1">
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC2D621" w14:textId="77777777" w:rsidR="00AB7993" w:rsidRPr="007C3E80" w:rsidRDefault="00AB7993" w:rsidP="00601269"/>
+    <w:p w14:paraId="399D8D20" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>O autor deve seguir a estrutura proposta e desenvolver, em cada tópico, o conteúdo descrito na respectiva seção, de modo a assegurar a padronização, a qualidade acadêmica, a consistência metodológica e a adequação formal do manuscrito submetido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3BD5FF" w14:textId="77777777" w:rsidR="00A52246" w:rsidRDefault="00A52246" w:rsidP="00601269"/>
+    <w:p w14:paraId="4E8D7B84" w14:textId="77777777" w:rsidR="0021028D" w:rsidRDefault="0021028D" w:rsidP="00601269">
+      <w:r w:rsidRPr="00EB378D">
+        <w:t>Considerando a diversidade d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB378D">
+        <w:t xml:space="preserve"> modalidades de P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>TT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB378D">
+        <w:t>, determinados campos deste modelo pode</w:t>
+      </w:r>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB378D">
+        <w:t xml:space="preserve"> não se aplicar ao trabalho submetido. Nesses casos, o autor deve indicar “Não se aplica”, quando pertinente, em vez de exclu</w:t>
+      </w:r>
+      <w:r w:rsidR="002B32DF">
+        <w:t>í-los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB378D">
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00024930" w:rsidRPr="00EB378D">
+        <w:t>deixá-</w:t>
+      </w:r>
+      <w:r w:rsidR="00024930">
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidR="002B32DF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00024930">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB378D">
+        <w:t>sem preenchimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C855BD" w14:textId="77777777" w:rsidR="00AB7993" w:rsidRPr="007C3E80" w:rsidRDefault="00AB7993" w:rsidP="00601269"/>
+    <w:p w14:paraId="348E04E2" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para fins editoriais, a Revista adota como referência categorias e tipologias </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51A67">
+        <w:t xml:space="preserve">de PTT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">alinhadas às diretrizes da Área 27 (administração pública e de empresas, ciências contábeis e turismo) da </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="00A40525">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          </w:rPr>
+          <w:t>Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (Capes)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>. No momento da submissão, o autor deve informar a modalidade do trabalho submetido e, quando aplicável, o estágio de maturidade do produto. São admitidas, dentre outras</w:t>
+      </w:r>
+      <w:r w:rsidR="000150F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>modalidades</w:t>
+      </w:r>
+      <w:r w:rsidR="000150F7">
+        <w:t>, as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> relacionadas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475E280B" w14:textId="77777777" w:rsidR="007669B8" w:rsidRPr="007C3E80" w:rsidRDefault="007669B8" w:rsidP="00601269"/>
+    <w:p w14:paraId="023314F4" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Relatório técnico conclusivo: documento detalhado que apresenta diagnóstico, análise, proposta de intervenção, implementação ou solução de problema organizacional real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB777C7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Processo, tecnologia, produto ou material não patenteável: modelo de gestão, metodologia de avaliação, ferramenta organizacional, protocolo, instrumento técnico ou solução aplicada não sujeita a patenteamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B14C5" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:lastRenderedPageBreak/>
+        <w:t>Software ou aplicativo: sistema computacional, plataforma de gestão, painel, ferramenta digital ou aplicativo desenvolvido para otimizar processo, serviço, análise, controle ou tomada de decisão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD87D57" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Tecnologia social: solução reaplicável, desenvolvida ou validada com participação da comunidade, voltada à resolução de problema de governança, inclusão, cidadania, controle social ou redução de desigualdades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754D6026" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Empresa ou organização social inovadora: criação ou estruturação de organização baseada em método gerencial, arranjo institucional, modelo de atuação ou solução inovadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346E8139" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Norma ou marco regulatório:</w:t>
+      </w:r>
+      <w:r w:rsidR="0050405F" w:rsidRPr="00CE6A67">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>diretriz, minuta normativa, proposta de lei, regulamento interno, regimento, protocolo institucional ou instrumento similar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E604572" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t xml:space="preserve">Patente: título de propriedade intelectual relativo </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="00CE6A67">
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t xml:space="preserve"> invenção, processo, produto ou modelo utilitário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E54E2CF" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Produto ou processo em sigilo: inovação voltada a organização pública, empresa, governo ou comunidade, protegida por segredo institucional, estratégico ou industrial, mediante termo de confidencialidade ou documentação equivalente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398DE21C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Base de dados técnico-científica: estruturação, curadoria, integração ou modelagem de dados complexos destinados à pesquisa aplicada, à gestão, ao controle, à avaliação, ao monitoramento ou à tomada de decisão.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13282DE2" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Material didático: estudo de caso, apostila metodológica, manual técnico, guia prático, trilha de aprendizagem, cartilha ou material instrucional organizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774E530" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Curso de formação profissional: desenvolvimento, aplicação e avaliação de treinamento, capacitação, formação continuada ou educação executiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A890AC0" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
+        <w:t>Relato ou artigo tecnológico: texto técnico-científico que descreve a aplicação de conhecimento, método, ferramenta ou solução na resolução de problema real de mercado, gestão pública, organização ou sociedade, acompanhado de evidências de desenvolvimento, validação ou uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666E36F2" w14:textId="77777777" w:rsidR="001B5C46" w:rsidRDefault="001B5C46" w:rsidP="00601269">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3EE1E5" w14:textId="77777777" w:rsidR="004E5FB0" w:rsidRDefault="004E5FB0" w:rsidP="00601269">
+      <w:r w:rsidRPr="00992611">
+        <w:t xml:space="preserve">Para informações complementares sobre as modalidades e a caracterização dos PTTs, o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0081664D">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Relatório do Grupo de Trabalho Produção Técnica</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00992611">
+        <w:t>, da Capes (2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, pode ser consultado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992611">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606CCAF5" w14:textId="77777777" w:rsidR="001B5C46" w:rsidRPr="007C3E80" w:rsidRDefault="001B5C46" w:rsidP="00601269"/>
+    <w:p w14:paraId="48B2FEC2" w14:textId="77777777" w:rsidR="00F672AF" w:rsidRPr="007C3E80" w:rsidRDefault="000A0F61" w:rsidP="00601269">
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
+        <w:t>Quando o caso envolve sigilo, dado sensível, informação estratégica ou restrição institucional de divulgação, o autor deve apresentar versão publicável do PTT e documentação comprobatória compatível, podendo ser solicitada evidência adicional em caráter reservado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E42595" w14:textId="77777777" w:rsidR="002B67B4" w:rsidRPr="007C3E80" w:rsidRDefault="002B67B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C827515" w14:textId="77777777" w:rsidR="00347E08" w:rsidRPr="007C3E80" w:rsidRDefault="00347E08" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="RTCUreadotrabalho"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
+        <w:t>ÁREA DO TRABALHO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D28A0F" w14:textId="77777777" w:rsidR="00112422" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="0009495F">
+      <w:pPr>
+        <w:pStyle w:val="RTCUModalidadedoPTT"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="0009495F">
+        <w:t>MODALIDADE DO PTT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F073CCA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="RTCUEstgiodematuridade"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>ESTÁGIO DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00347E08" w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>MATURIDADE DO PRODUTO (se aplicável)</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B3D4F7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
+      <w:pPr>
+        <w:pStyle w:val="TituloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="título-do-produtoprojeto"/>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>TÍTULO DO PRODUTO/PROJETO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="0001218F">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="000B5661">
+        <w:t xml:space="preserve"> em Português</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE01CA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00B75DDA" w:rsidRDefault="004915F2" w:rsidP="00EA413A">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75DDA">
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F97782D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
+      <w:pPr>
+        <w:pStyle w:val="TituloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="título-do-produtoprojeto-em-inglês"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>TÍTULO DO PRODUTO/PROJETO EM INGLÊS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EA2F5C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1327D489" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
+      <w:pPr>
+        <w:pStyle w:val="TituloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="título-do-produtoprojeto-em-espanhol"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>TÍTULO DO PRODUTO/PROJETO EM ESPANHOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1145C3" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AE3A50" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="resumo-todas-as-letras-maiusculas"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFFB4E7" w14:textId="77777777" w:rsidR="005D3E77" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="00A52246">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CBD157" w14:textId="77777777" w:rsidR="0051192C" w:rsidRPr="00A52246" w:rsidRDefault="0051192C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572AE520" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>: xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A4D365" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="0081664D" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="abstract-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="0081664D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054E8A35" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRDefault="00846AA6" w:rsidP="00147AD9">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0081664D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="00A52246">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3118D5CB" w14:textId="77777777" w:rsidR="0051192C" w:rsidRPr="00A52246" w:rsidRDefault="0051192C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CE8B9D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00D25302" w:rsidRDefault="004915F2" w:rsidP="0014074A">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="0014074A">
+        <w:rPr>
+          <w:rStyle w:val="RTCUkeywordsChar"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25302">
+        <w:t>: xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="X3d642aec7f0e12f9d68a119bf14408044e2e488"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="00D25302">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECEC8B9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="0081664D" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="0081664D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF72E02" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRDefault="00846AA6" w:rsidP="00147AD9">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0081664D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="00A52246">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EACE389" w14:textId="77777777" w:rsidR="0051192C" w:rsidRPr="00A52246" w:rsidRDefault="0051192C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A1CC51" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRPr="00A52246" w:rsidRDefault="004915F2" w:rsidP="0014074A">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="16"/>
+      <w:r w:rsidRPr="00A52246">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Palabras-clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52246">
+        <w:t xml:space="preserve"> xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="X770de365b25c97b2a87dc7fe79e7248df8d5dde"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="00A52246">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F283F8D" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="X20c1408afa75803e2708488653eea148ce595da"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:commentRangeStart w:id="19"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>APRESENTAÇÃO EXECUTIV</w:t>
+      </w:r>
+      <w:r w:rsidR="0030064A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461AF54A" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1340F579" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004213B8" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="introdução"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="21"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E15D16A" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660F9AA9" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="contextualização-e-fundamentação"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="23"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>CONTEXTUALIZAÇÃO E FUNDAMENTAÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAD2659" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A5262F" w14:textId="77777777" w:rsidR="00B115CE" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="objetivo"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="25"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>OBJETIVO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="25"/>
+      <w:r w:rsidR="00B0574D">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidR="00F845F8">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92101">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F845F8">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB6AAAC" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBE5AE7" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="Xbea7b8c8001b8bc1d9253e50b0ef6a74d50f4e1"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>CARACTERIZAÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB248A1" w14:textId="77777777" w:rsidR="00AB198C" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9913DF" w14:textId="77777777" w:rsidR="00112422" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="metodologia-de-desenvolvimento"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="29"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>METODOLOGIA DE DESENVOLVIMENTO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9BFB27" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFEAFEE" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="000A766D" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="desenvolvimento-do-produto"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>DESENVOLVIMENTO DO PRODUTO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B0101B" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A66C310" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="005D1806" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="resultados-e-validação"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+        <w:t>RESULTADOS E VALIDAÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2355FBFB" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="evidências-de-comprovação-e-uso"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="34B08461" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:tab/>
+      </w:r>
+      <w:commentRangeStart w:id="35"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>APLICABILIDADE E IMPACTO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D35FEB" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32139CAE" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="36"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:tab/>
+        <w:t>LIMITAÇÃO E TRABALHO FUTURO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356E7EAD" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFE86EA" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="37"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:tab/>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="37"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="37"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418AB791" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B1198F" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="38"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:tab/>
+        <w:t>EVIDÊNCIAS DE COMPROVAÇÃO E USO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="38"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022E3B4D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A59CDE" w14:textId="77777777" w:rsidR="002270D9" w:rsidRPr="007C3E80" w:rsidRDefault="002270D9" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="RTCUTtuloReferncias"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="39"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="39"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="39"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667FBB58" w14:textId="77777777" w:rsidR="00043D6A" w:rsidRDefault="00043D6A" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acórdão </w:t>
+      </w:r>
+      <w:r w:rsidR="00181BA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00181BA5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>353/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tomada de Contas Especial instaurada para apurar dano ao erário decorrente da concessão irregular de benefício previdenciário. Relator: Ministro-Substituto Marcos Bemquerer, julgado em 26 de agosto de 2026. Brasília, DF: TCU, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D431B33" w14:textId="77777777" w:rsidR="00043D6A" w:rsidRDefault="00043D6A" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22775383" w14:textId="77777777" w:rsidR="00EC39E5" w:rsidRDefault="005B536D" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B536D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">GHEORGHIU, Mihaï Dinu; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Educação e Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A40525">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A40525">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          </w:rPr>
+          <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B536D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> Acesso em: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7128">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7128">
+        <w:t>ago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t>. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CB9637" w14:textId="77777777" w:rsidR="00BE7128" w:rsidRDefault="00BE7128" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B4E9CB6" w14:textId="77777777" w:rsidR="00451F61" w:rsidRDefault="00043D6A" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">JUSTEN FILHO, Marçal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7501">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Comentários à Lei de Licitações e Contratações Administrativas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. 3. ed. São Paulo: Revista dos Tribunais, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DEDF0F" w14:textId="77777777" w:rsidR="002F7501" w:rsidRDefault="002F7501" w:rsidP="00043D6A">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2046B3" w14:textId="77777777" w:rsidR="00B3147D" w:rsidRDefault="00BE7128" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério. Teoria da Fraude na Administração Pública: um estudo bibliométrico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Revista do TCU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A40525">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A40525">
+          <w:rPr>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          </w:rPr>
+          <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">. Acesso em: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve"> ago. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07450B6F" w14:textId="77777777" w:rsidR="0056401E" w:rsidRDefault="0056401E" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED462F5" w14:textId="77777777" w:rsidR="00537F4A" w:rsidRPr="008908C7" w:rsidRDefault="00451F61" w:rsidP="00EC1348">
+      <w:pPr>
+        <w:pStyle w:val="RTCUAviso"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008908C7">
+        <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E555B4" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="RTCUTtuloCRediT"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="40"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>CONTRIBUIÇÃO DE AUTORIA (CR</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0004">
+        <w:t>edi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>T)</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="40"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="40"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D15A83D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve">Autor 1 - Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="001A5516">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E421CD" w14:textId="77777777" w:rsidR="001A5516" w:rsidRPr="001A5516" w:rsidRDefault="001A5516" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F16FB2" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="001A5516" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve">Autor 2 - Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="001A5516">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D56B84F" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="41"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>FINANCIAMENTO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="41"/>
+      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="41"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E994D3" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="001A5516" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="001A5516">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5516">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FF5299" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="42"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>CONFLITO DE INTERESSES</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="42"/>
+      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="42"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F10794C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560A178C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="43"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
+        <w:t>DISPONIBILIDADE DOS DADOS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="43"/>
+      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="43"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3645E0" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2923916C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="44"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>APROVAÇÃO ÉTICA, SE APLICÁVEL</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="44"/>
+      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="44"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548E970D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D45BE1D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="45"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>PUBLICAÇÃO DE PREPRINT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="45"/>
+      <w:r w:rsidR="000D4675" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="45"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779B4A0E" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B74EE1A" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="46"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>USO DE IA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="46"/>
+      <w:r w:rsidR="000D4675" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="46"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDF2E63" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60038F16" w14:textId="77777777" w:rsidR="002D019D" w:rsidRDefault="002D019D" w:rsidP="003A2FFF">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03953A67" w14:textId="77777777" w:rsidR="003A2FFF" w:rsidRPr="003A2FFF" w:rsidRDefault="003A2FFF" w:rsidP="003A2FFF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEE3B1E" w14:textId="4B0D6213" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">HISTÓRICO DE AVALIAÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidR="00805D4F" w:rsidRPr="007C3E80">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00805D4F">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00805D4F" w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>TRABALHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645E9C21" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7970">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Data de submissão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C987A9A" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="005D7970" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7970">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Data de publicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7970">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A42CE8" w14:textId="1E971F52" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...579 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Editor</w:t>
+      </w:r>
+      <w:r w:rsidR="000474A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>alavras-chave</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t xml:space="preserve"> responsável</w:t>
+      </w:r>
+      <w:r w:rsidR="00627173">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555B7448" w14:textId="77777777" w:rsidR="00AB198C" w:rsidRPr="007C3E80" w:rsidRDefault="00AB198C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Parecerista A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF7D60" w:rsidRPr="006F00D9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0079519B">
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0421">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0079519B">
+        <w:t>, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3088CA3F" w14:textId="77777777" w:rsidR="00AB198C" w:rsidRPr="007C3E80" w:rsidRDefault="00AB198C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Parecerista B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007D53B6" w:rsidRPr="006F00D9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidR="0079519B">
+        <w:t>Nome, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC38F6F" w14:textId="77777777" w:rsidR="00AB198C" w:rsidRPr="007C3E80" w:rsidRDefault="00AB198C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>apenas a letra inicial da primeira palavra maiúscula</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t>Parecerista C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00980E52">
+        <w:t>Nome, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B623FD0" w14:textId="77777777" w:rsidR="002B67B4" w:rsidRDefault="00AB198C" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link para </w:t>
+      </w:r>
+      <w:r w:rsidR="00980E52" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A4B" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00980E52" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7DEC" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>tórico d</w:t>
+      </w:r>
+      <w:r w:rsidR="00012D32" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A4B" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00012D32" w:rsidRPr="00BD1AEC">
+        <w:rPr>
+          <w:rStyle w:val="RTCUCampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>valiação detalhado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5336C1AA" w14:textId="77777777" w:rsidR="008517A2" w:rsidRPr="007C3E80" w:rsidRDefault="008517A2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B06BF3" w14:textId="77777777" w:rsidR="0014074A" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>APÊNDICE A — ORIENTAÇÕES EDITORIAIS COMPLEMENTARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692A3745" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>)</w:t>
-[...9020 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:t>negrito, itálico, sublinha, letra minúscula e maiúscula, aspas, hífen, travessão, parênteses, colchetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...974 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>barra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> no corpo do trabalho, devem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">DISPONIBILIDADE DOS DADOS </w:t>
-[...2208 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+        <w:t xml:space="preserve">ser observadas as orientações constantes do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-[...63 lines deleted...]
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0724FDA6" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+    <w:p w14:paraId="139744C9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+        </w:rPr>
+        <w:t>numeração progressiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31237729" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+    <w:p w14:paraId="2D368A05" w14:textId="77777777" w:rsidR="00010096" w:rsidRPr="00B907FA" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para inserir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>ilustração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="47"/>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:commentRangeEnd w:id="47"/>
+      <w:r w:rsidR="000D4675" w:rsidRPr="008C1B78">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:commentReference w:id="47"/>
+      </w:r>
+      <w:r w:rsidR="00817DD2" w:rsidRPr="008C1B78">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2059A1BC" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>enumeração</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389F4007" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...19 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="299E5A74" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>citação</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="008C1B78">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068281B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3B00CD9C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>nota</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D76C4C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="28DCBFBA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>reduções</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51628D4E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="37B4052F" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para mencionar </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>texto legal</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD3C02D" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1037A1E9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para incluir </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>apêndice</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>anexo</w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="000858F1">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72806C31" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
-[...1 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+    <w:p w14:paraId="414B2636" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Toda publicação do TCU tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B05B2CA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A8F309" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (</w:t>
+      </w:r>
+      <w:r w:rsidR="009374E3" w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text); bem como disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0080594B" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...78 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Não mesclar linha ou coluna ao formatar quadro ou tabela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EE4E7D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adotar linguagem objetiva, clara e empática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F45ECC1" w14:textId="77777777" w:rsidR="00F74F92" w:rsidRPr="001D0DE9" w:rsidRDefault="004915F2">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:sectPr w:rsidR="00F74F92" w:rsidRPr="001D0DE9" w:rsidSect="006B3704">
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:25:00Z" w:initials="RTCU">
+    <w:p w14:paraId="089850CE" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56609426" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicada uma das áreas relacionadas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5220612D" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Controle governamental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3CE05A" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Administração pública</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D77B0D8" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Direito público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C80146" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Contabilidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE593BF" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Finanças</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546204DD" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Auditoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F618380" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Inovação no setor público</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:25:00Z" w:initials="RTCU">
+    <w:p w14:paraId="6AFEB0F2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D71FE3" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicada uma das modalidades relacionadas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EF1791" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relatório técnico conclusivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4967CFD2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Processo, tecnologia e produto ou material não patenteável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9C8355" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software ou aplicativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456717C4" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tecnologia social</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F078369" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Empresa ou organização social inovadora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E491860" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Norma ou marco regulatório</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553914C8" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DF2AE1" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto ou processo em sigilo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517CB4A2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Base de dados técnico-científica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382A7BDA" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material didático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DE1B3B" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curso de formação profissional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C799BF" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relato ou artigo tecnológico</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="4B622321" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEA94D0" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicado um dos estágios relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585BB1A6" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Protótipo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BB0F16" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Piloto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333E9A68" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto validado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B65257" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto entregue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04817CD2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto implementado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769E3404" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Solução em uso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3E7258" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto replicado</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2CB55B3C" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4479C84A" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O título e, se há, o subtítulo devem representar adequadamente o conteúdo abordado.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0F05A144" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66087422" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No resumo, devem ser descritos, de forma sucinta (entre 100 e 250 palavras), em um único parágrafo, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5C32A9" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema/oportunidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05107655" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objetivo do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639854F2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodologia de desenvolvimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FFBF59" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5CA7B4" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resultado esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409A6D39" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Impacto esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5CEC75" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE85305" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deve-se evitar o uso de abreviação e citação no resumo.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2DC5ACE0" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1385E0D9" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As palavras-chave devem refletir o tema ou conceito abordado no trabalho e contribuir para a indexação e recuperação do manuscrito em base de dados e mecanismo de busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120FA5A6" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">O campo deve conter de quatro a seis palavras, separadas entre si por ponto e vírgula, com ponto final após a última. Quanto ao uso de letra minúscula ou maiúscula, devem ser observadas as orientações constantes da seção 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="001813D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7D528959" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626C1670" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
+    <w:p w14:paraId="67A5B14F" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A900FBF" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="003A62B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="15" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
+    <w:p w14:paraId="63B8E960" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DE03A8" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="16" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2B3F2092" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD14107" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="005B6878">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="156082"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="19" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="09B88808" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07475042" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Apresentação executiva” (pitch), devem ser apresentados, de forma breve e objetiva, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEB40A" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema enfrentado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BADC916" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Solução proposta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35082896" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Público-alvo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1509C2EF" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32880665" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Diferencial do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276A13AE" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Benefício e impacto esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B81BC86" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apresentação resumida da proposta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2A3101" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA6C26B" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: A seção é opcional, mas recomendada, quando a apresentação sintética da proposta contribui para a compreensão do produto.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="21" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="747D282F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007B7E73" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Na introdução, devem ser apresentados, de forma objetiva e clara, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAEC07F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contexto do problema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771B7CE2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Necessidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7492F102" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Justificativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4434C88C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevância institucional/social do estudo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FE6F36" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motivação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FD47FB" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alinhamento com objetivo estratégico</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="23" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2DBF2819" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19721E9A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Contextualização e fundamentação”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0CB36A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Conceito relacionado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644BCF8F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Iniciativa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6689EC" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Solução semelhante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C60EEF" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lacuna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4437A564" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Literatura aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D0BA82" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marco legal/normativo, se aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538FC426" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D64C51D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>É importante:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEAC52D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229B0872" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizar o conteúdo de forma lógica, começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309FC0A0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apresentar corretamente citação, com a devida correlação na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAD9157" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="25" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="4CADA0EE" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C039AB6" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Objetivo(s)”, devem ser apresentados o objetivo geral e os específicos, se há.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="71530032" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="183B7454" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Caracterização”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEA7F3A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Identificação do tipo do produto (software/aplicativo; base de dados; material didático; curso; relatório técnico; tecnologia social; patente; processo; norma; produto em sigilo; outro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F9D34" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Descrição do produto (finalidade; público-alvo; escopo; aplicação; diferencial)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDE9229" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Estágio de desenvolvimento e nível de maturidade (conceito, protótipo, piloto, implementado etc.), quando aplicável</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="29" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2E99E033" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603ACBEF" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Metodologia de desenvolvimento”, devem ser descritos os itens relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAE6DA2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Abordagem metodológica utilizada (pesquisa aplicada, exploratória, descritiva, qualitativa, quantitativa, mista ou outra)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B0C994" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Procedimento metodológico adotado (pesquisa bibliográfica, documental, estudo de caso, levantamento, pesquisa de campo, desenvolvimento experimental, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3931F18E" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Participante, amostra ou público envolvido, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0CB6AB" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instrumento, técnica, ferramenta e fonte de dados utilizados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC88F0C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etapa de desenvolvimento do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F24796F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prototipação, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0553420A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teste, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66191B46" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C383B9F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Desenvolvimento iterativo, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445431E1" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0A6CF6" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Nem todo item acima é aplicável a todo tipo de PTT.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="31" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="44030C9B" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44077E3C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Desenvolvimento do produto”, devem ser descritos os itens relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E829B29" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etapa realizada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23876C28" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Processo de construção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4D028A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Versão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6730F7" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Decisão tomada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CE3C7C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Requisito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF34932" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arquitetura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094BEF70" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fluxo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412D6139" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Modelo conceitual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F790C4" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28796681" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Componente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E1849" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D695EA" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Elementos como arquitetura, fluxo, modelo conceitual, tela e componente devem ser apresentados apenas quando pertinentes à natureza do produto.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1B421358" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ECC892" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Resultados e validação”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D76C52" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3163531E" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A786AC2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Indicador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A46B8C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Avaliação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BE8FE2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A2A984" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resultado alcançado</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="35" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="364E13AE" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C55D53F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Aplicabilidade e impacto”, devem ser apresentados os elementos relacionados a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E2C654" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDF427C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Aplicação prática</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19064AD8" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Potencial de uso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2171F200" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Benefício</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5D9FF3" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Inovação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CDFEBA" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Impacto esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B1EA0F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Potencial de transferência ou replicação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426CF5AD" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Possibilidade de adoção institucional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6919B879" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Possibilidade de proteção intelectual</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="36" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1AC6F6DD" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF94E41" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Limitação e trabalho futuro”, devem ser descritos os elementos relacionados a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403C08E0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2D5D7A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Limitação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196804F0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Melhoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46922914" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Expansão futura</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="37" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
+    <w:p w14:paraId="703EBF73" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3243A127" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Considerações finais”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678A311A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Síntese</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8AADC7" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Relevância</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52398462" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Contribuição</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="38" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
+    <w:p w14:paraId="333A8216" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="00B0574D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669D520B" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A submissão deve ser acompanhada de documentação comprobatória da existência, da entrega, da validação, do uso ou da implementação do produto, conforme o caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6157D9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Podem ser apresentados, dentre outros, os documentos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D73F03A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Termo de aceite ou recebimento </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D3DD73" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relatório de uso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E372B2" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ata de reunião</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB4026A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declaração da instituição beneficiária</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD57A1" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Registro de propriedade intelectual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A77B06" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Certificado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59279694" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Link de acesso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC8A034" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Comprovante de disponibilização</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B6CF12" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relatório de homologação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D32B9C2" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Registro de implementação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D50CB80" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Termo de confidencialidade</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="39" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0F9BB3DC" w14:textId="69B5674F" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634FC7E6" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="001849FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B4BF9D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>É vedada qualquer alteração no espaçamento das referências</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="40" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5F27A394" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBB51CA" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, de forma precisa, contribuição individual realizada no desenvolvimento do manuscrito, em conformidade com a taxonomia Contributor Roles Taxonomy (CRediT). Para essa finalidade, devem ser consideradas as categorias de contribuição descritas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433D70E0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27200796" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Concepção → cria a ideia e define o objetivo do estudo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CFC08A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodologia → define método e procedimento adotado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471A26B4" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Investigação → realiza experimento ou coleta de dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514BA68C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curadoria de dado → organiza, trata e prepara dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E413CEC" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Análise formal → faz análise estatística ou matemática</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CB1170" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software → desenvolve ou utiliza código/programa para a pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1468B827" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Redação original → escreve a primeira versão de trabalho</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106D6811" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revisão e edição → revisa, corrige e melhora o texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503E1AFB" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Administração do projeto → gerencia o andamento de projeto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799E01F8" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supervisão → orienta e lidera a equipe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBE91C9" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aquisição de financiamento → consegue recurso financeiro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EBAE40" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recurso → fornece material, equipamento ou dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3688AC1C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação → verifica a qualidade e confiabilidade de resultado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="343F865D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visualização → cria gráfico, figura e apresentação de dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04126F9C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525074A2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para preservar o anonimato durante a avaliação, a declaração de contribuição de autoria deve ser retirada da versão original submetida à Revista e informada em Submeter um artigo ˃ Início ˃ Comentários para o editor.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="41" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="726EA62C" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="00B0574D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E9DB66" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B92A3CF" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A3082E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D873B" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB9B6F5" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AC8449" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225BAF9A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326C5A92" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DB72A7" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACA1B73" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D694A6E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="42" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="4B596787" w14:textId="13ED5A9D" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE592C4" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar a existência ou inexistência de conflito de interesses. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653C322E" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515E0BC4" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF63E1D" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B9A531" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro não possuir conflito de interesses relacionado ao desenvolvimento, aos resultados ou à publicação deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21032DA8" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FB4C3E" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de conflito de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há vínculo, relação ou circunstância que pode ter influenciado o desenvolvimento ou a interpretação da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A8A190" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104B169D" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro a existência de potencial conflito de interesses em razão de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAF3DE8" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[descrever vínculo, relação ou circunstância], relacionado a [descrever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6C1F2" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>relação com o objeto da pesquisa]."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="43" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5AC47364" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="00946319" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="004B398D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8BAC27" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se dado de pesquisa foi previamente disponibilizado, indicando, quando aplicável, nome de repositório, identificador digital, link de acesso e demais informações pertinentes. Deve ser informada condição de disponibilidade do dado, material, código, instrumento ou outro conteúdo utilizado na pesquisa. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3258326E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C936CC4" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve geração, coleta ou análise de dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC08DFE" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C142D99" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"O compartilhamento de dados não se aplica a este trabalho, pois nenhum dado novo foi criado ou analisado.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D264F1A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B5707D" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dados incluídos no artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados necessários à compreensão dos resultados estão no artigo ou em material complementar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A92F4C" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D883FD1" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados necessários à compreensão dos resultados desta pesquisa estão disponíveis no próprio trabalho e/ou em seu material complementar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F04FA28" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFDCA70" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de dados em repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados estão abertos e foram depositados em repositório confiável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4C18D6" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75617DAA" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis em [nome do repositório], com DOI: [inserir DOI], podendo ser acessados por</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381EDE3E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>meio do link: [informar URL].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1340B131" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DA4EE9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disponível mediante solicitação</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59121DA1" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2707934A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis mediante solicitação ao autor correspondente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AA43A4" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F1C889" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acesso restrito</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há limitação legal, ética, institucional ou contratual para disponibilização pública dos dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A7276E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA083DE" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa possuem acesso restrito em razão de [indicar justificativa], observadas as condições aplicáveis para acesso e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EFE4D7" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reutilização."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292AFC6D" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71229FC9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sob responsabilidade de terceiros</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados pertencem ou estão sob custódia de outra instituição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5858D914" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083F63CE" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome da instituição responsável]. O acesso está condicionado às regras e às autorizações estabelecidas pela instituição detentora".</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="44" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="02E4941B" w14:textId="2A9DA9D7" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1612811D" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEFFCF1" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C79E5D" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica ou não exige aprovação ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00133672" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1C7306" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A75B58C" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita a aprovação por comitê ou instância ética competente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C2B9F7" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0965071C" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa foi submetida a órgão responsável por avaliação ética e foi aprovada previamente por ele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CE7080" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BEA23D" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa foi aprovada por [nome do comitê ou instância ética</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2962B96E" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>competente], conforme parecer/autorização [número], emitido em [data]."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B707E70" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AF617C" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando foi utilizado dado, documento ou base previamente constituída, observados os requisitos éticos e legais aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243BA0E0" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E976826" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa utilizou dado secundário proveniente de [identificar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31834B2E" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>fonte/base], observadas as normas éticas, legais e institucionais aplicáveis.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E7E13B" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB84CC8" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com participação direta de pessoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F665EEA" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3553EAB6" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os participantes da pesquisa foram informados sobre os objetivos do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F600854" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>estudo e manifestaram consentimento para participação, conforme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522C71E8" w14:textId="77777777" w:rsidR="00946319" w:rsidRDefault="00946319" w:rsidP="00946319">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimentos éticos aplicáveis."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="45" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="59D7BA8D" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="000D4675" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00805D4F">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00805D4F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441CA7F6" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de preprints, indicando, quando aplicável, nome do repositório, identificador digital, link de acesso e demais informações pertinentes. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A64620F" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18129D30" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D24F5B5" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF2EE3B" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Este trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAA203A" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A34643" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de versão em preprint</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACB2F1D" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2828DB51" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao preprint anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="46" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="4EC7B2CD" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="000D4675" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00805D4F">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00805D4F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E23533D" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve declarar eventual utilização de ferramenta de inteligência artificial na elaboração do manuscrito e especificar a finalidade do uso. Ferramenta de inteligência artificial não pode ser indicada como autora de trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3D332A" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E08A3B" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B23C736" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469E2AEC" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Não foi utilizada ferramenta de inteligência artificial generativa no desenvolvimento deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE18470" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A29B53" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232D8271" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– quando foi utilizada ferramenta de inteligência artificial para auxiliar na organização, no desenvolvimento, no aprimoramento ou na revisão da linguagem do texto ou para a produção ou o processamento de elementos utilizados na pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F1E0E0" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114CB138" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Foi utilizada ferramenta de inteligência artificial generativa, especificamente [nome da ferramenta], para [descrever a finalidade], sem substituição da</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46375B87" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>análise crítica e da responsabilidade integral do autor pela versão final do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F0D671" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F" w:rsidP="00805D4F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>trabalho publicado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="47" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="505F7A27" w14:textId="45547550" w:rsidR="0096661C" w:rsidRDefault="000D4675" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="0096661C">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="0096661C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DE007B" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar os textos das ilustrações utilizadas no trabalho, incluindo texto de título e subtítulo, de fonte e de nota, bem como texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C5787A" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ABBBA9" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para inserir texto alternativo (descrição), o autor deve seguir os passos a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754B05FA" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3141E1" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para imagem, gráfico, forma, ícone e objeto gráfico: clicar com o botão direito do mouse no objeto &gt; selecionar a opção “Editar Texto Alternativo” ou “Exibir Texto Alternativo” &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB92A88" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para tabela e quadro: clicar com o botão direito do mouse na tabela ou no quadro &gt; selecionar a opção “Propriedades da Tabela” &gt; acessar a guia “Texto Alternativo” &gt; preencher os campos “Título” e “Descrição”. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A17C6D" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para ilustração elaborada em SmartArt e gráfico criado diretamente no documento: selecionar a borda externa da ilustração &gt; acessar a guia “Formatar” no Word &gt; selecionar a opção “Texto Alt” ou equivalente &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2F0CFC" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E11D98B" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição deve conter elementos como formato (fotografia, desenho, tabela, dentre outros), sujeito (pessoa ou objeto), paisagem, contexto, ação e ser feita com a mesma fonte tipográfica e corpo utilizados no texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD37399" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1406A713" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E444C5B" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3231B2" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fotografia 3 – Exemplo 2 de imagem com legenda descritiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A9766C" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50417337" wp14:editId="35BDADA2">
+            <wp:extent cx="4438650" cy="2990850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1336631761" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1033805940" name="Imagem 1033805940" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4438650" cy="2990850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4530D158" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fonte: Fundação Dorina Nowill para Cegos (2024), reproduzida no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDBFB13" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Legenda para a caixa de texto alternativo: fotografia (formato) de uma garotinha (sujeito), usando óculos cor-de-rosa (contexto). Ela aparenta ter, cerca de, 6 anos e está sorrindo (ação). É preta, tem cabelos cacheados à altura dos ombros e usa camiseta branca com mangas verdes (contexto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C0D80" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O texto alternativo deve ser inserido em todas as ilustrações, inclusive naquelas utilizadas apenas como recursos gráficos de composição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DEBC40" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE88111" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gráfico 2 – Distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC749F" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E33A6C" wp14:editId="7A1641F7">
+            <wp:extent cx="2791215" cy="2362530"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="161002915" name="Imagem 9" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="686137256" name="Imagem 686137256" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2791215" cy="2362530"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7002B81F" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonte: Brasil, 2022b, p. 155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335E7E97" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Legenda para a caixa de texto alternativo: O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="4F618380" w15:done="0"/>
+  <w15:commentEx w15:paraId="73C799BF" w15:done="0"/>
+  <w15:commentEx w15:paraId="2E3E7258" w15:done="0"/>
+  <w15:commentEx w15:paraId="4479C84A" w15:done="0"/>
+  <w15:commentEx w15:paraId="2AE85305" w15:done="0"/>
+  <w15:commentEx w15:paraId="120FA5A6" w15:done="0"/>
+  <w15:commentEx w15:paraId="626C1670" w15:done="0"/>
+  <w15:commentEx w15:paraId="5A900FBF" w15:done="0"/>
+  <w15:commentEx w15:paraId="47DE03A8" w15:done="0"/>
+  <w15:commentEx w15:paraId="2FD14107" w15:done="0"/>
+  <w15:commentEx w15:paraId="0CA6C26B" w15:done="0"/>
+  <w15:commentEx w15:paraId="36FD47FB" w15:done="0"/>
+  <w15:commentEx w15:paraId="7BAD9157" w15:done="0"/>
+  <w15:commentEx w15:paraId="3C039AB6" w15:done="0"/>
+  <w15:commentEx w15:paraId="0DDE9229" w15:done="0"/>
+  <w15:commentEx w15:paraId="6D0A6CF6" w15:done="0"/>
+  <w15:commentEx w15:paraId="38D695EA" w15:done="0"/>
+  <w15:commentEx w15:paraId="77A2A984" w15:done="0"/>
+  <w15:commentEx w15:paraId="6919B879" w15:done="0"/>
+  <w15:commentEx w15:paraId="46922914" w15:done="0"/>
+  <w15:commentEx w15:paraId="52398462" w15:done="0"/>
+  <w15:commentEx w15:paraId="2D50CB80" w15:done="0"/>
+  <w15:commentEx w15:paraId="06B4BF9D" w15:done="0"/>
+  <w15:commentEx w15:paraId="525074A2" w15:done="0"/>
+  <w15:commentEx w15:paraId="7D694A6E" w15:done="0"/>
+  <w15:commentEx w15:paraId="7CE6C1F2" w15:done="0"/>
+  <w15:commentEx w15:paraId="083F63CE" w15:done="0"/>
+  <w15:commentEx w15:paraId="522C71E8" w15:done="0"/>
+  <w15:commentEx w15:paraId="2828DB51" w15:done="0"/>
+  <w15:commentEx w15:paraId="36F0D671" w15:done="0"/>
+  <w15:commentEx w15:paraId="335E7E97" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="16007D2B" w16cex:dateUtc="2026-09-04T15:25:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="04A912CA" w16cex:dateUtc="2026-09-04T15:25:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0643F993" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="59175DB5" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="46CAB5D8" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2383C982" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="086E34EC" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="261E3701" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="48CBF55A" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="13DD8EB4" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6D440B25" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5DC5C0EB" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E87E738" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6CB1D741" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0F6E763C" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4DE72A61" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="38D6B975" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0C674D26" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5933B913" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7B9627D0" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4D7FCF7B" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2EA1C77B" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="61A36981" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3A0AB39D" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="49ADD7B4" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="459B9412" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="06FF24CD" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="59340270" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7EFE45CA" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5E622A8E" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="18E66E65" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="4F618380" w16cid:durableId="16007D2B"/>
+  <w16cid:commentId w16cid:paraId="73C799BF" w16cid:durableId="04A912CA"/>
+  <w16cid:commentId w16cid:paraId="2E3E7258" w16cid:durableId="0643F993"/>
+  <w16cid:commentId w16cid:paraId="4479C84A" w16cid:durableId="59175DB5"/>
+  <w16cid:commentId w16cid:paraId="2AE85305" w16cid:durableId="46CAB5D8"/>
+  <w16cid:commentId w16cid:paraId="120FA5A6" w16cid:durableId="2383C982"/>
+  <w16cid:commentId w16cid:paraId="626C1670" w16cid:durableId="086E34EC"/>
+  <w16cid:commentId w16cid:paraId="5A900FBF" w16cid:durableId="261E3701"/>
+  <w16cid:commentId w16cid:paraId="47DE03A8" w16cid:durableId="48CBF55A"/>
+  <w16cid:commentId w16cid:paraId="2FD14107" w16cid:durableId="13DD8EB4"/>
+  <w16cid:commentId w16cid:paraId="0CA6C26B" w16cid:durableId="6D440B25"/>
+  <w16cid:commentId w16cid:paraId="36FD47FB" w16cid:durableId="5DC5C0EB"/>
+  <w16cid:commentId w16cid:paraId="7BAD9157" w16cid:durableId="2E87E738"/>
+  <w16cid:commentId w16cid:paraId="3C039AB6" w16cid:durableId="6CB1D741"/>
+  <w16cid:commentId w16cid:paraId="0DDE9229" w16cid:durableId="0F6E763C"/>
+  <w16cid:commentId w16cid:paraId="6D0A6CF6" w16cid:durableId="4DE72A61"/>
+  <w16cid:commentId w16cid:paraId="38D695EA" w16cid:durableId="38D6B975"/>
+  <w16cid:commentId w16cid:paraId="77A2A984" w16cid:durableId="0C674D26"/>
+  <w16cid:commentId w16cid:paraId="6919B879" w16cid:durableId="5933B913"/>
+  <w16cid:commentId w16cid:paraId="46922914" w16cid:durableId="7B9627D0"/>
+  <w16cid:commentId w16cid:paraId="52398462" w16cid:durableId="4D7FCF7B"/>
+  <w16cid:commentId w16cid:paraId="2D50CB80" w16cid:durableId="2EA1C77B"/>
+  <w16cid:commentId w16cid:paraId="06B4BF9D" w16cid:durableId="61A36981"/>
+  <w16cid:commentId w16cid:paraId="525074A2" w16cid:durableId="3A0AB39D"/>
+  <w16cid:commentId w16cid:paraId="7D694A6E" w16cid:durableId="49ADD7B4"/>
+  <w16cid:commentId w16cid:paraId="7CE6C1F2" w16cid:durableId="459B9412"/>
+  <w16cid:commentId w16cid:paraId="083F63CE" w16cid:durableId="06FF24CD"/>
+  <w16cid:commentId w16cid:paraId="522C71E8" w16cid:durableId="59340270"/>
+  <w16cid:commentId w16cid:paraId="2828DB51" w16cid:durableId="7EFE45CA"/>
+  <w16cid:commentId w16cid:paraId="36F0D671" w16cid:durableId="5E622A8E"/>
+  <w16cid:commentId w16cid:paraId="335E7E97" w16cid:durableId="18E66E65"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7182D1A6" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0C500E08" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38B8B653" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3823A5C4" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...21 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...28 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534FA4E6" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1B5D59BA" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14DF6EFE" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4FD6E0EA" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...118 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB12693A"/>
+    <w:nsid w:val="0000A991"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="86F25A06"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
-[...13 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="040E37D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D46E2884"/>
+    <w:lvl w:ilvl="0" w:tplc="9C84025E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2424F552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D75688E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="333ABAEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BECC4A68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C568C176">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="455AFDF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89FC2004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A89A8B92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="0F7E1A7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17DEFD44"/>
+    <w:lvl w:ilvl="0" w:tplc="A7BE9784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D0E9DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="680ADC6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="888A8A32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4664FE24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5F5E2C1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="475277AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="98F0C688">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="05D4E040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="12EF05CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AE868F8"/>
+    <w:lvl w:ilvl="0" w:tplc="7E74BD64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1F2E7FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9714463E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15FA9BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D265D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B048CD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EB7EE2D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE44A7CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="13CCC1F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...13 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="137930CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42E6C548"/>
+    <w:lvl w:ilvl="0" w:tplc="CEE6C6EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="07D491EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A4AE515E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="086C50E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D45ED098">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA965D3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10DE79E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="350A21F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4A42238E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="164C170A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C24BE40"/>
+    <w:lvl w:ilvl="0" w:tplc="2A2C4656">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C34A9370">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9914FCFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E0EC80AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DDC69724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B37AFB46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4672FAC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7EA26E66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B086AF2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15EC3EBA"/>
+    <w:nsid w:val="1AE15CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1304BF00"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="3C667024"/>
+    <w:lvl w:ilvl="0" w:tplc="8C04184C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6EFAD8AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B3E4B208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5C5A76D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="81EE0ECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05F61026">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C2BACF50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AAA06F4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="584A86DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19032E62"/>
+    <w:nsid w:val="1C7B443D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F8EAD686"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="528EAC28"/>
+    <w:lvl w:ilvl="0" w:tplc="0EBA6118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3D925DE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="116A71A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="905E0D7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CFA0A392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BD5860AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6958ABB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6160F8EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1CB0D128">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A4144C"/>
+    <w:nsid w:val="1EBD713F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B02030E"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="AC5CB3AA"/>
+    <w:lvl w:ilvl="0" w:tplc="25C2FBFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C156BA20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DA6A923C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7CE021D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="397A80F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08C0256E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="55BA3760">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C04A5D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="254C2668">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF33C1E"/>
+    <w:nsid w:val="20DD7BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC4C4ED8"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="06486286"/>
+    <w:lvl w:ilvl="0" w:tplc="256AC328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="75060B68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EE109D42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7542FDC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6FCE90C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D00E40C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5F74715A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E41CCC26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7CBCA544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30295EAB"/>
+    <w:nsid w:val="22C1065F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97E6F3C6"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="138683C0"/>
+    <w:lvl w:ilvl="0" w:tplc="C876144A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D716026E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AD70383C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CA604502">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A9EAEC1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A3906C7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="624A4A76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="16A65EFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0627B54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30AC7C00"/>
+    <w:nsid w:val="2A484124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26ECA370"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="6F00D924"/>
+    <w:lvl w:ilvl="0" w:tplc="F5E26474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3A96DDC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3BF0CBD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F96C7AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D92A0F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EFB2125C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D6367676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="29E2515E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D1E93E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF1771B"/>
+    <w:nsid w:val="32657DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25EE9EC2"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="DD163EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="8170166A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6480E7EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="886C3A28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="894A4992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D9263290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="447A7186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B352EBB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A342C58C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0E9EA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C13B28"/>
-[...85 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="38A96CB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C43A9BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="710C5D02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A7EEDCFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="50DA0E4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FAC26998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4C76B68C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CCACA170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2344FCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D60C2DEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="136A4880">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B9A610D"/>
+    <w:nsid w:val="39B64D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F00A6206"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="EC1817DC"/>
+    <w:lvl w:ilvl="0" w:tplc="B1628DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="544E93D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FAB46004">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DB6E88B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F2C6E88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CC405F18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8B081FA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EAF682C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5FF00196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611F281A"/>
+    <w:nsid w:val="436B0F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="906623B2"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="B4629B6E"/>
+    <w:lvl w:ilvl="0" w:tplc="3CB68C08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="90CEC63C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="908E338E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3A484474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="61C8AD9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="91529BA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="316C8676">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D592CC4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EE106BF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697D242C"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="458C5E6F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="093471C2"/>
+    <w:lvl w:ilvl="0" w:tplc="8A4AB420">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA2857AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AF82B662">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="84285BD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F1E0C3DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7E527566">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="25D0EE86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1BF86B96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C450C5C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8A7050"/>
+    <w:nsid w:val="459E6F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="03D447FE"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:tmpl w:val="A058F956"/>
+    <w:lvl w:ilvl="0" w:tplc="17FC6294">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="64A0EBE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C3F28CFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4D869E00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="11F2ED6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3D66FFFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="285CC73E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0B5C21EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="58F888E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F06D0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2760DEC8"/>
+    <w:lvl w:ilvl="0" w:tplc="1F6CBED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F4853E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="718EC704">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8B12D68E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AB8CBAAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A48E4B1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="164CD50E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="225EF530">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DEB6A84C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="507604F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A09ADDEA"/>
+    <w:lvl w:ilvl="0" w:tplc="EDBE3324">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="41026B72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="94B44ED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F7589F58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="70C0013E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EBCED6E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B4EC7A68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6DCED4B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1B3AF13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57AA5E8A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55D40010"/>
+    <w:lvl w:ilvl="0" w:tplc="B784CA8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="46547F94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F4F2AFD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F3AF29A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9EA46E24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B5D68BB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6F22D0C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D83E694C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F22E8374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582976A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7007056"/>
+    <w:lvl w:ilvl="0" w:tplc="321CC7B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BFCCB84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FCCCA878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9F144C9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CA6627B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19F637F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0A63D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="78C2467C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="72B277C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB43F96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C2250F2"/>
+    <w:lvl w:ilvl="0" w:tplc="B81EDA5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6354F84C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E581740">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="31F86C20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93CA5834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="34783A52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D7D00894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8036FAA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="96969868">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D472A4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA1059CC"/>
+    <w:lvl w:ilvl="0" w:tplc="6470926E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="14D0D82C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CFC44B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4CA48EC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6BDEC53A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E7009C00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="557283AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB2ADA2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="60A045FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60015448"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="269A2FAC"/>
+    <w:lvl w:ilvl="0" w:tplc="5328A334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7118010C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="672EC4D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="91D64612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="808880C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8528F002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="443293A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A7028BCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A32EA03C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609626B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5D824F6"/>
+    <w:lvl w:ilvl="0" w:tplc="69C07D38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="386E5EB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6954204A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="00FE7B70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F274F400">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6628A21E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF5204A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0CAEAFAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2E92E690">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="646E22D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D730E362"/>
+    <w:lvl w:ilvl="0" w:tplc="BFA2458E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B8CAA79C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8B280F44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0BDC6974">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0450DC1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E75C492C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="96FA702A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="76DA067E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="81EE2850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F72E3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EBA09FE"/>
+    <w:lvl w:ilvl="0" w:tplc="B3CE6D8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="PargrafodaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -15589,1127 +9727,1678 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="289946212">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68205A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F85ECAB4"/>
+    <w:lvl w:ilvl="0" w:tplc="E760D8A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1BAE4FCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="638ECB14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6FBE2AE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="61EE83B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FDCE93F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="18F85276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ED08115C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45F06E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E411429"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48601F52"/>
+    <w:lvl w:ilvl="0" w:tplc="0608B278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3EC2FF5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B4862900">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="31CCC5A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4AF2835E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="23E456DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8D8A7A90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5F0A556C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA66A196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F641343"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32348322"/>
+    <w:lvl w:ilvl="0" w:tplc="1E52A1AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="12DE3C42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFDAF464">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5F2E03E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10F6FBAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7068B706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="145C915A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3AC59E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F68E2E0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F658EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E69438DE"/>
+    <w:lvl w:ilvl="0" w:tplc="E5044BE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EFCAA82A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FA3A05D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C70E0488">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3E9097D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22FC5F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED3E16D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B438708C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0EE4C6F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75801117"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADE22B06"/>
+    <w:lvl w:ilvl="0" w:tplc="FAAC1C22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BEE85DDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EAAC7040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D214D1E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4DF062EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22F8F63A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C196384E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8A2A0644">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C9C28C8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D56D76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E8A69B2"/>
+    <w:lvl w:ilvl="0" w:tplc="5A9208B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C98E2A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D696CA78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08B45306">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93328346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="89343192">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E528A38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E7486986">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C73C03FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD734E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3D8A4D6"/>
+    <w:lvl w:ilvl="0" w:tplc="52E0B7C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BBE6EB42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F28CA278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5B72B510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9F54C5EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F4586450">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E1028C24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E668DD5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="14929E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1750227959">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1200122951">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="134884066">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1373382326">
+  <w:num w:numId="4" w16cid:durableId="1241598071">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1824200374">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1222984060">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1001664646">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1153369369">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="350379384">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1627813167">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="909117980">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2043283361">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1090154625">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="785001294">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1908415795">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="18089349">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1802724431">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2048406905">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1224606132">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="979848686">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1521384560">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="818883201">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="22" w16cid:durableId="1454136758">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1044911847">
+  <w:num w:numId="23" w16cid:durableId="171845033">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2042853502">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1579364059">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="567811757">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="732848275">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="51975096">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="28" w16cid:durableId="220556088">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1245148275">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="615522224">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1245609749">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="30" w16cid:durableId="1180436553">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1145243488">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="31" w16cid:durableId="1838113008">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1181503736">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="32" w16cid:durableId="751969019">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1657222041">
+  <w:num w:numId="33" w16cid:durableId="714306712">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="890456390">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1828277348">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="336469083">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="18"/>
+  <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Equipe editorial RTCU">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="4724" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="360"/>
+  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...670 lines deleted...]
-    <w:rsid w:val="74B7634A"/>
+    <w:rsidRoot w:val="0081664D"/>
+    <w:rsid w:val="00010096"/>
+    <w:rsid w:val="0001218F"/>
+    <w:rsid w:val="00012D32"/>
+    <w:rsid w:val="00014493"/>
+    <w:rsid w:val="000150F7"/>
+    <w:rsid w:val="00016620"/>
+    <w:rsid w:val="00022A8C"/>
+    <w:rsid w:val="00024930"/>
+    <w:rsid w:val="00024DB4"/>
+    <w:rsid w:val="000326C8"/>
+    <w:rsid w:val="00037373"/>
+    <w:rsid w:val="00043D6A"/>
+    <w:rsid w:val="0004434C"/>
+    <w:rsid w:val="0004712C"/>
+    <w:rsid w:val="000474A2"/>
+    <w:rsid w:val="000500AB"/>
+    <w:rsid w:val="00062420"/>
+    <w:rsid w:val="00063CDB"/>
+    <w:rsid w:val="00080212"/>
+    <w:rsid w:val="000902C5"/>
+    <w:rsid w:val="00091177"/>
+    <w:rsid w:val="000930BF"/>
+    <w:rsid w:val="000948AC"/>
+    <w:rsid w:val="0009495F"/>
+    <w:rsid w:val="00095329"/>
+    <w:rsid w:val="000A0F61"/>
+    <w:rsid w:val="000A766D"/>
+    <w:rsid w:val="000B46AB"/>
+    <w:rsid w:val="000B5652"/>
+    <w:rsid w:val="000B5661"/>
+    <w:rsid w:val="000B6398"/>
+    <w:rsid w:val="000C6441"/>
+    <w:rsid w:val="000C68BD"/>
+    <w:rsid w:val="000D0F6A"/>
+    <w:rsid w:val="000D1D9D"/>
+    <w:rsid w:val="000D3763"/>
+    <w:rsid w:val="000D4675"/>
+    <w:rsid w:val="000E1DED"/>
+    <w:rsid w:val="000F4AC2"/>
+    <w:rsid w:val="000F4D0A"/>
+    <w:rsid w:val="000F4DBD"/>
+    <w:rsid w:val="00102A03"/>
+    <w:rsid w:val="00102F9C"/>
+    <w:rsid w:val="001078A4"/>
+    <w:rsid w:val="001123DE"/>
+    <w:rsid w:val="00112422"/>
+    <w:rsid w:val="00116014"/>
+    <w:rsid w:val="00117C0E"/>
+    <w:rsid w:val="00123C7F"/>
+    <w:rsid w:val="00132290"/>
+    <w:rsid w:val="00140683"/>
+    <w:rsid w:val="0014074A"/>
+    <w:rsid w:val="00147AD9"/>
+    <w:rsid w:val="00151608"/>
+    <w:rsid w:val="0016509D"/>
+    <w:rsid w:val="0016780D"/>
+    <w:rsid w:val="001736D3"/>
+    <w:rsid w:val="00181BA5"/>
+    <w:rsid w:val="00191227"/>
+    <w:rsid w:val="00194940"/>
+    <w:rsid w:val="001A1D91"/>
+    <w:rsid w:val="001A1EB5"/>
+    <w:rsid w:val="001A487F"/>
+    <w:rsid w:val="001A5516"/>
+    <w:rsid w:val="001B5C46"/>
+    <w:rsid w:val="001C26E8"/>
+    <w:rsid w:val="001C2CBF"/>
+    <w:rsid w:val="001C435D"/>
+    <w:rsid w:val="001C5753"/>
+    <w:rsid w:val="001D0DE9"/>
+    <w:rsid w:val="001D5DC4"/>
+    <w:rsid w:val="001E7699"/>
+    <w:rsid w:val="001F5AE9"/>
+    <w:rsid w:val="001F715C"/>
+    <w:rsid w:val="0020110E"/>
+    <w:rsid w:val="002019C6"/>
+    <w:rsid w:val="0021028D"/>
+    <w:rsid w:val="0021105E"/>
+    <w:rsid w:val="00216FCA"/>
+    <w:rsid w:val="002270D9"/>
+    <w:rsid w:val="00246F6B"/>
+    <w:rsid w:val="00247A66"/>
+    <w:rsid w:val="00270CE3"/>
+    <w:rsid w:val="00272FE7"/>
+    <w:rsid w:val="002777A1"/>
+    <w:rsid w:val="00277CFD"/>
+    <w:rsid w:val="0028061B"/>
+    <w:rsid w:val="00280FBB"/>
+    <w:rsid w:val="002924EE"/>
+    <w:rsid w:val="0029291A"/>
+    <w:rsid w:val="002A05C3"/>
+    <w:rsid w:val="002B32DF"/>
+    <w:rsid w:val="002B67B4"/>
+    <w:rsid w:val="002C0288"/>
+    <w:rsid w:val="002C31B1"/>
+    <w:rsid w:val="002C4748"/>
+    <w:rsid w:val="002C6DCA"/>
+    <w:rsid w:val="002D019D"/>
+    <w:rsid w:val="002D48A7"/>
+    <w:rsid w:val="002E6E26"/>
+    <w:rsid w:val="002E7026"/>
+    <w:rsid w:val="002E7888"/>
+    <w:rsid w:val="002F342F"/>
+    <w:rsid w:val="002F36B3"/>
+    <w:rsid w:val="002F7501"/>
+    <w:rsid w:val="002F783A"/>
+    <w:rsid w:val="0030064A"/>
+    <w:rsid w:val="00304664"/>
+    <w:rsid w:val="00316C0C"/>
+    <w:rsid w:val="003357C6"/>
+    <w:rsid w:val="00347E08"/>
+    <w:rsid w:val="00347F71"/>
+    <w:rsid w:val="003540A4"/>
+    <w:rsid w:val="00371125"/>
+    <w:rsid w:val="003815BB"/>
+    <w:rsid w:val="0038444D"/>
+    <w:rsid w:val="003A1E3D"/>
+    <w:rsid w:val="003A2FFF"/>
+    <w:rsid w:val="003A563C"/>
+    <w:rsid w:val="003A62F1"/>
+    <w:rsid w:val="003B26BC"/>
+    <w:rsid w:val="003C2523"/>
+    <w:rsid w:val="003C53FB"/>
+    <w:rsid w:val="003C7D5D"/>
+    <w:rsid w:val="003D54D3"/>
+    <w:rsid w:val="003E1081"/>
+    <w:rsid w:val="003E1208"/>
+    <w:rsid w:val="00401C09"/>
+    <w:rsid w:val="0041503C"/>
+    <w:rsid w:val="00420E0B"/>
+    <w:rsid w:val="004213B8"/>
+    <w:rsid w:val="004258D9"/>
+    <w:rsid w:val="00425BF2"/>
+    <w:rsid w:val="00426CDC"/>
+    <w:rsid w:val="00451F61"/>
+    <w:rsid w:val="00461BE8"/>
+    <w:rsid w:val="00465DC7"/>
+    <w:rsid w:val="0047519A"/>
+    <w:rsid w:val="004915F2"/>
+    <w:rsid w:val="0049359D"/>
+    <w:rsid w:val="004A7B13"/>
+    <w:rsid w:val="004B398D"/>
+    <w:rsid w:val="004B74E6"/>
+    <w:rsid w:val="004C4109"/>
+    <w:rsid w:val="004C4777"/>
+    <w:rsid w:val="004C57A1"/>
+    <w:rsid w:val="004D0FF2"/>
+    <w:rsid w:val="004E268F"/>
+    <w:rsid w:val="004E5FB0"/>
+    <w:rsid w:val="004E660B"/>
+    <w:rsid w:val="004E7DEC"/>
+    <w:rsid w:val="004F4264"/>
+    <w:rsid w:val="004F5966"/>
+    <w:rsid w:val="0050405F"/>
+    <w:rsid w:val="005056E5"/>
+    <w:rsid w:val="0051192C"/>
+    <w:rsid w:val="00512A06"/>
+    <w:rsid w:val="00515704"/>
+    <w:rsid w:val="0052388A"/>
+    <w:rsid w:val="0052694E"/>
+    <w:rsid w:val="00530287"/>
+    <w:rsid w:val="00537F4A"/>
+    <w:rsid w:val="00553EDC"/>
+    <w:rsid w:val="0056401E"/>
+    <w:rsid w:val="00575F79"/>
+    <w:rsid w:val="00591280"/>
+    <w:rsid w:val="0059302A"/>
+    <w:rsid w:val="005B021D"/>
+    <w:rsid w:val="005B1AF3"/>
+    <w:rsid w:val="005B42B6"/>
+    <w:rsid w:val="005B536D"/>
+    <w:rsid w:val="005B5BA7"/>
+    <w:rsid w:val="005C72FF"/>
+    <w:rsid w:val="005C73AD"/>
+    <w:rsid w:val="005D0AF2"/>
+    <w:rsid w:val="005D1806"/>
+    <w:rsid w:val="005D2891"/>
+    <w:rsid w:val="005D3E77"/>
+    <w:rsid w:val="005D44E1"/>
+    <w:rsid w:val="005D7970"/>
+    <w:rsid w:val="005E1512"/>
+    <w:rsid w:val="005E31DD"/>
+    <w:rsid w:val="005E511D"/>
+    <w:rsid w:val="005F2887"/>
+    <w:rsid w:val="005F7A55"/>
+    <w:rsid w:val="00601269"/>
+    <w:rsid w:val="00614AE2"/>
+    <w:rsid w:val="0062344E"/>
+    <w:rsid w:val="006257F7"/>
+    <w:rsid w:val="00627173"/>
+    <w:rsid w:val="0062735B"/>
+    <w:rsid w:val="00630C66"/>
+    <w:rsid w:val="00640080"/>
+    <w:rsid w:val="006477B4"/>
+    <w:rsid w:val="00651549"/>
+    <w:rsid w:val="00651FBE"/>
+    <w:rsid w:val="00653418"/>
+    <w:rsid w:val="006622F7"/>
+    <w:rsid w:val="00663FE9"/>
+    <w:rsid w:val="00671606"/>
+    <w:rsid w:val="0067642F"/>
+    <w:rsid w:val="00676953"/>
+    <w:rsid w:val="00681CEC"/>
+    <w:rsid w:val="006820B5"/>
+    <w:rsid w:val="00693CF4"/>
+    <w:rsid w:val="006A07C8"/>
+    <w:rsid w:val="006A3185"/>
+    <w:rsid w:val="006A48AB"/>
+    <w:rsid w:val="006A5BAC"/>
+    <w:rsid w:val="006A5C15"/>
+    <w:rsid w:val="006A7495"/>
+    <w:rsid w:val="006B3704"/>
+    <w:rsid w:val="006C5EB1"/>
+    <w:rsid w:val="006D76E9"/>
+    <w:rsid w:val="006F1C88"/>
+    <w:rsid w:val="006F7664"/>
+    <w:rsid w:val="00700873"/>
+    <w:rsid w:val="0070237E"/>
+    <w:rsid w:val="00703D83"/>
+    <w:rsid w:val="00717215"/>
+    <w:rsid w:val="00735708"/>
+    <w:rsid w:val="00737D49"/>
+    <w:rsid w:val="00742BC8"/>
+    <w:rsid w:val="0074576E"/>
+    <w:rsid w:val="00750F84"/>
+    <w:rsid w:val="00751DB0"/>
+    <w:rsid w:val="007521E1"/>
+    <w:rsid w:val="007566AA"/>
+    <w:rsid w:val="007669B8"/>
+    <w:rsid w:val="007813B7"/>
+    <w:rsid w:val="00782EC0"/>
+    <w:rsid w:val="0079519B"/>
+    <w:rsid w:val="007A1184"/>
+    <w:rsid w:val="007A214C"/>
+    <w:rsid w:val="007B4817"/>
+    <w:rsid w:val="007B748B"/>
+    <w:rsid w:val="007C08A0"/>
+    <w:rsid w:val="007C3A4B"/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rsid w:val="007D17D8"/>
+    <w:rsid w:val="007D1C0E"/>
+    <w:rsid w:val="007D3AC6"/>
+    <w:rsid w:val="007D4034"/>
+    <w:rsid w:val="007D68AB"/>
+    <w:rsid w:val="007D7D2E"/>
+    <w:rsid w:val="007E1BD2"/>
+    <w:rsid w:val="007E272F"/>
+    <w:rsid w:val="007F01D6"/>
+    <w:rsid w:val="007F723A"/>
+    <w:rsid w:val="007F7E99"/>
+    <w:rsid w:val="00803158"/>
+    <w:rsid w:val="00804D7E"/>
+    <w:rsid w:val="00805D4F"/>
+    <w:rsid w:val="00814AA5"/>
+    <w:rsid w:val="0081664D"/>
+    <w:rsid w:val="00817DD2"/>
+    <w:rsid w:val="008251BE"/>
+    <w:rsid w:val="00831BD5"/>
+    <w:rsid w:val="00834745"/>
+    <w:rsid w:val="00846AA6"/>
+    <w:rsid w:val="008517A2"/>
+    <w:rsid w:val="0085215C"/>
+    <w:rsid w:val="00854B6F"/>
+    <w:rsid w:val="00857F64"/>
+    <w:rsid w:val="00861B1F"/>
+    <w:rsid w:val="008675F0"/>
+    <w:rsid w:val="00883BA5"/>
+    <w:rsid w:val="00885B7C"/>
+    <w:rsid w:val="008908C7"/>
+    <w:rsid w:val="008B0293"/>
+    <w:rsid w:val="008C1B78"/>
+    <w:rsid w:val="008D0E7A"/>
+    <w:rsid w:val="008D401F"/>
+    <w:rsid w:val="008D4FE1"/>
+    <w:rsid w:val="008D65E8"/>
+    <w:rsid w:val="008E2AA2"/>
+    <w:rsid w:val="008E4312"/>
+    <w:rsid w:val="008E5F75"/>
+    <w:rsid w:val="008F486B"/>
+    <w:rsid w:val="009027AF"/>
+    <w:rsid w:val="009131FA"/>
+    <w:rsid w:val="009134E8"/>
+    <w:rsid w:val="00913D5B"/>
+    <w:rsid w:val="00915863"/>
+    <w:rsid w:val="00915F98"/>
+    <w:rsid w:val="00916ACE"/>
+    <w:rsid w:val="00926D86"/>
+    <w:rsid w:val="0093363A"/>
+    <w:rsid w:val="009374E3"/>
+    <w:rsid w:val="00946319"/>
+    <w:rsid w:val="009532D8"/>
+    <w:rsid w:val="00962DFF"/>
+    <w:rsid w:val="0096661C"/>
+    <w:rsid w:val="009704C3"/>
+    <w:rsid w:val="009751C5"/>
+    <w:rsid w:val="00980D98"/>
+    <w:rsid w:val="00980E52"/>
+    <w:rsid w:val="00982A88"/>
+    <w:rsid w:val="00991D23"/>
+    <w:rsid w:val="00994775"/>
+    <w:rsid w:val="009A0A58"/>
+    <w:rsid w:val="009A4039"/>
+    <w:rsid w:val="009B292D"/>
+    <w:rsid w:val="009B5178"/>
+    <w:rsid w:val="009C09DD"/>
+    <w:rsid w:val="009C5484"/>
+    <w:rsid w:val="009C6E44"/>
+    <w:rsid w:val="009D6DC9"/>
+    <w:rsid w:val="009E3AAA"/>
+    <w:rsid w:val="009E6F64"/>
+    <w:rsid w:val="009F29AF"/>
+    <w:rsid w:val="009F6CA2"/>
+    <w:rsid w:val="009F770C"/>
+    <w:rsid w:val="00A000BD"/>
+    <w:rsid w:val="00A1109A"/>
+    <w:rsid w:val="00A139D2"/>
+    <w:rsid w:val="00A20393"/>
+    <w:rsid w:val="00A27D8C"/>
+    <w:rsid w:val="00A341D4"/>
+    <w:rsid w:val="00A40525"/>
+    <w:rsid w:val="00A4171A"/>
+    <w:rsid w:val="00A52246"/>
+    <w:rsid w:val="00A54A56"/>
+    <w:rsid w:val="00A619F6"/>
+    <w:rsid w:val="00A63762"/>
+    <w:rsid w:val="00A80AE1"/>
+    <w:rsid w:val="00A82B5C"/>
+    <w:rsid w:val="00A8624F"/>
+    <w:rsid w:val="00A901DA"/>
+    <w:rsid w:val="00A9172F"/>
+    <w:rsid w:val="00AA4D34"/>
+    <w:rsid w:val="00AA537A"/>
+    <w:rsid w:val="00AA7F39"/>
+    <w:rsid w:val="00AB198C"/>
+    <w:rsid w:val="00AB7993"/>
+    <w:rsid w:val="00AC2FED"/>
+    <w:rsid w:val="00AC4720"/>
+    <w:rsid w:val="00AD0243"/>
+    <w:rsid w:val="00AD1F72"/>
+    <w:rsid w:val="00AD7DB0"/>
+    <w:rsid w:val="00AE14A6"/>
+    <w:rsid w:val="00AF1C92"/>
+    <w:rsid w:val="00AF2943"/>
+    <w:rsid w:val="00AF76E4"/>
+    <w:rsid w:val="00B009B1"/>
+    <w:rsid w:val="00B0351C"/>
+    <w:rsid w:val="00B0574D"/>
+    <w:rsid w:val="00B115CE"/>
+    <w:rsid w:val="00B13697"/>
+    <w:rsid w:val="00B1602A"/>
+    <w:rsid w:val="00B3147D"/>
+    <w:rsid w:val="00B32677"/>
+    <w:rsid w:val="00B47AFB"/>
+    <w:rsid w:val="00B56D8C"/>
+    <w:rsid w:val="00B578DC"/>
+    <w:rsid w:val="00B70239"/>
+    <w:rsid w:val="00B740DF"/>
+    <w:rsid w:val="00B75DDA"/>
+    <w:rsid w:val="00B8566D"/>
+    <w:rsid w:val="00B907FA"/>
+    <w:rsid w:val="00B90A63"/>
+    <w:rsid w:val="00B91C35"/>
+    <w:rsid w:val="00B92003"/>
+    <w:rsid w:val="00BA1FB4"/>
+    <w:rsid w:val="00BB0D23"/>
+    <w:rsid w:val="00BB48BC"/>
+    <w:rsid w:val="00BC0004"/>
+    <w:rsid w:val="00BC0715"/>
+    <w:rsid w:val="00BC64C6"/>
+    <w:rsid w:val="00BD1AEC"/>
+    <w:rsid w:val="00BE7128"/>
+    <w:rsid w:val="00BF67A1"/>
+    <w:rsid w:val="00C1012D"/>
+    <w:rsid w:val="00C14F9F"/>
+    <w:rsid w:val="00C178D3"/>
+    <w:rsid w:val="00C21E86"/>
+    <w:rsid w:val="00C31CD8"/>
+    <w:rsid w:val="00C450D2"/>
+    <w:rsid w:val="00C5266F"/>
+    <w:rsid w:val="00C57713"/>
+    <w:rsid w:val="00C578EC"/>
+    <w:rsid w:val="00C64F3A"/>
+    <w:rsid w:val="00C67DAF"/>
+    <w:rsid w:val="00C71AB5"/>
+    <w:rsid w:val="00C739DB"/>
+    <w:rsid w:val="00C776C8"/>
+    <w:rsid w:val="00C87367"/>
+    <w:rsid w:val="00C92101"/>
+    <w:rsid w:val="00C979DB"/>
+    <w:rsid w:val="00CB0421"/>
+    <w:rsid w:val="00CB0E3A"/>
+    <w:rsid w:val="00CB0F17"/>
+    <w:rsid w:val="00CC24E1"/>
+    <w:rsid w:val="00CD3A08"/>
+    <w:rsid w:val="00CE1155"/>
+    <w:rsid w:val="00CE3619"/>
+    <w:rsid w:val="00CE56CC"/>
+    <w:rsid w:val="00CE6A67"/>
+    <w:rsid w:val="00CF58B4"/>
+    <w:rsid w:val="00CF6E33"/>
+    <w:rsid w:val="00D056C0"/>
+    <w:rsid w:val="00D06009"/>
+    <w:rsid w:val="00D14563"/>
+    <w:rsid w:val="00D171F9"/>
+    <w:rsid w:val="00D25302"/>
+    <w:rsid w:val="00D253E2"/>
+    <w:rsid w:val="00D419EB"/>
+    <w:rsid w:val="00D423B5"/>
+    <w:rsid w:val="00D52F26"/>
+    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00D65D42"/>
+    <w:rsid w:val="00D766A5"/>
+    <w:rsid w:val="00D84FDC"/>
+    <w:rsid w:val="00D852CB"/>
+    <w:rsid w:val="00D92E1B"/>
+    <w:rsid w:val="00D96F6F"/>
+    <w:rsid w:val="00D97653"/>
+    <w:rsid w:val="00DA339A"/>
+    <w:rsid w:val="00DB1EAE"/>
+    <w:rsid w:val="00DC0353"/>
+    <w:rsid w:val="00DC303D"/>
+    <w:rsid w:val="00DD7080"/>
+    <w:rsid w:val="00DE666E"/>
+    <w:rsid w:val="00DF1DA3"/>
+    <w:rsid w:val="00DF63BD"/>
+    <w:rsid w:val="00DF7CBA"/>
+    <w:rsid w:val="00E10377"/>
+    <w:rsid w:val="00E113AB"/>
+    <w:rsid w:val="00E24865"/>
+    <w:rsid w:val="00E308C6"/>
+    <w:rsid w:val="00E30FEE"/>
+    <w:rsid w:val="00E635B9"/>
+    <w:rsid w:val="00E678AB"/>
+    <w:rsid w:val="00E705CD"/>
+    <w:rsid w:val="00E718F8"/>
+    <w:rsid w:val="00E71B19"/>
+    <w:rsid w:val="00E71EF0"/>
+    <w:rsid w:val="00E76C9D"/>
+    <w:rsid w:val="00E86C3A"/>
+    <w:rsid w:val="00E93BB2"/>
+    <w:rsid w:val="00E93F4D"/>
+    <w:rsid w:val="00EA36B4"/>
+    <w:rsid w:val="00EA36EF"/>
+    <w:rsid w:val="00EA413A"/>
+    <w:rsid w:val="00EA7D67"/>
+    <w:rsid w:val="00EB06FB"/>
+    <w:rsid w:val="00EB4F55"/>
+    <w:rsid w:val="00EB53DE"/>
+    <w:rsid w:val="00EC1348"/>
+    <w:rsid w:val="00EC39E5"/>
+    <w:rsid w:val="00ED0658"/>
+    <w:rsid w:val="00ED246A"/>
+    <w:rsid w:val="00EE02CD"/>
+    <w:rsid w:val="00EE1527"/>
+    <w:rsid w:val="00EF10DE"/>
+    <w:rsid w:val="00EF3E45"/>
+    <w:rsid w:val="00F15FA2"/>
+    <w:rsid w:val="00F3288A"/>
+    <w:rsid w:val="00F40972"/>
+    <w:rsid w:val="00F40BAA"/>
+    <w:rsid w:val="00F411F3"/>
+    <w:rsid w:val="00F42A45"/>
+    <w:rsid w:val="00F43FF6"/>
+    <w:rsid w:val="00F462AF"/>
+    <w:rsid w:val="00F47B5E"/>
+    <w:rsid w:val="00F51A67"/>
+    <w:rsid w:val="00F52DA4"/>
+    <w:rsid w:val="00F55AFD"/>
+    <w:rsid w:val="00F672AF"/>
+    <w:rsid w:val="00F74F92"/>
+    <w:rsid w:val="00F8178B"/>
+    <w:rsid w:val="00F8312A"/>
+    <w:rsid w:val="00F845F8"/>
+    <w:rsid w:val="00F90AA0"/>
+    <w:rsid w:val="00FA53FA"/>
+    <w:rsid w:val="00FB370F"/>
+    <w:rsid w:val="00FC5901"/>
+    <w:rsid w:val="00FC605B"/>
+    <w:rsid w:val="00FD075B"/>
+    <w:rsid w:val="00FF164B"/>
+    <w:rsid w:val="00FF46D1"/>
+    <w:rsid w:val="00FF51ED"/>
+    <w:rsid w:val="00FF7437"/>
+    <w:rsid w:val="0D1FEB3E"/>
+    <w:rsid w:val="27BFF36B"/>
+    <w:rsid w:val="2C373A0D"/>
+    <w:rsid w:val="2C804712"/>
+    <w:rsid w:val="3E60E1DE"/>
+    <w:rsid w:val="4162EAF4"/>
+    <w:rsid w:val="47305C80"/>
+    <w:rsid w:val="6DF2BB0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="112FD6BB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{471B23B2-4E05-40AE-8683-FB140A181385}"/>
+  <w14:docId w14:val="1ABBE490"/>
+  <w15:docId w15:val="{92496BA0-5EA4-4F8B-9731-DCEBF0098493}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -16761,12267 +11450,2591 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="003E1081"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo1Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00883BA5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="240"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Titulo2"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00322667"/>
+    <w:rsid w:val="00B75DDA"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo3Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="006A5C15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00AC2FED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00651FBE"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
+    <w:name w:val="First Paragraph"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="FirstParagraphChar"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
+    <w:name w:val="Compact"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:spacing w:before="36" w:after="36"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...5 lines deleted...]
-    <w:rsid w:val="0056045F"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
-[...15 lines deleted...]
-    <w:name w:val="Rodapé Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Rodap"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0056045F"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+    <w:name w:val="Author"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
+    <w:name w:val="Abstract Title"/>
+    <w:basedOn w:val="RTCUTtuloAbstractResumen"/>
+    <w:next w:val="Abstract"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E71EF0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00147AD9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliografia">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00883BA5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00B75DDA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="006A5C15"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...382 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00AC2FED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteBlockText">
+    <w:name w:val="Footnote Block Text"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:next w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
+    <w:name w:val="Definition Term"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Definition"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
+    <w:name w:val="Definition"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="LegendaChar"/>
+    <w:rPr>
       <w:i/>
-      <w:iCs/>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ImageCaption">
+    <w:name w:val="Image Caption"/>
+    <w:basedOn w:val="Legenda"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionedFigure">
+    <w:name w:val="Captioned Figure"/>
+    <w:basedOn w:val="Figure"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LegendaChar">
+    <w:name w:val="Legenda Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Legenda"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
+    <w:name w:val="Verbatim Char"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:link w:val="SourceCode"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SectionNumber">
+    <w:name w:val="Section Number"/>
+    <w:basedOn w:val="LegendaChar"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:rPr>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00601269"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
+    <w:name w:val="Source Code"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="VerbatimChar"/>
+    <w:pPr>
+      <w:wordWrap w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
+    <w:name w:val="KeywordTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
+    <w:name w:val="DataTypeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="902000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DecValTok">
+    <w:name w:val="DecValTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BaseNTok">
+    <w:name w:val="BaseNTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FloatTok">
+    <w:name w:val="FloatTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ConstantTok">
+    <w:name w:val="ConstantTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="880000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharTok">
+    <w:name w:val="CharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialCharTok">
+    <w:name w:val="SpecialCharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StringTok">
+    <w:name w:val="StringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimStringTok">
+    <w:name w:val="VerbatimStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialStringTok">
+    <w:name w:val="SpecialStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BB6688"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ImportTok">
+    <w:name w:val="ImportTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTok">
+    <w:name w:val="CommentTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentationTok">
+    <w:name w:val="DocumentationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="BA2121"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnotationTok">
+    <w:name w:val="AnnotationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentVarTok">
+    <w:name w:val="CommentVarTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtherTok">
+    <w:name w:val="OtherTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunctionTok">
+    <w:name w:val="FunctionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="06287E"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VariableTok">
+    <w:name w:val="VariableTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="19177C"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ControlFlowTok">
+    <w:name w:val="ControlFlowTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OperatorTok">
+    <w:name w:val="OperatorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuiltInTok">
+    <w:name w:val="BuiltInTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExtensionTok">
+    <w:name w:val="ExtensionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PreprocessorTok">
+    <w:name w:val="PreprocessorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BC7A00"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AttributeTok">
+    <w:name w:val="AttributeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="7D9029"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RegionMarkerTok">
+    <w:name w:val="RegionMarkerTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InformationTok">
+    <w:name w:val="InformationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WarningTok">
+    <w:name w:val="WarningTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlertTok">
+    <w:name w:val="AlertTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
+    <w:name w:val="ErrorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
+    <w:name w:val="NormalTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00D63F35"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:rsid w:val="00D63F35"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Legenda">
-[...6 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:rsid w:val="00D63F35"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
-[...4 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:rsid w:val="00D63F35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfase">
-[...26 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:rsid w:val="00D63F35"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
-    <w:name w:val="Citação Intensa Char"/>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="CitaoIntensa"/>
-    <w:uiPriority w:val="30"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0056045F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D63F35"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfaseSutil">
-    <w:name w:val="Subtle Emphasis"/>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="19"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00D63F35"/>
     <w:rPr>
-      <w:i/>
-[...28 lines deleted...]
-      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RefernciaIntensa">
-    <w:name w:val="Intense Reference"/>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD3A08"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:ind w:left="397" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:rsid w:val="00717215"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="32"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:link w:val="Cabealho"/>
+    <w:rsid w:val="00717215"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:rsid w:val="00717215"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:rsid w:val="00717215"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00B92003"/>
     <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo2">
+    <w:name w:val="Titulo 2"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="Titulo2Char"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00B47AFB"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titulo2Char">
+    <w:name w:val="Titulo 2 Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="Titulo2"/>
+    <w:rsid w:val="00B47AFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TtulodoLivro">
-    <w:name w:val="Book Title"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUReferncias">
+    <w:name w:val="RTCU_Referências"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCURefernciasChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00653418"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="33"/>
-    <w:semiHidden/>
+    <w:link w:val="Corpodetexto"/>
+    <w:rsid w:val="00651FBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCURefernciasChar">
+    <w:name w:val="RTCU_Referências Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUReferncias"/>
+    <w:rsid w:val="00653418"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUreadotrabalho">
+    <w:name w:val="RTCU_Área do trabalho"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="RTCUModalidadedoPTT"/>
+    <w:link w:val="RTCUreadotrabalhoChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="007C3E80"/>
     <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUreadotrabalhoChar">
+    <w:name w:val="RTCU_Área do trabalho Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUreadotrabalho"/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUModalidadedoPTT">
+    <w:name w:val="RTCU_Modalidade do PTT"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="RTCUEstgiodematuridade"/>
+    <w:link w:val="RTCUModalidadedoPTTChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0009495F"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUModalidadedoPTTChar">
+    <w:name w:val="RTCU_Modalidade do PTT Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUModalidadedoPTT"/>
+    <w:rsid w:val="0009495F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUEstgiodematuridade">
+    <w:name w:val="RTCU_Estágio_de_maturidade"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUEstgiodematuridadeChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="007A66"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="007A66"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1F5DB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUEstgiodematuridadeChar">
+    <w:name w:val="RTCU_Estágio_de_maturidade Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUEstgiodematuridade"/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="007A66"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="007A66"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUCampodepreenchimento">
+    <w:name w:val="RTCU_Campo de preenchimento"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUCampodepreenchimentoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:smallCaps/>
-      <w:spacing w:val="5"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUCampodepreenchimentoChar">
+    <w:name w:val="RTCU_Campo de preenchimento Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUCampodepreenchimento"/>
+    <w:rsid w:val="007C3E80"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00062420"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="SombreamentoClaro">
-    <w:name w:val="Light Shading"/>
+  <w:style w:type="table" w:styleId="SimplesTabela2">
+    <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="000C6441"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Horz">
+    <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...653 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListaClara-nfase1">
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo">
+    <w:name w:val="Titulo"/>
+    <w:basedOn w:val="FirstParagraph"/>
+    <w:link w:val="TituloChar"/>
+    <w:rsid w:val="007B4817"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3057 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...6221 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:rsid w:val="00FF4536"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FirstParagraphChar">
+    <w:name w:val="First Paragraph Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="FirstParagraph"/>
+    <w:rsid w:val="007B4817"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...17 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...5 lines deleted...]
-    <w:rsid w:val="0056045F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloChar">
+    <w:name w:val="Titulo Char"/>
+    <w:basedOn w:val="FirstParagraphChar"/>
+    <w:link w:val="Titulo"/>
+    <w:rsid w:val="007B4817"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0070C0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT2Subttulo">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloAbstractResumen">
+    <w:name w:val="RTCU_Título_Abstract/Resumen"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="RTCUTtuloAbstractResumenChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00074383"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00994775"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloAbstractResumenChar">
+    <w:name w:val="RTCU_Título_Abstract/Resumen Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="RTCUTtuloAbstractResumen"/>
+    <w:rsid w:val="00994775"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:i/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT3TtulodoProdutoProjetoEmOutroIdioma">
-    <w:name w:val="PTT3. Título do Produto/Projeto Em Outro Idioma"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloReferncias">
+    <w:name w:val="RTCU_Título_Referências"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="RTCUTtuloRefernciasChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="003D741A"/>
+    <w:rsid w:val="00371125"/>
     <w:pPr>
-      <w:spacing w:before="300" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloRefernciasChar">
+    <w:name w:val="RTCU_Título_Referências Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="RTCUTtuloReferncias"/>
+    <w:rsid w:val="00371125"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0070C0"/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT4SubttuloTraduzido">
-    <w:name w:val="PTT4. Subtítulo Traduzido"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloCRediT">
+    <w:name w:val="RTCU_Título_CRediT"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="RTCUTtuloCRediTChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="003D741A"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00016620"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloCRediTChar">
+    <w:name w:val="RTCU_Título_CRediT Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="RTCUTtuloCRediT"/>
+    <w:rsid w:val="00016620"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT5TtuloResumo">
-[...1 lines deleted...]
-    <w:basedOn w:val="Ttulo2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUkeywords">
+    <w:name w:val="RTCU_keywords"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUkeywordsChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00CA42F9"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D25302"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUkeywordsChar">
+    <w:name w:val="RTCU_keywords Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUkeywords"/>
+    <w:rsid w:val="00D25302"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT6TextodoResumo">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
+    <w:name w:val="RTCU_Aviso"/>
+    <w:basedOn w:val="RTCUReferncias"/>
+    <w:link w:val="RTCUAvisoChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF7EDB"/>
+    <w:rsid w:val="00EC1348"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="0"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:before="360" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
+    <w:name w:val="RTCU_Aviso Char"/>
+    <w:basedOn w:val="RTCURefernciasChar"/>
+    <w:link w:val="RTCUAviso"/>
+    <w:rsid w:val="00EC1348"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT7TtulodasPalavras-chave">
-[...2 lines deleted...]
-    <w:link w:val="PTT7TtulodasPalavras-chaveChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EstiloHyperlinkSublinhado">
+    <w:name w:val="Estilo Hyperlink + Sublinhado"/>
+    <w:basedOn w:val="Hyperlink"/>
     <w:qFormat/>
-    <w:rsid w:val="002851B4"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A40525"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloPrincipal">
+    <w:name w:val="Titulo_Principal"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Ttulo2"/>
+    <w:link w:val="TituloPrincipalChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009C09DD"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloPrincipalChar">
+    <w:name w:val="Titulo_Principal Char"/>
+    <w:basedOn w:val="Ttulo2Char"/>
+    <w:link w:val="TituloPrincipal"/>
+    <w:rsid w:val="009C09DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0070C0"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT8Palavras-chave">
-[...2 lines deleted...]
-    <w:link w:val="PTT8Palavras-chaveChar"/>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="002851B4"/>
+    <w:rsid w:val="00F74F92"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="862" w:right="862"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PTT7TtulodasPalavras-chaveChar">
-    <w:name w:val="PTT7. Título das Palavras-chave Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="PTT7TtulodasPalavras-chave"/>
-[...89 lines deleted...]
-    <w:rsid w:val="00951C21"/>
+    <w:link w:val="Citao"/>
+    <w:rsid w:val="00F74F92"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
-[...154 lines deleted...]
-      <w:rFonts w:cs="Arial"/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A4E0A"/>
+    <w:rsid w:val="0081664D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...301 lines deleted...]
-  </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/10062019-producao-tecnica-pdf/@@display-file/file" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aless\Documents\Atualiza&#231;&#227;o%20Revista\Textos%20finais%208_6_2026\Template_PTT_vers&#227;o%20final%209_9_2026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
+    <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="9" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD02F7EF-7731-41A5-920A-9A855A52B443}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2069E45E-A955-4924-AB70-9F2FA0118764}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E9C9B4D-8D72-44ED-9413-3A8DF0EAAC37}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F06F925-0832-4B21-A132-7DD39E07FCFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Template_PTT_versão final 9_9_2026.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>23913</Characters>
+  <Pages>10</Pages>
+  <Words>2298</Words>
+  <Characters>12410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>199</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Modelo Artigo Científico DAEC</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28285</CharactersWithSpaces>
+  <CharactersWithSpaces>14679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="114" baseType="variant">
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.69518/rtcu.156.43-67</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274540</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063274</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.1590/S0101-73302008000200005</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8192119</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.br/capes/pt-br/centrais-de-conteudo/10062019-producao-tecnica-pdf/@@display-file/file</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407905</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.gov.br/capes/pt-br</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Modelo Artigo Científico DAEC</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>MARIANA DE FÁTIMA MELO VIANA (via ISC/TCU)</dc:creator>
+  <dc:creator>Alessandra Caballero Brügger Freitas</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Area_Trabalho">
+    <vt:lpwstr>área</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Modalidade_PTT">
+    <vt:lpwstr>Modalidade</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Estagio_Maturidade (se houver)">
+    <vt:lpwstr>Estagio</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
+  </property>
+</Properties>
+</file>