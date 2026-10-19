--- v2 (2026-09-29)
+++ v3 (2026-10-19)
@@ -1,6722 +1,11192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF">
     <v:background id="_x0000_s2049" o:bwmode="white">
       <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="6E00C3A4" w14:textId="77777777" w:rsidR="000A0F61" w:rsidRPr="007B4817" w:rsidRDefault="004915F2" w:rsidP="007B4817">
-[...13 lines deleted...]
-    <w:p w14:paraId="2E5E67B6" w14:textId="77777777" w:rsidR="009E6F64" w:rsidRPr="009E6F64" w:rsidRDefault="009E6F64" w:rsidP="00A52246">
+    <w:p w14:paraId="2CE571BC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="009D4ABA" w:rsidRDefault="00676DF1" w:rsidP="009D4ABA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D4ABA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Modelo para submissão de relato de Produto Técnico-Tecnológico (PTT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7948F34A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="009E6F64" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BD71C7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+    <w:p w14:paraId="7EAA4E59" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Este modelo foi elaborado para </w:t>
       </w:r>
-      <w:r w:rsidR="001F715C">
+      <w:r>
         <w:t xml:space="preserve">orientar a </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t>submissão</w:t>
       </w:r>
-      <w:r w:rsidR="001F715C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00270CE3">
+      <w:r>
         <w:t xml:space="preserve"> relato de</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> Produto Técnico-Tecnológico (PTT</w:t>
       </w:r>
-      <w:r w:rsidR="002E6E26">
+      <w:r>
         <w:t>) à</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> Revista do Tribunal de Contas da União (RTCU)</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7437">
-[...3 lines deleted...]
-        <w:t>, observando as diretrizes editoriais e acadêmicas do periódico</w:t>
+      <w:r>
+        <w:t>. O manuscrito submetido deve apresentar e descrever o PTT desenvolvido, e não o produto em si, observando as diretrizes editoriais e acadêmicas do periódico</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> e os padrões de normalização da Associação Brasileira de Normas Técnicas (ABNT), conforme orientações constantes no </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
+        <w:r w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:iCs/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC2D621" w14:textId="77777777" w:rsidR="00AB7993" w:rsidRPr="007C3E80" w:rsidRDefault="00AB7993" w:rsidP="00601269"/>
-    <w:p w14:paraId="399D8D20" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+    <w:p w14:paraId="668C9EE5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB8AD0E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t>O autor deve seguir a estrutura proposta e desenvolver, em cada tópico, o conteúdo descrito na respectiva seção, de modo a assegurar a padronização, a qualidade acadêmica, a consistência metodológica e a adequação formal do manuscrito submetido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3BD5FF" w14:textId="77777777" w:rsidR="00A52246" w:rsidRDefault="00A52246" w:rsidP="00601269"/>
-    <w:p w14:paraId="4E8D7B84" w14:textId="77777777" w:rsidR="0021028D" w:rsidRDefault="0021028D" w:rsidP="00601269">
+    <w:p w14:paraId="36D3C136" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A80743" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00EB378D">
         <w:t>Considerando a diversidade d</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB378D">
         <w:t xml:space="preserve"> modalidades de P</w:t>
       </w:r>
       <w:r>
         <w:t>TT</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB378D">
         <w:t>, determinados campos deste modelo pode</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB378D">
         <w:t xml:space="preserve"> não se aplicar ao trabalho submetido. Nesses casos, o autor deve indicar “Não se aplica”, quando pertinente, em vez de exclu</w:t>
       </w:r>
-      <w:r w:rsidR="002B32DF">
+      <w:r>
         <w:t>í-los</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB378D">
-        <w:t xml:space="preserve"> ou </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ou deixá-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">los </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB378D">
         <w:t>sem preenchimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C855BD" w14:textId="77777777" w:rsidR="00AB7993" w:rsidRPr="007C3E80" w:rsidRDefault="00AB7993" w:rsidP="00601269"/>
-    <w:p w14:paraId="348E04E2" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRDefault="004915F2" w:rsidP="00601269">
+    <w:p w14:paraId="6D2B7C97" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38579262" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para fins editoriais, a Revista adota como referência categorias e tipologias </w:t>
       </w:r>
-      <w:r w:rsidR="00F51A67">
+      <w:r>
         <w:t xml:space="preserve">de PTT </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">alinhadas às diretrizes da Área 27 (administração pública e de empresas, ciências contábeis e turismo) da </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="00A40525">
+        <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (Capes)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>. No momento da submissão, o autor deve informar a modalidade do trabalho submetido e, quando aplicável, o estágio de maturidade do produto. São admitidas, dentre outras</w:t>
       </w:r>
-      <w:r w:rsidR="000150F7">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t>modalidades</w:t>
       </w:r>
-      <w:r w:rsidR="000150F7">
+      <w:r>
         <w:t>, as</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> relacionadas a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475E280B" w14:textId="77777777" w:rsidR="007669B8" w:rsidRPr="007C3E80" w:rsidRDefault="007669B8" w:rsidP="00601269"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="1297983D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB81F72" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Relatório técnico conclusivo: documento detalhado que apresenta diagnóstico, análise, proposta de intervenção, implementação ou solução de problema organizacional real.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB777C7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...9 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="15F55B23" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9B369A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:lastRenderedPageBreak/>
+        <w:t>Processo, tecnologia, produto ou material não patenteável: modelo de gestão, metodologia de avaliação, ferramenta organizacional, protocolo, instrumento técnico ou solução aplicada não sujeita a patenteamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003C629A" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438A71C9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6A67">
         <w:t>Software ou aplicativo: sistema computacional, plataforma de gestão, painel, ferramenta digital ou aplicativo desenvolvido para otimizar processo, serviço, análise, controle ou tomada de decisão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD87D57" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="513DAB97" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313BFC92" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Tecnologia social: solução reaplicável, desenvolvida ou validada com participação da comunidade, voltada à resolução de problema de governança, inclusão, cidadania, controle social ou redução de desigualdades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754D6026" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="7D4B6E43" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65552AA1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Empresa ou organização social inovadora: criação ou estruturação de organização baseada em método gerencial, arranjo institucional, modelo de atuação ou solução inovadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346E8139" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="7D5C74FF" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F51482B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
-        <w:t>Norma ou marco regulatório:</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Norma ou marco regulatório: diretriz, minuta normativa, proposta de lei, regulamento interno, regimento, protocolo institucional ou instrumento similar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F0778F" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4A5FC1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+      </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
-        <w:t>diretriz, minuta normativa, proposta de lei, regulamento interno, regimento, protocolo institucional ou instrumento similar.</w:t>
-[...18 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:t>Patente: título de propriedade intelectual relativo à invenção, processo, produto ou modelo utilitário.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19B337" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C48498E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Produto ou processo em sigilo: inovação voltada a organização pública, empresa, governo ou comunidade, protegida por segredo institucional, estratégico ou industrial, mediante termo de confidencialidade ou documentação equivalente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398DE21C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="7ABCB855" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3A8947" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Base de dados técnico-científica: estruturação, curadoria, integração ou modelagem de dados complexos destinados à pesquisa aplicada, à gestão, ao controle, à avaliação, ao monitoramento ou à tomada de decisão.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13282DE2" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="03FF578F" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB14793" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Material didático: estudo de caso, apostila metodológica, manual técnico, guia prático, trilha de aprendizagem, cartilha ou material instrucional organizado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0774E530" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="292F6C3F" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3813C9FD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
+        <w:lastRenderedPageBreak/>
         <w:t>Curso de formação profissional: desenvolvimento, aplicação e avaliação de treinamento, capacitação, formação continuada ou educação executiva.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A890AC0" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00CE6A67" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="76D94769" w14:textId="77777777" w:rsidR="00674BF0" w:rsidRPr="00CE6A67" w:rsidRDefault="00674BF0" w:rsidP="00A628AA">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A38C4DA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="00CE6A67" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE6A67">
         <w:t>Relato ou artigo tecnológico: texto técnico-científico que descreve a aplicação de conhecimento, método, ferramenta ou solução na resolução de problema real de mercado, gestão pública, organização ou sociedade, acompanhado de evidências de desenvolvimento, validação ou uso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E36F2" w14:textId="77777777" w:rsidR="001B5C46" w:rsidRDefault="001B5C46" w:rsidP="00601269">
-[...6 lines deleted...]
-    <w:p w14:paraId="2D3EE1E5" w14:textId="77777777" w:rsidR="004E5FB0" w:rsidRDefault="004E5FB0" w:rsidP="00601269">
+    <w:p w14:paraId="1EE4C626" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4992694F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00992611">
         <w:t xml:space="preserve">Para informações complementares sobre as modalidades e a caracterização dos PTTs, o </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0081664D">
+        <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Relatório do Grupo de Trabalho Produção Técnica</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00992611">
         <w:t>, da Capes (2019)</w:t>
       </w:r>
       <w:r>
         <w:t>, pode ser consultado</w:t>
       </w:r>
       <w:r w:rsidRPr="00992611">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606CCAF5" w14:textId="77777777" w:rsidR="001B5C46" w:rsidRPr="007C3E80" w:rsidRDefault="001B5C46" w:rsidP="00601269"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="10DEDCCF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C9B442" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>Quando o caso envolve sigilo, dado sensível, informação estratégica ou restrição institucional de divulgação, o autor deve apresentar versão publicável do PTT e documentação comprobatória compatível, podendo ser solicitada evidência adicional em caráter reservado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E42595" w14:textId="77777777" w:rsidR="002B67B4" w:rsidRPr="007C3E80" w:rsidRDefault="002B67B4">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="6515379E" w14:textId="4934FC4C" w:rsidR="00564A31" w:rsidRDefault="00676DF1" w:rsidP="00AB0F65">
+      <w:pPr>
+        <w:rPr>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C827515" w14:textId="77777777" w:rsidR="00347E08" w:rsidRPr="007C3E80" w:rsidRDefault="00347E08" w:rsidP="00A52246">
-[...1 lines deleted...]
-        <w:pStyle w:val="RTCUreadotrabalho"/>
+    <w:p w14:paraId="7A91DCA0" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Atenção!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C9E7FA" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">Antes de submeter o manuscrito, o autor deve verificar se todas as normas e exigências editoriais da Revista estão sendo integralmente atendidas. Para apoiar essa conferência, a RTCU disponibiliza, como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>check</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C760CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Planilha de Avaliação Preliminar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>, adotada pela Editoria Executiva para realizar a avaliação preliminar do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D5336C" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>A verificação prévia dos critérios editoriais permite identificar eventuais ajustes antes do envio, reduz a possibilidade de devolução na etapa de avaliação preliminar e contribui para maior celeridade do processo editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0222624C" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>Manuscrito devolvido duas vezes em razão de não atendimento aos requisitos editoriais fica sujeito a embargo para nova submissão pelo prazo de 90 (noventa) dias, contado da data da segunda devolução. Após esse período, pode ser submetido novamente, desde que todas as exigências editoriais estejam atendidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C21A997" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>-------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3273F79A" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="004D7B1F" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">No momento da submissão, também deve ser preenchido e anexado na plataforma Open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve"> Systems (OJS) o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00C669A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Formulário de Qualificação Autoral</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>, juntamente com os documentos nele exigidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE8F29" w14:textId="77777777" w:rsidR="00564A31" w:rsidRPr="007C3E80" w:rsidRDefault="00564A31" w:rsidP="00564A31">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>A observância das normas editoriais e o correto preenchimento da documentação de submissão são de responsabilidade do autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DB5412" w14:textId="1CD4BB0F" w:rsidR="00676DF1" w:rsidRPr="00AB0F65" w:rsidRDefault="00564A31" w:rsidP="00AB0F65">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A039AF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="008C1F42">
+      <w:pPr>
+        <w:pStyle w:val="RTCUModalidadedoPTT"/>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="007C3E80">
         <w:lastRenderedPageBreak/>
         <w:t>ÁREA DO TRABALHO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
-      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D28A0F" w14:textId="77777777" w:rsidR="00112422" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="0009495F">
+    <w:p w14:paraId="775CC527" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="008C1F42">
       <w:pPr>
         <w:pStyle w:val="RTCUModalidadedoPTT"/>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="0009495F">
         <w:t>MODALIDADE DO PTT</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F073CCA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
-[...1 lines deleted...]
-        <w:pStyle w:val="RTCUEstgiodematuridade"/>
+    <w:p w14:paraId="1D2F03DC" w14:textId="5C0F009A" w:rsidR="00A628AA" w:rsidRPr="00A628AA" w:rsidRDefault="00676DF1" w:rsidP="006605C8">
+      <w:pPr>
+        <w:pStyle w:val="RTCUModalidadedoPTT"/>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>ESTÁGIO DE</w:t>
-[...5 lines deleted...]
-        <w:t>MATURIDADE DO PRODUTO (se aplicável)</w:t>
+        <w:t>ESTÁGIO DE MATURIDADE DO PRODUTO (se aplicável)</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B3D4F7" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
-[...1 lines deleted...]
-        <w:pStyle w:val="TituloPrincipal"/>
+    <w:p w14:paraId="6AA4D1C7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="TtuloPrincipal"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="título-do-produtoprojeto"/>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>TÍTULO DO PRODUTO/PROJETO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="0001218F">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="000B5661">
+      <w:r>
         <w:t xml:space="preserve"> em Português</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FE01CA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="00B75DDA" w:rsidRDefault="004915F2" w:rsidP="00EA413A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w14:paraId="5010AD23" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="Subttulo"/>
       </w:pPr>
       <w:r w:rsidRPr="00B75DDA">
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F97782D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
-[...1 lines deleted...]
-        <w:pStyle w:val="TituloPrincipal"/>
+    <w:p w14:paraId="6136955C" w14:textId="77777777" w:rsidR="001C59B9" w:rsidRPr="001C59B9" w:rsidRDefault="001C59B9" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACEFC7F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="Tituloidiomaalternativo"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="título-do-produtoprojeto-em-inglês"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>TÍTULO DO PRODUTO/PROJETO EM INGLÊS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EA2F5C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w14:paraId="61B95360" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="Subttuloidiomaalternativo"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327D489" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00883BA5">
-[...1 lines deleted...]
-        <w:pStyle w:val="TituloPrincipal"/>
+    <w:p w14:paraId="5C1FA123" w14:textId="77777777" w:rsidR="007F2467" w:rsidRPr="007F2467" w:rsidRDefault="007F2467" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC06F68" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="Tituloidiomaalternativo"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="título-do-produtoprojeto-em-espanhol"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>TÍTULO DO PRODUTO/PROJETO EM ESPANHOL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1145C3" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w14:paraId="7A7EA0F9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00926095">
+      <w:pPr>
+        <w:pStyle w:val="Subttuloidiomaalternativo"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AE3A50" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+    <w:p w14:paraId="65AE42AD" w14:textId="77777777" w:rsidR="007F2467" w:rsidRDefault="007F2467" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E989BF6" w14:textId="77777777" w:rsidR="00A628AA" w:rsidRDefault="00A628AA" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF5241A" w14:textId="77777777" w:rsidR="00A628AA" w:rsidRPr="007F2467" w:rsidRDefault="00A628AA" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F27980" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="007E5567">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="resumo-todas-as-letras-maiusculas"/>
       <w:bookmarkEnd w:id="6"/>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>RESUMO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="0001218F" w:rsidRPr="007C3E80">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCD5102" w14:textId="77777777" w:rsidR="007E5567" w:rsidRPr="007E5567" w:rsidRDefault="007E5567" w:rsidP="007E5567">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDCEC01" w14:textId="2BFBB8B9" w:rsidR="006605C8" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00676DF1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EA7588" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BABD8B7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="007F2467">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD2934C" w14:textId="77777777" w:rsidR="007F2467" w:rsidRDefault="007F2467" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A26E55" w14:textId="77777777" w:rsidR="007F2467" w:rsidRPr="007C3E80" w:rsidRDefault="007F2467" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA5DD6B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="AbstractResumen"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="abstract-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidRPr="00147AD9">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DFFB4E7" w14:textId="77777777" w:rsidR="005D3E77" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5043A892" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="009F6520" w:rsidRDefault="009F6520" w:rsidP="009F6520"/>
+    <w:p w14:paraId="182C0BF1" w14:textId="6C73D22F" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD2ED9F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="65CBD157" w14:textId="77777777" w:rsidR="0051192C" w:rsidRPr="00A52246" w:rsidRDefault="0051192C" w:rsidP="00A52246">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F2DB21" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-      </w:pPr>
-[...89 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="12"/>
-      <w:r w:rsidRPr="0014074A">
-[...1 lines deleted...]
-          <w:rStyle w:val="RTCUkeywordsChar"/>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:rStyle w:val="keywordsChar"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D25302">
-        <w:t>: xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="X3d642aec7f0e12f9d68a119bf14408044e2e488"/>
       <w:bookmarkEnd w:id="13"/>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00CB0E3A" w:rsidRPr="00D25302">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009F6520">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECEC8B9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="0081664D" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="52760029" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="004F5B57" w:rsidRDefault="009F6520" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7B514B" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="004F5B57" w:rsidRDefault="009F6520" w:rsidP="00477F60">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CD7041" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="AbstractResumen"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="resumen-todas-as-letras-maiuxfasculas"/>
       <w:bookmarkEnd w:id="10"/>
       <w:commentRangeStart w:id="15"/>
-      <w:r w:rsidRPr="0081664D">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
       <w:commentRangeEnd w:id="15"/>
-      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF72E02" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRDefault="00846AA6" w:rsidP="00147AD9">
-[...19 lines deleted...]
-    <w:p w14:paraId="1EACE389" w14:textId="77777777" w:rsidR="0051192C" w:rsidRPr="00A52246" w:rsidRDefault="0051192C" w:rsidP="00A52246">
+    <w:p w14:paraId="4F892C2F" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="00477F60" w:rsidRDefault="009F6520" w:rsidP="00477F60"/>
+    <w:p w14:paraId="095863C7" w14:textId="5F15D3BF" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00362192">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF88DEE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00477F60">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4069A59F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="004F5B57" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Abstract"/>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="16"/>
-      <w:r w:rsidRPr="00A52246">
-[...4 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:rStyle w:val="keywordsChar"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Palabras-clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52246">
+      <w:r w:rsidRPr="004F5B57">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A52246">
-        <w:t xml:space="preserve"> xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5B57">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="X770de365b25c97b2a87dc7fe79e7248df8d5dde"/>
       <w:bookmarkEnd w:id="17"/>
       <w:commentRangeEnd w:id="16"/>
-      <w:r w:rsidR="00CB0E3A" w:rsidRPr="00A52246">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007F2467">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
         </w:rPr>
         <w:commentReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F283F8D" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
+    <w:p w14:paraId="70354BD3" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="004F5B57" w:rsidRDefault="009F6520" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBDBCA5" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="004F5B57" w:rsidRDefault="009F6520" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3003AD83" w14:textId="3403A272" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="X20c1408afa75803e2708488653eea148ce595da"/>
       <w:bookmarkEnd w:id="14"/>
       <w:commentRangeStart w:id="19"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>APRESENTAÇÃO EXECUTIV</w:t>
       </w:r>
-      <w:r w:rsidR="0030064A">
-        <w:t>a</w:t>
+      <w:r w:rsidR="009F6520">
+        <w:t>A</w:t>
       </w:r>
       <w:commentRangeEnd w:id="19"/>
-      <w:r w:rsidR="00CB0E3A" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="19"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461AF54A" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="46BFA8D5" w14:textId="77777777" w:rsidR="00572B8E" w:rsidRPr="00572B8E" w:rsidRDefault="00572B8E" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="1340F579" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004213B8" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="182451E2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="712844B0" w14:textId="77777777" w:rsidR="00572B8E" w:rsidRDefault="00572B8E" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B34DB95" w14:textId="77777777" w:rsidR="00572B8E" w:rsidRPr="007C3E80" w:rsidRDefault="00572B8E" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44661608" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="introdução"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="21"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:rStyle w:val="SectionNumber"/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="21"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E15D16A" w14:textId="77777777" w:rsidR="00D63F35" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="20BFC6D7" w14:textId="77777777" w:rsidR="00572B8E" w:rsidRPr="00572B8E" w:rsidRDefault="00572B8E" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="660F9AA9" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="1B67FCF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="54B98F52" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD9F641" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F602ADA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="contextualização-e-fundamentação"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="23"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>CONTEXTUALIZAÇÃO E FUNDAMENTAÇÃO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="23"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAD2659" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="469885DB" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="30A5262F" w14:textId="77777777" w:rsidR="00B115CE" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="2758E3F5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="026604FE" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F987782" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182E0419" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="objetivo"/>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="25"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>OBJETIVO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="25"/>
-      <w:r w:rsidR="00B0574D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="25"/>
       </w:r>
-      <w:r w:rsidR="00F845F8">
-[...9 lines deleted...]
-    <w:p w14:paraId="4AB6AAAC" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78549D81" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="5CBE5AE7" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="3860019C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5748E968" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB50289" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562A7EEF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="Xbea7b8c8001b8bc1d9253e50b0ef6a74d50f4e1"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="27"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>CARACTERIZAÇÃO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="27"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="27"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB248A1" w14:textId="77777777" w:rsidR="00AB198C" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="0BE7D105" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="0B9913DF" w14:textId="77777777" w:rsidR="00112422" w:rsidRPr="007C3E80" w:rsidRDefault="000C68BD" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="375478AE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5CDE1D96" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A21E900" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA68D98" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="metodologia-de-desenvolvimento"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="29"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>METODOLOGIA DE DESENVOLVIMENTO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="29"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="29"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9BFB27" w14:textId="77777777" w:rsidR="004C57A1" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="5E736158" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="1CFEAFEE" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="000A766D" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="1692C6A7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4613BC4A" w14:textId="77777777" w:rsidR="00C01160" w:rsidRDefault="00C01160" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19725284" w14:textId="2DA88560" w:rsidR="00C17932" w:rsidRDefault="00AA5B6F" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:tab/>
+        <w:t>Subtópico de ordem 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D45CE1" w14:textId="77777777" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFC1627" w14:textId="4D17F6A9" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EABE06" w14:textId="77777777" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F889637" w14:textId="79910406" w:rsidR="00C17932" w:rsidRDefault="00AA5B6F" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:t>.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:tab/>
+        <w:t>Subtópico de ordem 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F79200" w14:textId="77777777" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4EED27" w14:textId="1261CD91" w:rsidR="0021385D" w:rsidRDefault="0021385D" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C2055" w14:textId="77777777" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF13E5D" w14:textId="5E9C5BD2" w:rsidR="00C17932" w:rsidRDefault="00AA5B6F" w:rsidP="00AA5B6F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:t>.1.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C17932">
+        <w:t>Subtópico de ordem 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF23553" w14:textId="77777777" w:rsidR="00C17932" w:rsidRDefault="00C17932" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC7057C" w14:textId="78E09C29" w:rsidR="00377B21" w:rsidRPr="0021385D" w:rsidRDefault="0021385D" w:rsidP="00C17932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA5B84D" w14:textId="77777777" w:rsidR="00C01160" w:rsidRPr="0021385D" w:rsidRDefault="00C01160" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D85878" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="0021385D" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DBC49F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="desenvolvimento-do-produto"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="31"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>DESENVOLVIMENTO DO PRODUTO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="31"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="31"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B0101B" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="6DB62394" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="0A66C310" w14:textId="77777777" w:rsidR="00846AA6" w:rsidRPr="007C3E80" w:rsidRDefault="005D1806" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="46196D3D" w14:textId="2643FAFB" w:rsidR="00EC60D7" w:rsidRPr="00EC60D7" w:rsidRDefault="00EC60D7" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E776C5" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="004F5B57" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BAEEFC" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="004F5B57" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198F1161" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="resultados-e-validação"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00014493" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="33"/>
-      <w:r w:rsidR="004915F2" w:rsidRPr="007C3E80">
+      <w:r w:rsidRPr="007C3E80">
         <w:t>RESULTADOS E VALIDAÇÃO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="33"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="33"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2355FBFB" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00846AA6" w:rsidP="00A52246">
+    <w:p w14:paraId="7A80787D" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...7 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A190428" w14:textId="593B4D2D" w:rsidR="00DC1FF7" w:rsidRPr="00DC1FF7" w:rsidRDefault="00DC1FF7" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="34" w:name="evidências-de-comprovação-e-uso"/>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-    <w:p w14:paraId="34B08461" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8198BF" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="004F5B57" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE19499" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="004F5B57" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612F281F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:tab/>
       </w:r>
       <w:commentRangeStart w:id="35"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>APLICABILIDADE E IMPACTO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="35"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="35"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D35FEB" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+    <w:p w14:paraId="25AA8FE1" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="32139CAE" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="68936D0A" w14:textId="0AE6EE89" w:rsidR="00EC60D7" w:rsidRDefault="00EC60D7" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC60D7">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AF37D6" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C72CB98" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EABE8E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="36"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:tab/>
         <w:t>LIMITAÇÃO E TRABALHO FUTURO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="36"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="36"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356E7EAD" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+    <w:p w14:paraId="303C7F47" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="6AFE86EA" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="2704CAF0" w14:textId="0D45A0EC" w:rsidR="00EC60D7" w:rsidRDefault="00EC60D7" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC60D7">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CC2C0D" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C8A027" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED0D6DF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="37"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:tab/>
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
       <w:commentRangeEnd w:id="37"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="37"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418AB791" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+    <w:p w14:paraId="5C412C1C" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="01B1198F" w14:textId="77777777" w:rsidR="00102F9C" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="0CD00266" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B09D19A" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E0863D" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F8C9A4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="38"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:tab/>
         <w:t>EVIDÊNCIAS DE COMPROVAÇÃO E USO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="38"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="38"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022E3B4D" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="00102F9C" w:rsidP="00A52246">
+    <w:p w14:paraId="14007636" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...11 lines deleted...]
-        <w:pStyle w:val="RTCUTtuloReferncias"/>
+    </w:p>
+    <w:p w14:paraId="19DD6FE4" w14:textId="0796BD1A" w:rsidR="00DC1FF7" w:rsidRDefault="00DC1FF7" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FF7">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CCE644" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DADE98C" w14:textId="77777777" w:rsidR="00D42E12" w:rsidRPr="007C3E80" w:rsidRDefault="00D42E12" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1979BFC7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="TtuloReferncias"/>
       </w:pPr>
       <w:commentRangeStart w:id="39"/>
       <w:r w:rsidRPr="007C3E80">
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:commentRangeEnd w:id="39"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="39"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667FBB58" w14:textId="77777777" w:rsidR="00043D6A" w:rsidRDefault="00043D6A" w:rsidP="00043D6A">
-[...1 lines deleted...]
-        <w:pStyle w:val="RTCUReferncias"/>
+    <w:p w14:paraId="3BA5A707" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="009F6520" w:rsidRDefault="009F6520" w:rsidP="009F6520"/>
+    <w:p w14:paraId="6EBEEFF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Acórdão </w:t>
       </w:r>
-      <w:r w:rsidR="00181BA5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00181BA5">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>353/2026</w:t>
       </w:r>
       <w:r>
-        <w:t>. Tomada de Contas Especial instaurada para apurar dano ao erário decorrente da concessão irregular de benefício previdenciário. Relator: Ministro-Substituto Marcos Bemquerer, julgado em 26 de agosto de 2026. Brasília, DF: TCU, 2026.</w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="RTCUReferncias"/>
+        <w:t xml:space="preserve">. Tomada de Contas Especial instaurada para apurar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ao erário decorrente da concessão irregular de benefício previdenciário. Relator: Ministro-Substituto Marcos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Bemquerer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, julgado em 26 de agosto de 2026. Brasília, DF: TCU, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0892D3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F57635" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r w:rsidRPr="005B536D">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">GHEORGHIU, Mihaï Dinu; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
+        <w:t xml:space="preserve">GHEORGHIU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t>Mihaï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t>Dinu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação e Sociedade</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt</w:t>
         </w:r>
         <w:r w:rsidRPr="005B536D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> Acesso em: </w:t>
       </w:r>
-      <w:r w:rsidR="00BE7128">
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r>
+        <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE7128">
+      <w:r>
         <w:t>ago</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t>. 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CB9637" w14:textId="77777777" w:rsidR="00BE7128" w:rsidRDefault="00BE7128" w:rsidP="00043D6A">
-[...6 lines deleted...]
-        <w:pStyle w:val="RTCUReferncias"/>
+    <w:p w14:paraId="78C482A7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D531BD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">JUSTEN FILHO, Marçal. </w:t>
       </w:r>
       <w:r w:rsidRPr="002F7501">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comentários à Lei de Licitações e Contratações Administrativas</w:t>
       </w:r>
       <w:r>
         <w:t>. 3. ed. São Paulo: Revista dos Tribunais, 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DEDF0F" w14:textId="77777777" w:rsidR="002F7501" w:rsidRDefault="002F7501" w:rsidP="00043D6A">
-[...6 lines deleted...]
-        <w:pStyle w:val="RTCUReferncias"/>
+    <w:p w14:paraId="7EE1D6E1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FD70EC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE7128">
         <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério. Teoria da Fraude na Administração Pública: um estudo bibliométrico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista do TCU</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">. Acesso em: </w:t>
       </w:r>
       <w:r>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve"> ago. 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07450B6F" w14:textId="77777777" w:rsidR="0056401E" w:rsidRDefault="0056401E" w:rsidP="00A52246">
-[...4 lines deleted...]
-    <w:p w14:paraId="7ED462F5" w14:textId="77777777" w:rsidR="00537F4A" w:rsidRPr="008908C7" w:rsidRDefault="00451F61" w:rsidP="00EC1348">
+    <w:p w14:paraId="6DE1D8E3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="00134D9A" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4A5D6D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="RTCUAviso"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008908C7">
         <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E555B4" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
-[...1 lines deleted...]
-        <w:pStyle w:val="RTCUTtuloCRediT"/>
+    <w:p w14:paraId="15D47240" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="001A5516" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37C7A611" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="40"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>CONTRIBUIÇÃO DE AUTORIA (CR</w:t>
-[...5 lines deleted...]
-        <w:t>T)</w:t>
+        <w:t>FINANCIAMENTO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="40"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="40"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D15A83D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="4ECCEBDB" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001A5516">
-[...9 lines deleted...]
-    <w:p w14:paraId="22E421CD" w14:textId="77777777" w:rsidR="001A5516" w:rsidRPr="001A5516" w:rsidRDefault="001A5516" w:rsidP="00A52246">
+    </w:p>
+    <w:p w14:paraId="3359A781" w14:textId="6F2097CC" w:rsidR="00714B52" w:rsidRPr="00714B52" w:rsidRDefault="00714B52" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="24F16FB2" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="001A5516" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714B52">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C42DF20" w14:textId="77777777" w:rsidR="009F6520" w:rsidRPr="00714B52" w:rsidRDefault="009F6520" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5D56B84F" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A5FFCF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="41"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>FINANCIAMENTO</w:t>
+        <w:t>CONFLITO DE INTERESSES</w:t>
       </w:r>
       <w:commentRangeEnd w:id="41"/>
-      <w:r w:rsidR="00B0574D" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="41"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E994D3" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="001A5516" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="42FF541E" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001A5516">
-[...9 lines deleted...]
-    <w:p w14:paraId="35FF5299" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="75537C1E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0B378E0F" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="007C3E80" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECD80FD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="42"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>CONFLITO DE INTERESSES</w:t>
+        <w:t>DISPONIBILIDADE DOS DADOS</w:t>
       </w:r>
       <w:commentRangeEnd w:id="42"/>
-      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="42"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F10794C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="09CD8594" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="560A178C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="5A0E88CA" w14:textId="0CBD8C81" w:rsidR="00EC60D7" w:rsidRPr="00714B52" w:rsidRDefault="00714B52" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00714B52">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Nunc viverra imperdiet enim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECFCE03" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00EC60D7" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682D1F0C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="43"/>
       <w:r w:rsidRPr="007C3E80">
         <w:lastRenderedPageBreak/>
-        <w:t>DISPONIBILIDADE DOS DADOS</w:t>
+        <w:t>APROVAÇÃO ÉTICA, SE APLICÁVEL</w:t>
       </w:r>
       <w:commentRangeEnd w:id="43"/>
-      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="43"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3645E0" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="65F93CBA" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="2923916C" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="260CF7BD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5D08DFE8" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="007C3E80" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A88C21C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="44"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>APROVAÇÃO ÉTICA, SE APLICÁVEL</w:t>
+        <w:t>PUBLICAÇÃO DE PREPRINT</w:t>
       </w:r>
       <w:commentRangeEnd w:id="44"/>
-      <w:r w:rsidR="00946319" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="44"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548E970D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="083ABF1E" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...9 lines deleted...]
-    <w:p w14:paraId="7D45BE1D" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00651FBE">
+    </w:p>
+    <w:p w14:paraId="4B8B8BB4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06FFF6A5" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="007C3E80" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437B68EF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="009F6520">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="45"/>
       <w:r w:rsidRPr="007C3E80">
-        <w:t>PUBLICAÇÃO DE PREPRINT</w:t>
+        <w:t>USO DE IA</w:t>
       </w:r>
       <w:commentRangeEnd w:id="45"/>
-      <w:r w:rsidR="000D4675" w:rsidRPr="007C3E80">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="45"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779B4A0E" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    <w:p w14:paraId="0D62015B" w14:textId="77777777" w:rsidR="00134D9A" w:rsidRPr="00134D9A" w:rsidRDefault="00134D9A" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...27 lines deleted...]
-    <w:p w14:paraId="6FDF2E63" w14:textId="77777777" w:rsidR="00F411F3" w:rsidRPr="007C3E80" w:rsidRDefault="00F411F3" w:rsidP="00A52246">
+    </w:p>
+    <w:p w14:paraId="70756BEB" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="007C3E80" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C3E80">
-[...17 lines deleted...]
-    <w:p w14:paraId="03953A67" w14:textId="77777777" w:rsidR="003A2FFF" w:rsidRPr="003A2FFF" w:rsidRDefault="003A2FFF" w:rsidP="003A2FFF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="63BA0111" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EEE3B1E" w14:textId="4B0D6213" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00651FBE">
-[...19 lines deleted...]
-    <w:p w14:paraId="645E9C21" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00A52246">
+    <w:p w14:paraId="71C7DC30" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="003A2FFF" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="005D7970">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+    </w:p>
+    <w:p w14:paraId="66573171" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>APÊNDICE A — ORIENTAÇÕES EDITORIAIS COMPLEMENTARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A57F08F" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A10BC54" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Data de submissão</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        <w:t>negrito, itálico, sublinha, letra minúscula e maiúscula, aspas, hífen, travessão, parênteses, colchetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3E80">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...242 lines deleted...]
-        </w:rPr>
         <w:t>barra</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
-        <w:t xml:space="preserve"> no corpo do trabalho, devem </w:t>
-[...6 lines deleted...]
-        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:iCs/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139744C9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="2702C47B" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F15BB28" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>numeração progressiva</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="007C3E80">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="007C3E80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:iCs/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D368A05" w14:textId="77777777" w:rsidR="00010096" w:rsidRPr="00B907FA" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1B24CA57" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB9C2CC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="00607BCA" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para inserir </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ilustração</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
       </w:r>
-      <w:commentRangeStart w:id="47"/>
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:commentRangeStart w:id="46"/>
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" \h</w:instrText>
       </w:r>
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
       </w:r>
-      <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-          <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:commentRangeEnd w:id="47"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00817DD2" w:rsidRPr="008C1B78">
+      <w:commentRangeEnd w:id="46"/>
+      <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
         </w:rPr>
+        <w:commentReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidRPr="008C1B78">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2059A1BC" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C3E80">
+    <w:p w14:paraId="66BBD4E2" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="00B907FA" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44730113" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enumeração</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299E5A74" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="28DC05D3" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFCFE36" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="00607BCA" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>citação</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C1B78">
         <w:rPr>
           <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B00CD9C" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="545ABBE8" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B11BF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>nota</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DCBFBA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="79808EF7" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738A64A3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>reduções</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B4052F" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="1C204156" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F43AADE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para mencionar </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>texto legal</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1037A1E9" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="3954D400" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FEBEA0" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRPr="00607BCA" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve">Para incluir </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>apêndice</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>anexo</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3E80">
         <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidR="008E5F75" w:rsidRPr="006A7495">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="008C1B78">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
-            <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C3E80">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414B2636" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2" w:rsidP="00CD3A08">
-[...1 lines deleted...]
-        <w:pStyle w:val="PargrafodaLista"/>
+    <w:p w14:paraId="43221D86" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="397"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E3A78A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="397"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3E80">
         <w:t>Toda publicação do TCU tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B05B2CA" w14:textId="77777777" w:rsidR="008E5F75" w:rsidRPr="007C3E80" w:rsidRDefault="004915F2">
-      <w:pPr>
+    <w:p w14:paraId="7CE0E295" w14:textId="77777777" w:rsidR="00607BCA" w:rsidRPr="007C3E80" w:rsidRDefault="00607BCA" w:rsidP="00F50FEF">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9F2171" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E3D85E" w14:textId="77777777" w:rsidR="009328F2" w:rsidRPr="007C3E80" w:rsidRDefault="009328F2" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="794"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD2C166" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:lastRenderedPageBreak/>
-        <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (Alt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>); bem como disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B25C05" w14:textId="77777777" w:rsidR="00D4218F" w:rsidRPr="007C3E80" w:rsidRDefault="00D4218F" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="794"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23521543" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
-[...24 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Não mesclar linha ou coluna ao formatar quadro ou tabela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D475F1" w14:textId="77777777" w:rsidR="00D4218F" w:rsidRPr="007C3E80" w:rsidRDefault="00D4218F" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="794"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F066F74" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
-[...12 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:t>Adotar linguagem objetiva, clara e empática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA78F91" w14:textId="77777777" w:rsidR="00D4218F" w:rsidRPr="007C3E80" w:rsidRDefault="00D4218F" w:rsidP="003147D6">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="794"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42167258" w14:textId="61E79B9B" w:rsidR="0094423F" w:rsidRPr="00607BCA" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
-[...25 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
         <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:sectPr w:rsidR="00F74F92" w:rsidRPr="001D0DE9" w:rsidSect="006B3704">
+    <w:sectPr w:rsidR="0094423F" w:rsidRPr="00607BCA" w:rsidSect="000D6F1C">
+      <w:headerReference w:type="even" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="794" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:25:00Z" w:initials="RTCU">
-    <w:p w14:paraId="089850CE" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+    <w:p w14:paraId="59D41FB3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56609426" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+    <w:p w14:paraId="39D0EAB2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Neste campo, deve ser indicada uma das áreas relacionadas a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5220612D" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
-[...331 lines deleted...]
-    <w:p w14:paraId="585BB1A6" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+    <w:p w14:paraId="1EC8923F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Protótipo</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="50BB0F16" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Controle governamental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9F3DBA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Piloto</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="333E9A68" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Administração pública</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0FBCF1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto validado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03B65257" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Direito público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D0687A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto entregue</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04817CD2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Contabilidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37450522" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto implementado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="769E3404" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Finanças</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE2CA02" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Solução em uso</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E3E7258" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Auditoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306C94B5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto replicado</w:t>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Inovação no setor público</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
-    <w:p w14:paraId="2CB55B3C" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+  <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:25:00Z" w:initials="RTCU">
+    <w:p w14:paraId="50919F79" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479C84A" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
-[...40 lines deleted...]
-    <w:p w14:paraId="6D5C32A9" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+    <w:p w14:paraId="7D9FB5E0" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicada uma das modalidades relacionadas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7311592B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Problema/oportunidade identificada</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05107655" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:t>Relatório técnico conclusivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B96BE21" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Objetivo do produto</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="639854F2" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:t>Processo, tecnologia e produto ou material não patenteável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6108ED66" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Metodologia de desenvolvimento</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65FFBF59" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:t>Software ou aplicativo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E88542C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto gerado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F5CA7B4" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:t>Tecnologia social</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F11E7F6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Resultado esperado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="409A6D39" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F">
+        <w:t>Empresa ou organização social inovadora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFCA940" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t>Norma ou marco regulatório</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F5D0C4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3856EB36" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto ou processo em sigilo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798A41C4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Base de dados técnico-científica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480A0386" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Material didático</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43360751" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curso de formação profissional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC38DE3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relato ou artigo tecnológico</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0B2700AE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7251C410" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicado um dos estágios relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DB8423" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Protótipo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116902F7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Piloto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A385D1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto validado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10514C5D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto entregue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EB506C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto implementado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73790165" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Solução em uso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04376872" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto replicado</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5CAE8E7E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9D50A4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O título e, se há, o subtítulo devem representar adequadamente o conteúdo abordado.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
+    <w:p w14:paraId="412B6763" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392A2991" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No resumo, devem ser descritos, de forma sucinta (entre 100 e 250 palavras), em um único parágrafo, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21896908" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema/oportunidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8F2B14" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objetivo do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22746992" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodologia de desenvolvimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6702CE91" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB8A48" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resultado esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B4E4CA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t>Impacto esperado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5CEC75" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
-[...5 lines deleted...]
-    <w:p w14:paraId="2AE85305" w14:textId="77777777" w:rsidR="0001218F" w:rsidRDefault="0001218F" w:rsidP="0001218F">
+    <w:p w14:paraId="30BA044F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4405E4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Deve-se evitar o uso de abreviação e citação no resumo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:26:00Z" w:initials="RTCU">
-    <w:p w14:paraId="2DC5ACE0" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="2BA2E8B3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1385E0D9" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="23C5F205" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>As palavras-chave devem refletir o tema ou conceito abordado no trabalho e contribuir para a indexação e recuperação do manuscrito em base de dados e mecanismo de busca.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120FA5A6" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="7BE27F3B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O campo deve conter de quatro a seis palavras, separadas entre si por ponto e vírgula, com ponto final após a última. Quanto ao uso de letra minúscula ou maiúscula, devem ser observadas as orientações constantes da seção 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="001813D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
-    <w:p w14:paraId="7D528959" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="3B37FD55" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626C1670" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="6DFE8C4E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
-    <w:p w14:paraId="67A5B14F" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="595971CA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A900FBF" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="576F2A1F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="003A62B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
-    <w:p w14:paraId="63B8E960" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="5EAFDC00" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DE03A8" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="1B97C5B1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="16" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:27:00Z" w:initials="RTCU">
-    <w:p w14:paraId="2B3F2092" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="2887DB0A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD14107" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="7EEAC9E6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="005B6878">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="156082"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="19" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
-    <w:p w14:paraId="09B88808" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="10507066" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07475042" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A" w:rsidP="00CB0E3A">
+    <w:p w14:paraId="78F4A5A2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Em “Apresentação executiva” (pitch), devem ser apresentados, de forma breve e objetiva, os elementos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DEB40A" w14:textId="77777777" w:rsidR="00CB0E3A" w:rsidRDefault="00CB0E3A">
-[...254 lines deleted...]
-    <w:p w14:paraId="4A0CB36A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+    <w:p w14:paraId="5C833AFA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Conceito relacionado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="644BCF8F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Problema enfrentado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A5DDD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Iniciativa existente</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B6689EC" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Solução proposta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6FC758" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Solução semelhante</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37C60EEF" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Público-alvo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613F4F90" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Lacuna</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4437A564" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DC23EC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Literatura aplicável</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25D0BA82" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Diferencial do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5B020F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Marco legal/normativo, se aplicável</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="2DEAC52D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Benefício e impacto esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6AAD72" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apresentação resumida da proposta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198CF0DE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F013131" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: A seção é opcional, mas recomendada, quando a apresentação sintética da proposta contribui para a compreensão do produto.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="21" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7BC8F5A5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6784BAC4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Na introdução, devem ser apresentados, de forma objetiva e clara, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FDECE8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="229B0872" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Contexto do problema</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D767C36" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Organizar o conteúdo de forma lógica, começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="309FC0A0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Necessidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55880E17" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Apresentar corretamente citação, com a devida correlação na lista de referências.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BAD9157" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Justificativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F916677" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
+        <w:t>Relevância institucional/social do estudo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6814C276" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motivação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7523E5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alinhamento com objetivo estratégico</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
-    <w:p w14:paraId="4CADA0EE" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+  <w:comment w:id="23" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="4BEF1222" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C039AB6" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
-[...40 lines deleted...]
-    <w:p w14:paraId="3BEA7F3A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+    <w:p w14:paraId="2D978BA1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Contextualização e fundamentação”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D45AD5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Identificação do tipo do produto (software/aplicativo; base de dados; material didático; curso; relatório técnico; tecnologia social; patente; processo; norma; produto em sigilo; outro)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E1F9D34" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Conceito relacionado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AD71D3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Descrição do produto (finalidade; público-alvo; escopo; aplicação; diferencial)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DDE9229" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Iniciativa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F47A53" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Estágio de desenvolvimento e nível de maturidade (conceito, protótipo, piloto, implementado etc.), quando aplicável</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="4AAE6DA2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Solução semelhante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5805B7B7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lacuna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E65C118" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Literatura aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AD98D9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marco legal/normativo, se aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECDA2A9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E60177" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>É importante:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD3046E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Abordagem metodológica utilizada (pesquisa aplicada, exploratória, descritiva, qualitativa, quantitativa, mista ou outra)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20B0C994" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5DAD67" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Procedimento metodológico adotado (pesquisa bibliográfica, documental, estudo de caso, levantamento, pesquisa de campo, desenvolvimento experimental, dentre outros)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3931F18E" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Organizar o conteúdo de forma lógica, começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD22028" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Participante, amostra ou público envolvido, quando aplicável</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C0CB6AB" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Apresentar corretamente citação, com a devida correlação na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01289346" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Instrumento, técnica, ferramenta e fonte de dados utilizados</w:t>
-[...86 lines deleted...]
-        <w:t>: Nem todo item acima é aplicável a todo tipo de PTT.</w:t>
+        <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="31" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
-    <w:p w14:paraId="44030C9B" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+  <w:comment w:id="25" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0CA697E9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44077E3C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
-[...8 lines deleted...]
-    <w:p w14:paraId="6E829B29" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+    <w:p w14:paraId="6E1E70F4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Objetivo(s)”, devem ser apresentados o objetivo geral e os específicos, se há.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:28:00Z" w:initials="RTCU">
+    <w:p w14:paraId="20E02589" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520CAF64" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Caracterização”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB17920" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Etapa realizada</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23876C28" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Identificação do tipo do produto (software/aplicativo; base de dados; material didático; curso; relatório técnico; tecnologia social; patente; processo; norma; produto em sigilo; outro)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7280ACBE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Processo de construção</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D4D028A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Descrição do produto (finalidade; público-alvo; escopo; aplicação; diferencial)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6FF959" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Versão</w:t>
-[...112 lines deleted...]
-        <w:t>: Elementos como arquitetura, fluxo, modelo conceitual, tela e componente devem ser apresentados apenas quando pertinentes à natureza do produto.</w:t>
+        <w:t>Estágio de desenvolvimento e nível de maturidade (conceito, protótipo, piloto, implementado etc.), quando aplicável</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="33" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
-    <w:p w14:paraId="1B421358" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+  <w:comment w:id="29" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5BBD9CC7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ECC892" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
-[...8 lines deleted...]
-    <w:p w14:paraId="26D76C52" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+    <w:p w14:paraId="14346925" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Metodologia de desenvolvimento”, devem ser descritos os itens relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B264AB" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Produto gerado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3163531E" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Abordagem metodológica utilizada (pesquisa aplicada, exploratória, descritiva, qualitativa, quantitativa, mista ou outra)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCCBEC1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Teste</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A786AC2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Procedimento metodológico adotado (pesquisa bibliográfica, documental, estudo de caso, levantamento, pesquisa de campo, desenvolvimento experimental, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BEA24B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Indicador</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08A46B8C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Participante, amostra ou público envolvido, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5464E937" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Avaliação</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26BE8FE2" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Instrumento, técnica, ferramenta e fonte de dados utilizados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E53D83E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Validação</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77A2A984" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:t>Etapa de desenvolvimento do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319BA6A1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t>Prototipação, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B543BBD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teste, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2984A5EA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DDDD32" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Desenvolvimento iterativo, quando aplicável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7BA32D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342FD149" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Nem todo item acima é aplicável a todo tipo de PTT.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="31" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="297CB27D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD83E80" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Desenvolvimento do produto”, devem ser descritos os itens relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E28D38" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Etapa realizada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F505338" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Processo de construção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379555D3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Versão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770A4841" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Decisão tomada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6082E630" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Requisito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C5B3F4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Arquitetura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73955C6C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fluxo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440791B2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Modelo conceitual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716D3A3E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tela</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066061E6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Componente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A987452" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B3375F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Elementos como arquitetura, fluxo, modelo conceitual, tela e componente devem ser apresentados apenas quando pertinentes à natureza do produto.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
+    <w:p w14:paraId="475FF939" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E8E503" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Resultados e validação”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA66DBE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CD0112" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAECA5B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Indicador</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1295F574" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Avaliação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF6284D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774DE8E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:t>Resultado alcançado</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="35" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:29:00Z" w:initials="RTCU">
-    <w:p w14:paraId="364E13AE" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="298A9320" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C55D53F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="443B0C8A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Em “Aplicabilidade e impacto”, devem ser apresentados os elementos relacionados a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E2C654" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="285CE2C6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDF427C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="0E749B34" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Aplicação prática</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19064AD8" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="2A72C221" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Potencial de uso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2171F200" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="0F8E3439" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Benefício</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5D9FF3" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="5D762614" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Inovação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CDFEBA" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="189FB006" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Impacto esperado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B1EA0F" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="41309917" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Potencial de transferência ou replicação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426CF5AD" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="006DE911" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Possibilidade de adoção institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6919B879" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="1392DF42" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Possibilidade de proteção intelectual</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="36" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
-    <w:p w14:paraId="1AC6F6DD" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="048BB5A8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF94E41" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="7EC4A25D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Em “Limitação e trabalho futuro”, devem ser descritos os elementos relacionados a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403C08E0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="5895D869" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D5D7A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="079C17BA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Limitação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196804F0" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="0A46FD69" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Melhoria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46922914" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="60745985" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Expansão futura</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="37" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
-    <w:p w14:paraId="703EBF73" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="6A9B1BE1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3243A127" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="5B897B66" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Em “Considerações finais”, devem ser apresentados os elementos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678A311A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="444FF124" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Síntese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8AADC7" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="49E2B9EF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Relevância</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52398462" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="1A03E715" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>• Contribuição</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="38" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
-    <w:p w14:paraId="333A8216" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="00B0574D" w:rsidP="004B398D">
+    <w:p w14:paraId="22C4E1A1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="004B398D">
+      <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
-      <w:r w:rsidR="004B398D">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669D520B" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
-[...8 lines deleted...]
-    <w:p w14:paraId="3C6157D9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D" w:rsidP="004B398D">
+    <w:p w14:paraId="76109E86" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A submissão deve ser acompanhada de documentação comprobatória da existência, da entrega, da validação, do uso ou da implementação do produto, conforme o caso:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769E6DFE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Podem ser apresentados, dentre outros, os documentos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D73F03A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="36EE9818" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Termo de aceite ou recebimento </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D3DD73" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="7A4D9D11" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Relatório de uso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E372B2" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="0E8F98E7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Ata de reunião</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB4026A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="35E995FC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Declaração da instituição beneficiária</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD57A1" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="5D2BA3A3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Registro de propriedade intelectual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A77B06" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="6E317BCE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Certificado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59279694" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="7B6774A2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Link de acesso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC8A034" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="4AF27325" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Comprovante de disponibilização</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B6CF12" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="52383BDD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Relatório de homologação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D32B9C2" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="525D7CED" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Registro de implementação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D50CB80" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+    <w:p w14:paraId="678E82A9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Termo de confidencialidade</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="39" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
-    <w:p w14:paraId="0F9BB3DC" w14:textId="69B5674F" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="6137832E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634FC7E6" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="29B06A3B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="001849FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B4BF9D" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+    <w:p w14:paraId="6FE83033" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>É vedada qualquer alteração no espaçamento das referências</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="40" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:30:00Z" w:initials="RTCU">
-    <w:p w14:paraId="5F27A394" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
+  <w:comment w:id="40" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="6698C0C4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBB51CA" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D" w:rsidP="00B0574D">
-[...17 lines deleted...]
-    <w:p w14:paraId="27200796" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+    <w:p w14:paraId="0D2817D7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56275784" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E553693" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Concepção → cria a ideia e define o objetivo do estudo</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12CFC08A" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661B7426" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4643D256" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E902BD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301AC9CE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EBC9FB5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Metodologia → define método e procedimento adotado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="471A26B4" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75479B3F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571BBE71" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E65C6F2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018E2036" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4476797B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101F3090" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro apoio], no âmbito de [programa, edital ou ação de fomento], processo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1796D131" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="41" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0FE40637" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CF3569" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar a existência ou inexistência de conflito de interesses. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D40D748" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B8FD2B4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Investigação → realiza experimento ou coleta de dado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="514BA68C" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77930C4B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F4B8F55" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro não possuir conflito de interesses relacionado ao desenvolvimento, aos resultados ou à publicação deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C693E8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2517EE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Curadoria de dado → organiza, trata e prepara dado</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E413CEC" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de conflito de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há vínculo, relação ou circunstância que pode ter influenciado o desenvolvimento ou a interpretação da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6313C79F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08DE0784" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro a existência de potencial conflito de interesses em razão de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D303E2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[descrever vínculo, relação ou circunstância], relacionado a [descrever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6248C007" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>relação com o objeto da pesquisa]."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="42" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1BFBBEF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D9A4DB" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se dado de pesquisa foi previamente disponibilizado, indicando,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9635F4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>quando aplicável, nome de repositório, identificador digital, link de acesso e demais informações pertinentes. Deve ser informada condição de disponibilidade do dado, material, código, instrumento ou outro conteúdo utilizado na pesquisa. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A0CE05" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640C83BC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Análise formal → faz análise estatística ou matemática</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07CB1170" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve geração, coleta ou análise de dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F26AF1E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A18FA5A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"O compartilhamento de dados não se aplica a este trabalho, pois nenhum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B490A1D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>dado novo foi criado ou analisado.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C15D5F2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CBD95D4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Software → desenvolve ou utiliza código/programa para a pesquisa</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1468B827" w14:textId="77777777" w:rsidR="00B0574D" w:rsidRDefault="00B0574D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dados incluídos no artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados necessários à compreensão dos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1029DBF5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>resultados estão no artigo ou em material complementar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E7F5E2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD0BB90" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados necessários à compreensão dos resultados desta pesquisa estão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB862B2" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>disponíveis no próprio trabalho e/ou em seu material complementar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAF2945" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CF1768" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Redação original → escreve a primeira versão de trabalho</w:t>
-[...146 lines deleted...]
-    <w:p w14:paraId="03A3082E" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de dados em repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados estão abertos e foram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1B45E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>depositados em repositório confiável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A314DD7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50842D30" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis em</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C65C7B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[nome do repositório], com DOI: [inserir DOI], podendo ser acessados por</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D6D6EA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>meio do link: [informar URL].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FFAF24" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EED3A4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="225BAF9A" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Disponível mediante solicitação</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A1311" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FA60E0" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6321DA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mediante solicitação ao autor correspondente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2516960B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E86E28F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
-[...208 lines deleted...]
-    <w:p w14:paraId="7C936CC4" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Acesso restrito</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há limitação legal, ética, institucional ou contratual para disponibilização pública dos dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AE7B7D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC447D9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa possuem acesso restrito em razão de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040516B8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[indicar justificativa], observadas as condições aplicáveis para acesso e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52453DE0" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reutilização."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45639A95" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192E28AA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="31B5707D" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Sob responsabilidade de terceiros</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados pertencem ou estão sob custódia de outra instituição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADAAFC4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5295B9E9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5509F2F7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>da instituição responsável], sendo o acesso condicionado às regras e às</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BAC6F8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>autorizações estabelecidas pela instituição detentora."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="43" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:31:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0D6FFEC0" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8CB989" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB66F92" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE313B9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dados incluídos no artigo</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5CFDCA70" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Não se aplica ou não exige aprovação ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34787853" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CACD302" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D27B8CF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita a aprovação por comitê ou instância ética competente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E9C92B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED76D02" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de dados em repositório</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="33DA4EE9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa foi submetida a órgão responsável por avaliação ética e foi aprovada previamente por ele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697DBF43" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="181F6FDE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa foi aprovada por [nome do comitê ou instância ética</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09135B2A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>competente], conforme parecer/autorização [número], emitido em [data]."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469D009F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102DAD9B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Disponível mediante solicitação</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="66F1C889" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando foi utilizado dado, documento ou base previamente constituída, observados os requisitos éticos e legais aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4369BE9E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC28CCA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa utilizou dado secundário proveniente de [identificar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249FEF9C" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>fonte/base], observadas as normas éticas, legais e institucionais aplicáveis.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B7FF6D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCEC492" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Acesso restrito</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="71229FC9" w14:textId="77777777" w:rsidR="004B398D" w:rsidRDefault="004B398D">
+        <w:t>Pesquisa com participação direta de pessoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46581C49" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D41F11D" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os participantes da pesquisa foram informados sobre os objetivos do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CBC226" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>estudo e manifestaram consentimento para participação, conforme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E3F2C4" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimentos éticos aplicáveis."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="44" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="07E4FD35" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D28FF9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de preprints, indicando, quando aplicável, nome do repositório, identificador digital, link de acesso e demais informações pertinentes. Podem ser utilizados, dentre outros, os</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA4CBB" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658E4C6A" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F167E56" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sob responsabilidade de terceiros</w:t>
-[...299 lines deleted...]
-    <w:p w14:paraId="18129D30" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF97E70" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A745652" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Este trabalho não foi disponibilizado previamente em servidor ou plataforma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C205423" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>de preprints."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F48C671" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F19D1E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="28A34643" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+        <w:t>Existência de versão em preprint</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712546FC" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E212F80" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A282861" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Uma versão preliminar deste trabalho foi disponibilizada previamente na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A1D3C7" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>plataforma [nome da plataforma de preprint], sob o identificador [DOI ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08463829" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro identificador persistente], podendo ser acessada por meio do link:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E53F96" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[link]. A versão submetida/publicada deste trabalho apresenta atualização</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC503EE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>em relação ao preprint anteriormente disponibilizado, incluindo [descrever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A34A244" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="45" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0041FE9F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED1CD29" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve declarar eventual utilização de ferramenta de inteligência artificial na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B88EF6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>elaboração do manuscrito e especificar a finalidade do uso. Ferramenta de inteligência artificial não pode ser indicada como autora de trabalho. Podem ser utilizados, dentre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30515F57" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC35CA1" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC56607" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de versão em preprint</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="22E08A3B" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E7F6B5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F04144" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Não foi utilizada ferramenta de inteligência artificial generativa no desenvolvimento deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D049A6E" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A547CD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="32A29B53" w14:textId="77777777" w:rsidR="00805D4F" w:rsidRDefault="00805D4F">
+        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C05524" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– quando foi utilizada ferramenta de inteligência artificial para auxiliar na organização, no desenvolvimento, no aprimoramento ou na revisão da linguagem do texto ou para a produção ou o processamento de elementos utilizados na pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348F45D5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7776CAAD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Foi utilizada ferramenta de inteligência artificial generativa, especificamente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234A47EF" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[nome da ferramenta], para [descrever a finalidade], sem substituição da</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B663AD" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>análise crítica e da responsabilidade integral do autor pela versão final do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371AEB78" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>trabalho publicado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="46" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1EC82BBE" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0042E701" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar os textos das ilustrações utilizadas no trabalho, incluindo texto de título e subtítulo, de fonte e de nota, bem como texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A4AFB6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F5A240" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para inserir texto alternativo (descrição), o autor deve seguir os passos a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5E3DE6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697999C9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para imagem, gráfico, forma, ícone e objeto gráfico: clicar com o botão direito do mouse no objeto &gt; selecionar a opção “Editar Texto Alternativo” ou “Exibir Texto Alternativo” &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790DB053" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para tabela e quadro: clicar com o botão direito do mouse na tabela ou no quadro &gt; selecionar a opção “Propriedades da Tabela” &gt; acessar a guia “Texto Alternativo” &gt; preencher os campos “Título” e “Descrição”. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D32471B" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00F87E4C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para ilustração elaborada em SmartArt e gráfico criado diretamente no documento: selecionar a borda externa da ilustração &gt; acessar a guia “Formatar” no Word &gt; selecionar a opção “Texto Alt” ou equivalente &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDEA077" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BEBDE8" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição deve conter elementos como formato (fotografia, desenho, tabela, dentre outros), sujeito (pessoa ou objeto), paisagem, contexto, ação e ser feita com a mesma fonte tipográfica e corpo utilizados no texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778874D3" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F6B31F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B427877" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00143CA9" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
-[...181 lines deleted...]
-        </w:rPr>
         <w:t>Fotografia 3 – Exemplo 2 de imagem com legenda descritiva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A9766C" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="2367C130" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50417337" wp14:editId="35BDADA2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A76D22" wp14:editId="2D128127">
             <wp:extent cx="4438650" cy="2990850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1336631761" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+            <wp:docPr id="1649120523" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1033805940" name="Imagem 1033805940" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4438650" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4530D158" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="5E6B2534" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fonte: Fundação Dorina Nowill para Cegos (2024), reproduzida no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDBFB13" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="4F7F3067" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Legenda para a caixa de texto alternativo: fotografia (formato) de uma garotinha (sujeito), usando óculos cor-de-rosa (contexto). Ela aparenta ter, cerca de, 6 anos e está sorrindo (ação). É preta, tem cabelos cacheados à altura dos ombros e usa camiseta branca com mangas verdes (contexto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3C0D80" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="5D70CA90" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O texto alternativo deve ser inserido em todas as ilustrações, inclusive naquelas utilizadas apenas como recursos gráficos de composição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DEBC40" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
-[...5 lines deleted...]
-    <w:p w14:paraId="7BE88111" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="4B17ECC6" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE3486F" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gráfico 2 – Distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AC749F" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="7D5EC8BA" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58E33A6C" wp14:editId="7A1641F7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39F179CE" wp14:editId="7FDA95FE">
             <wp:extent cx="2791215" cy="2362530"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-            <wp:docPr id="161002915" name="Imagem 9" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
+            <wp:docPr id="985517514" name="Imagem 9" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="686137256" name="Imagem 686137256" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2791215" cy="2362530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7002B81F" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="384771E5" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: Brasil, 2022b, p. 155.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335E7E97" w14:textId="77777777" w:rsidR="0096661C" w:rsidRDefault="0096661C" w:rsidP="0096661C">
+    <w:p w14:paraId="27E92E71" w14:textId="77777777" w:rsidR="00676DF1" w:rsidRDefault="00676DF1" w:rsidP="00676DF1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Legenda para a caixa de texto alternativo: O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto).</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="4F618380" w15:done="0"/>
-[...29 lines deleted...]
-  <w15:commentEx w15:paraId="335E7E97" w15:done="0"/>
+  <w15:commentEx w15:paraId="306C94B5" w15:done="0"/>
+  <w15:commentEx w15:paraId="0AC38DE3" w15:done="0"/>
+  <w15:commentEx w15:paraId="04376872" w15:done="0"/>
+  <w15:commentEx w15:paraId="2F9D50A4" w15:done="0"/>
+  <w15:commentEx w15:paraId="6B4405E4" w15:done="0"/>
+  <w15:commentEx w15:paraId="7BE27F3B" w15:done="0"/>
+  <w15:commentEx w15:paraId="6DFE8C4E" w15:done="0"/>
+  <w15:commentEx w15:paraId="576F2A1F" w15:done="0"/>
+  <w15:commentEx w15:paraId="1B97C5B1" w15:done="0"/>
+  <w15:commentEx w15:paraId="7EEAC9E6" w15:done="0"/>
+  <w15:commentEx w15:paraId="4F013131" w15:done="0"/>
+  <w15:commentEx w15:paraId="7F7523E5" w15:done="0"/>
+  <w15:commentEx w15:paraId="01289346" w15:done="0"/>
+  <w15:commentEx w15:paraId="6E1E70F4" w15:done="0"/>
+  <w15:commentEx w15:paraId="4D6FF959" w15:done="0"/>
+  <w15:commentEx w15:paraId="342FD149" w15:done="0"/>
+  <w15:commentEx w15:paraId="05B3375F" w15:done="0"/>
+  <w15:commentEx w15:paraId="0774DE8E" w15:done="0"/>
+  <w15:commentEx w15:paraId="1392DF42" w15:done="0"/>
+  <w15:commentEx w15:paraId="60745985" w15:done="0"/>
+  <w15:commentEx w15:paraId="1A03E715" w15:done="0"/>
+  <w15:commentEx w15:paraId="678E82A9" w15:done="0"/>
+  <w15:commentEx w15:paraId="6FE83033" w15:done="0"/>
+  <w15:commentEx w15:paraId="1796D131" w15:done="0"/>
+  <w15:commentEx w15:paraId="6248C007" w15:done="0"/>
+  <w15:commentEx w15:paraId="79BAC6F8" w15:done="0"/>
+  <w15:commentEx w15:paraId="14E3F2C4" w15:done="0"/>
+  <w15:commentEx w15:paraId="6A34A244" w15:done="0"/>
+  <w15:commentEx w15:paraId="371AEB78" w15:done="0"/>
+  <w15:commentEx w15:paraId="27E92E71" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="16007D2B" w16cex:dateUtc="2026-09-04T15:25:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="04A912CA" w16cex:dateUtc="2026-09-04T15:25:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="0643F993" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="59175DB5" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="46CAB5D8" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2383C982" w16cex:dateUtc="2026-09-04T15:26:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="086E34EC" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="261E3701" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="48CBF55A" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="13DD8EB4" w16cex:dateUtc="2026-09-04T15:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6D440B25" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5DC5C0EB" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2E87E738" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6CB1D741" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="0F6E763C" w16cex:dateUtc="2026-09-04T15:28:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4DE72A61" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="38D6B975" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="0C674D26" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5933B913" w16cex:dateUtc="2026-09-04T15:29:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7B9627D0" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4D7FCF7B" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2EA1C77B" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="61A36981" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="3A0AB39D" w16cex:dateUtc="2026-09-04T15:30:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="49ADD7B4" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="459B9412" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="06FF24CD" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="59340270" w16cex:dateUtc="2026-09-04T15:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7EFE45CA" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5E622A8E" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="18E66E65" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="4F618380" w16cid:durableId="16007D2B"/>
-[...29 lines deleted...]
-  <w16cid:commentId w16cid:paraId="335E7E97" w16cid:durableId="18E66E65"/>
+  <w16cid:commentId w16cid:paraId="306C94B5" w16cid:durableId="16007D2B"/>
+  <w16cid:commentId w16cid:paraId="0AC38DE3" w16cid:durableId="04A912CA"/>
+  <w16cid:commentId w16cid:paraId="04376872" w16cid:durableId="0643F993"/>
+  <w16cid:commentId w16cid:paraId="2F9D50A4" w16cid:durableId="59175DB5"/>
+  <w16cid:commentId w16cid:paraId="6B4405E4" w16cid:durableId="46CAB5D8"/>
+  <w16cid:commentId w16cid:paraId="7BE27F3B" w16cid:durableId="2383C982"/>
+  <w16cid:commentId w16cid:paraId="6DFE8C4E" w16cid:durableId="086E34EC"/>
+  <w16cid:commentId w16cid:paraId="576F2A1F" w16cid:durableId="261E3701"/>
+  <w16cid:commentId w16cid:paraId="1B97C5B1" w16cid:durableId="48CBF55A"/>
+  <w16cid:commentId w16cid:paraId="7EEAC9E6" w16cid:durableId="13DD8EB4"/>
+  <w16cid:commentId w16cid:paraId="4F013131" w16cid:durableId="6D440B25"/>
+  <w16cid:commentId w16cid:paraId="7F7523E5" w16cid:durableId="5DC5C0EB"/>
+  <w16cid:commentId w16cid:paraId="01289346" w16cid:durableId="2E87E738"/>
+  <w16cid:commentId w16cid:paraId="6E1E70F4" w16cid:durableId="6CB1D741"/>
+  <w16cid:commentId w16cid:paraId="4D6FF959" w16cid:durableId="0F6E763C"/>
+  <w16cid:commentId w16cid:paraId="342FD149" w16cid:durableId="4DE72A61"/>
+  <w16cid:commentId w16cid:paraId="05B3375F" w16cid:durableId="38D6B975"/>
+  <w16cid:commentId w16cid:paraId="0774DE8E" w16cid:durableId="0C674D26"/>
+  <w16cid:commentId w16cid:paraId="1392DF42" w16cid:durableId="5933B913"/>
+  <w16cid:commentId w16cid:paraId="60745985" w16cid:durableId="7B9627D0"/>
+  <w16cid:commentId w16cid:paraId="1A03E715" w16cid:durableId="4D7FCF7B"/>
+  <w16cid:commentId w16cid:paraId="678E82A9" w16cid:durableId="2EA1C77B"/>
+  <w16cid:commentId w16cid:paraId="6FE83033" w16cid:durableId="61A36981"/>
+  <w16cid:commentId w16cid:paraId="1796D131" w16cid:durableId="49ADD7B4"/>
+  <w16cid:commentId w16cid:paraId="6248C007" w16cid:durableId="459B9412"/>
+  <w16cid:commentId w16cid:paraId="79BAC6F8" w16cid:durableId="06FF24CD"/>
+  <w16cid:commentId w16cid:paraId="14E3F2C4" w16cid:durableId="59340270"/>
+  <w16cid:commentId w16cid:paraId="6A34A244" w16cid:durableId="7EFE45CA"/>
+  <w16cid:commentId w16cid:paraId="371AEB78" w16cid:durableId="5E622A8E"/>
+  <w16cid:commentId w16cid:paraId="27E92E71" w16cid:durableId="18E66E65"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C500E08" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
-      <w:r>
+    <w:p w14:paraId="5691E674" w14:textId="77777777" w:rsidR="002F4C58" w:rsidRPr="00652C86" w:rsidRDefault="002F4C58">
+      <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3823A5C4" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
-      <w:r>
+    <w:p w14:paraId="3F02E90D" w14:textId="77777777" w:rsidR="002F4C58" w:rsidRPr="00652C86" w:rsidRDefault="002F4C58">
+      <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17CD94C1" w14:textId="3DE96616" w:rsidR="003E5EB0" w:rsidRPr="00175961" w:rsidRDefault="00842460" w:rsidP="003E5EB0">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58759681" wp14:editId="0DDDEDFC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>9147048</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5759450" cy="179705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="450722830" name="Imagem 16">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1669543122" name="Imagem 16">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5759450" cy="179705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2040886268"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-540981367"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="003E5EB0">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003E5EB0">
+              <w:tab/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A45CFEB" w14:textId="0C807A07" w:rsidR="00FC2B54" w:rsidRPr="003517A0" w:rsidRDefault="003517A0" w:rsidP="003517A0">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D60DD3" wp14:editId="4A2BA2A5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>9168257</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5759450" cy="179705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="840595878" name="Imagem 16">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1669543122" name="Imagem 16">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5759450" cy="179705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="222"/>
+      <w:gridCol w:w="222"/>
+      <w:gridCol w:w="222"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1C99301E" w14:paraId="334B05AB" w14:textId="77777777" w:rsidTr="000D6F1C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A9A6671" w14:textId="0C5D38CA" w:rsidR="1C99301E" w:rsidRDefault="00F3037D" w:rsidP="000D6F1C">
+          <w:pPr>
+            <w:pStyle w:val="Cabealho"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC795DD" wp14:editId="581E568B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-71120</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5759450" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="925245324" name="Imagem 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1669543122" name="Imagem 16">
+                          <a:extLst>
+                            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5759450" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="15DE4E22" w14:textId="3110E490" w:rsidR="1C99301E" w:rsidRDefault="1C99301E"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="7F25E044" w14:textId="7B5A254F" w:rsidR="1C99301E" w:rsidRDefault="1C99301E"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5D59BA" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
-      <w:r>
+    <w:p w14:paraId="1A1674C5" w14:textId="77777777" w:rsidR="002F4C58" w:rsidRPr="00652C86" w:rsidRDefault="002F4C58">
+      <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FD6E0EA" w14:textId="77777777" w:rsidR="00425BF2" w:rsidRDefault="00425BF2">
-      <w:r>
+    <w:p w14:paraId="5A1A556A" w14:textId="77777777" w:rsidR="002F4C58" w:rsidRPr="00652C86" w:rsidRDefault="002F4C58">
+      <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="574FDE8E" w14:textId="0F6761A6" w:rsidR="009D5CF7" w:rsidRPr="002F1F35" w:rsidRDefault="007347CB" w:rsidP="005175D1">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="9922"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F7B3AD" wp14:editId="69316C05">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-50800</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5759450" cy="8890"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1734242681" name="Shape 44614">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5759450" cy="8890"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="0" t="0" r="0" b="0"/>
+                        <a:pathLst>
+                          <a:path w="6479997" h="9144">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="0" cap="flat">
+                        <a:miter lim="127000"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:srgbClr val="E08800"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="none"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="5B39EAD6" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-4pt;width:453.5pt;height:.7pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX21R+IgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKq3TZR0z2wwAUB&#10;Ypcf4Dp2Y8mxLdvbtP+e8eSj2UUghOghmdgzz++96Xh/f2k1OQsflDUVXS5ySoThtlbmVNEfTx/f&#10;7SgJkZmaaWtERa8i0PvD2zf7zpViZRura+EJgJhQdq6iTYyuzLLAG9GysLBOGNiU1rcswqc/ZbVn&#10;HaC3Olvl+V3WWV87b7kIAVYf+k16QHwpBY9fpQwiEl1R4Bbx6fF5TM/ssGflyTPXKD7QYP/AomXK&#10;wKET1AOLjDx79QtUq7i3wcq44LbNrJSKC9QAapb5KzWPDXMCtYA5wU02hf8Hy7+cH903DzZ0LpQB&#10;wqTiIn2b3sCPXNCs62SWuETCYXGz3RTrDXjKYW+3K9DL7FbLn0P8JCzisPPnEHur6zFizRjxixlD&#10;Dw37Y6sci6kukUsh6Sp6t94WRbGlpKlosVyvsQ+tPYsni2nxlQTgeNvVZp41QY1yIXfMGN8O8eaZ&#10;eCio+20ymASAf5k2+tifB5hJJ4JP2mFx7q42yYbUCQYTJDWLvQUqwmhp1cJcrrZ5fgMGtFu3MYpX&#10;LZJZ2nwXkqgam54Wgj8d32tPziwNEP4QnGnXsGE1DRFQGlIHHwAn1Uul9QS5xNIXkB/y3W5iNiSn&#10;OoGzO1XmfSUf2PQDDDcMiB7HGBhMRXiyNXGqN3D5IM2Z2hQebX3Ffz8aAjOG7If7IA3x/Bvi+a11&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAG9GItvcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNxau1REJY1TIUQlOCFCJa5uvE0i4nUUO27o07Oc4LQ/s5r5ttjNrhcJx9B50rBa&#10;KhBItbcdNRoOH/vFBkSIhqzpPaGGbwywK6+vCpNbf6Z3TFVsBJtQyI2GNsYhlzLULToTln5AYu3k&#10;R2cij2Mj7WjObO56eadUJp3piBNaM+BTi/VXNTkN8fO1StPzWvX7+zSny+Xl8Ka81rc38+MWRMQ5&#10;/h3DLz6jQ8lMRz+RDaLXsOZPoobFhivLDyvFzZEXWQayLOR//vIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAF9tUfiICAAD9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAb0Yi29wAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+              <v:stroke miterlimit="83231f" joinstyle="miter"/>
+              <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CDF468F" wp14:editId="60A57FEB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>14605</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-38100</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2996565" cy="137160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="271200727" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2996565" cy="137160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="790810A3" w14:textId="6723A2BC" w:rsidR="002F1F35" w:rsidRPr="00C17C01" w:rsidRDefault="005F20DE" w:rsidP="002F1F35">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="A26200"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1CDF468F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 25" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-3pt;width:235.95pt;height:10.8pt;z-index:-251658233;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI/TPQIAIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQSoYGtEqBgV0yTU&#10;VqJTn41jk0iOr3VtSNiv37VDStftadqLc+P7fc7x4q5rDDsp9DXYgk9GY86UlVDW9lDwH8+bT184&#10;80HYUhiwquBn5fnd8uOHRetyNYUKTKmQURHr89YVvArB5VnmZaUa4UfglCWnBmxEoF88ZCWKlqo3&#10;JpuOx/OsBSwdglTe0+197+TLVF9rJcOj1l4FZgpOs4V0Yjr38cyWC5EfULiqlpcxxD9M0YjaUtPX&#10;UvciCHbE+o9STS0RPOgwktBkoHUtVdqBtpmM322zq4RTaRcCx7tXmPz/KysfTjv3hCx0X6EjAiMg&#10;rfO5p8u4T6exiV+alJGfIDy/wqa6wCRdTm9v57P5jDNJvsnN58k84Zpdsx368E1Bw6JRcCRaElri&#10;tPWBOlLoEBKbeTB1uamNST9RCmptkJ0EkWhCmpEyfosylrUFn9/MxqmwhZjeVzaWGlx3ilbo9t1l&#10;0T2UZ9ofoZeGd3JT05Bb4cOTQNICrUz6Do90aAPUBC4WZxXgz7/dx3iiiLyctaStglsSP2fmuyXq&#10;ogwHAwdjPxj22KyB9pzQu3EymZSAwQymRmheSPSr2INcwkrqVPAwmOvQ65sejVSrVQoisTkRtnbn&#10;ZCwdcY2AP3cvAt2FlUB8PsCgOZG/I6ePjZkWVscAuk7MRTh7DC8ok1AToZdHFV/C2/8UdX36y18A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBN+xyr3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcUOsQQopCnKpC9IBQDy204ugmSxwRryPbbcLfs5zguJqnmbflcrK9OKMPnSMFt/ME&#10;BFLtmo5aBe9v69kDiBA1Nbp3hAq+McCyurwoddG4kbZ43sVWcAmFQiswMQ6FlKE2aHWYuwGJs0/n&#10;rY58+lY2Xo9cbnuZJkkure6IF4we8Mlg/bU7WQWot+ZG7vPnV39o16t99rF5GZ1S11fT6hFExCn+&#10;wfCrz+pQsdPRnagJoleQ3jGoYJbzRxxniywFcWTuPgdZlfK/f/UDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyP0z0CACAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATfscq94AAAAHAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="790810A3" w14:textId="6723A2BC" w:rsidR="002F1F35" w:rsidRPr="00C17C01" w:rsidRDefault="005F20DE" w:rsidP="002F1F35">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="A26200"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00734F0F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB21E84" wp14:editId="568DCF4D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-83820</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-250698</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4951095" cy="314325"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1677787625" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4951095" cy="314325"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41433A1E" w14:textId="77777777" w:rsidR="00A70153" w:rsidRPr="007F6817" w:rsidRDefault="00A70153" w:rsidP="00A70153">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista do TCU</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">v. X </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fluxo contínuo</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Ano </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>E-</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>location</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0057023B">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>DOI:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.69518/</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xxxx</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="57AF3EC6" w14:textId="3DFDBDAE" w:rsidR="002F1F35" w:rsidRPr="007F6817" w:rsidRDefault="002F1F35" w:rsidP="002F1F35">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6EB21E84" id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-19.75pt;width:389.85pt;height:24.75pt;z-index:-251658234;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWpWZWEAIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6bribvI1h7qR+ILYdQj/R86tIA/OetJixX3P44CFWfmgyXOV8ViEcWbjMXyzZwMvPTsLz3C&#10;SoKquAzI2WhsQ5L82NotTafRibjnWqaiSWWJz+lHRBlf2unV87/d/AIAAP//AwBQSwMEFAAGAAgA&#10;AAAhALKp4efgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dbYtpE7Mp&#10;VaggCMUqtMdtdpoEs7Mhu23i2zue9PYP8/HPN/l6dK24Yh8aTxpmUwUCqfS2oUrD58d2sgIRoiFr&#10;Wk+o4RsDrIvbm9xk1g/0jtd9rASXUMiMhjrGLpMylDU6E6a+Q+Ld2ffORB77StreDFzuWjlXKpHO&#10;NMQXatPhc43l1/7iNAwxTV+W29fquElWTwc7nsP4ttP6/m7cPIKIOMY/GH71WR0Kdjr5C9kgWg2T&#10;2WLOKIdF+gCCiWWScDgxqhTIIpf/Xyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJal&#10;ZlYQAgAA/wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALKp4efgAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="41433A1E" w14:textId="77777777" w:rsidR="00A70153" w:rsidRPr="007F6817" w:rsidRDefault="00A70153" w:rsidP="00A70153">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista do TCU</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">v. X </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fluxo contínuo</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Ano </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>E-</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>location</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0057023B">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>DOI:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.69518/</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xxxx</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="57AF3EC6" w14:textId="3DFDBDAE" w:rsidR="002F1F35" w:rsidRPr="007F6817" w:rsidRDefault="002F1F35" w:rsidP="002F1F35">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31CA46D1" w14:textId="6B0E0A4C" w:rsidR="009D5CF7" w:rsidRPr="009D5CF7" w:rsidRDefault="009533D8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:color w:val="636362"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498C4BDA" wp14:editId="14ADE66B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>485775</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5748337" cy="193675"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1531907685" name="Group 42798">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5748337" cy="193675"/>
+                        <a:chOff x="4" y="0"/>
+                        <a:chExt cx="6479997" cy="194455"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="633714050" name="Shape 44614"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="4" y="0"/>
+                          <a:ext cx="6479997" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="6479997" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6479997" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6479997" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="14459478" name="Shape 42800"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6372000" y="69741"/>
+                          <a:ext cx="108001" cy="124714"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="124714">
+                              <a:moveTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="124714"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1698787937" name="Shape 42801"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6372000" y="7298"/>
+                          <a:ext cx="108001" cy="62357"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="62357">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="64904955" name="Shape 42802"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5940000" y="7298"/>
+                          <a:ext cx="108001" cy="62357"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="62357">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1340815695" name="Shape 42803"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6263999" y="7295"/>
+                          <a:ext cx="108001" cy="124714"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="124714">
+                              <a:moveTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="124714"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="706868919" name="Shape 42804"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6156080" y="69746"/>
+                          <a:ext cx="107924" cy="124612"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="107924" h="124612">
+                              <a:moveTo>
+                                <a:pt x="107924" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="107924" y="124612"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62306"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="107924" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="2B9CD546" id="Group 42798" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:401.4pt;margin-top:38.25pt;width:452.6pt;height:15.25pt;z-index:-251658239;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb6KZ8CwQAAPsXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWM2O2zgMvhfYdzB83/FPHNkOJulh253L&#10;oi067QNoFDk2YFuGpEkyb1+KshQnk+6mUxQtuskhki2SJj/xo35uX++7NthyqRrRL8PkJg4D3jOx&#10;bvrNMvz86e8/izBQmvZr2oqeL8MnrsLXqz9e3e6GBU9FLdo1lwEY6dViNyzDWuthEUWK1byj6kYM&#10;vIfBSsiOaniUm2gt6Q6sd22UxjGJdkKuBykYVwrevrGD4QrtVxVn+n1VKa6DdhmCbxr/Jf4/mP9o&#10;dUsXG0mHumGjG/QFXnS06eGj3tQbqmnwKJtnprqGSaFEpW+Y6CJRVQ3jGANEk8Qn0dxJ8ThgLJvF&#10;bjN4mADaE5xebJa9297J4X74IAGJ3bABLPDJxLKvZGda8DLYI2RPHjK+1wGDl/M8K2azPAwYjCXl&#10;jORziymrAXijloXBQY3Vb0dFkuVlWXrFLJujYuQ+Gx05sxsgPdQBAfV9CNzXdOAIrFoAAh9k0KyX&#10;IYFAkiyeQ570tINkRbEgy0iSmaCMEyDtwVILBbidQeooZIfUUcBlkqFJHy5dsEel77hAxOn2H6Vt&#10;aq5dj9aux/a960pI8H9N7YFqo2ecNN1gB2E65OtliH6YwU5s+SeBYvpkssHHw2jbT6W8KTfDIOsk&#10;XDugvankJHgn5ForDBMABi8UQw7770LHxLm6HTsYO/Sn6La9gQE+wihUnKqlGqnbNRpKUdt0kMhp&#10;HscHw2DNzL2dbezpp5YbsNr+I68geZAe5oWSm4e/WhlsqSk4+EPjtB1qOr41uQQujaLYRztGv2ra&#10;1ptMUPXI5Nu4KLxno7DR41jrvGZsNdnojS14UDYgaFf2wAOvhF8Wvfb6PRRrdHMSrek+iPUTlgoE&#10;BBhpWfHDqQl0mZdZDovJETPTEQvj2kXMJLMcVg2bX6TMs8QWK8fRJAaDyVjM0gyqwThXrhRO0+iH&#10;ktR5AhxNrCNmjg48tERxUhP6HUSOOTURHQ3aLHRSrp0ykKSzeT4i4MZd+1UHnABrheL2G1dGGuaZ&#10;CVS/DyNJWeRFXpq1/5STyKoXcTJPy+LrlJzm489kpPXjHCFtZXErxwVcdKKONa59Rq9p7E7ItVPO&#10;nhq80tAcAvzC9rvRkGRlnJWwd35GwtTw6GISwupqNiu48bqS8GiTO1k5ryS87k7PHByTWRYXyZyU&#10;Z2g4+yYakpTM4FjsaDiepa/bU3+qnC51/83GCXWv6yIc+P4/B8Y8JgUpygSodLo7/ba7HAK8hlMh&#10;MtKcGMnp9jQvU7jvweuvFG6KcNkFqH/C/tR6Yk+MxpFzG9QktlIXnRi9KJwYD5G5XadrTygZI0KA&#10;gBt3rdvSeqtXSv4qlMTLVrhhxruo8TbcXGFPn6E/vbNffQEAAP//AwBQSwMEFAAGAAgAAAAhAAVu&#10;S4TeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7m0pajdmUUtRTEWwF&#10;8faafU1Cs7shu03Sf+/zZI/DDDPf5KvJtmKgPjTeaUhmCgS50pvGVRq+9m8PTyBCRGew9Y40XCjA&#10;qri9yTEzfnSfNOxiJbjEhQw11DF2mZShrMlimPmOHHtH31uMLPtKmh5HLretnCu1kBYbxws1drSp&#10;qTztzlbD+4jj+jF5Hban4+bys08/vrcJaX1/N61fQESa4n8Y/vAZHQpmOvizM0G0GvhI1LBcpCDY&#10;fVbpHMSBY2qpQBa5vOYvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb6KZ8CwQAAPsX&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAFbkuE3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGUGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcAcA&#10;AAAA&#10;">
+              <v:shape id="Shape 44614" o:spid="_x0000_s1027" style="position:absolute;width:64800;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIaYjOyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvhf2HcAbeaeI6nXRGGWOCXg2rsNtDc2zLmpPSxFj99cuFsMuX94tntRlsKyL1vnGsYTZVIIhL&#10;ZxquNJyO28kShA/IBlvHpOFGHjbrp9EKc+OufKBYhEqkEfY5aqhD6HIpfVmTRT91HXHyzq63GJLs&#10;K2l6vKZx28oXpRbSYsPpocaOPmsqf4uL1RB+9kW8fGWq3c7jEO/33elbOa3Hz8PHO4hAQ/gPP9o7&#10;o2GRZW+zVzVPEAkp4YBc/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIaYjOyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              </v:shape>
+              <v:shape id="Shape 42800" o:spid="_x0000_s1028" style="position:absolute;left:63720;top:697;width:1080;height:1247;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBa95vuxAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b8B82Y+JNtmpFLSyEmBg9SpVwHbpDW+jONrtrqf5652Di8eV9L1aj69RAIbaeDdxMM1DElbct&#10;1wY+P16uH0HFhGyx80wGvinCajm5WGBh/Zk3NJSpVhLCsUADTUp9oXWsGnIYp74nFu7gg8MkMNTa&#10;BjxLuOv0bZbNtMOWpaHBnp4bqk7llzNw3NN7KH+Ou/WW7pi6Ge/b4dWYq8txPQeVaEz/4j/3m5X5&#10;eX7/lD/IZHkkEPTyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFr3m+7EAAAA4QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m108001,r,124714l,62357,108001,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
+              </v:shape>
+              <v:shape id="Shape 42801" o:spid="_x0000_s1029" style="position:absolute;left:63720;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwf6lGygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X9j+EG/jm0im0WV02NsUPBNnc9MG3oznbYnMpSezqf28Ewcf7fd9yPdpODORD61jDfJaBIK6c&#10;abnW8Hq8u1AgQkQ22DkmDd8UYL2anC2xNO7ELzQcYi1SCIcSNTQx9qWUoWrIYpi5njhxH85bjOn0&#10;tTQeTyncdvIyy3JpseXU0GBPNw1Vn4cvq2H7/Lbv8+PwpB72t7vt+/3OKyW1Pp+Om2sQkcb4L/5z&#10;P5o0P1+oQhWLqwJ+f0oAyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALB/qUbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l108001,r,62357l,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
+              </v:shape>
+              <v:shape id="Shape 42802" o:spid="_x0000_s1030" style="position:absolute;left:59400;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+skWJzAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qaiIaauUi1tRSharQdvj+xrEpp9G3a3Mf77bqHQ4zAz3zDzZW8a0ZHztWUF96ME&#10;BHFhdc2lgo/j810GwgdkjY1lUnAlD8vF4GaOubYXfqfuEEoRIexzVFCF0OZS+qIig35kW+LofVpn&#10;METpSqkdXiLcNHKcJKk0WHNcqLCldUXF1+HbKFi9nfZteuy22ev+abc6v+xclkmlbof94wOIQH34&#10;D/+1N1pBOpklk9l0Cr+P4huQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfrJFicwA&#10;AADhAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" path="m,l108001,r,62357l,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
+              </v:shape>
+              <v:shape id="Shape 42803" o:spid="_x0000_s1031" style="position:absolute;left:62639;top:72;width:1081;height:1248;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvNTY3xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NVJ1Fq1FEEPe4dRNfz+bW1jWXksTa7dMvg8Ee7/f/1tveNKIj52vLCibjBARxYXXN&#10;pYL3t8PjAoQPyBoby6TgizxsN4OHNWba3vmVujyUIoawz1BBFUKbSemLigz6sW2JI/dhncEQT1dK&#10;7fAew00jp0mSSoM1x4YKW9pXVHzmN6PgeqEXl39fz7sTzZialC91d1RqNOx3KxCB+vAv/nM/6zh/&#10;9pQsJvN0OYffnyIAcvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALzU2N8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m108001,r,124714l,62357,108001,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
+              </v:shape>
+              <v:shape id="Shape 42804" o:spid="_x0000_s1032" style="position:absolute;left:61560;top:697;width:1080;height:1246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="107924,124612" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiXJBpywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfhf2HcAe+uXQitavLhigTFSY69wOuzV1TltzUJnatv94Igo+Hc853OMv14KzoqQuNZwXzWQaC&#10;uPK64VrB/n1zUYAIEVmj9UwKRgqwXk3Ollhqf+I36nexFgnCoUQFJsa2lDJUhhyGmW+Jk3fwncOY&#10;ZFdL3eEpwZ2Vl1mWS4cNpwWDLd0Zqo67L6dg8/Jqff+xD/b7yTw02+fx8+p+VOp8OtzegIg0xP/w&#10;X/tRK7jO8iIvFvMF/F5Kd0CufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiXJBpywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m107924,r,124612l,62306,107924,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,107924,124612"/>
+              </v:shape>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000E2A99" w:rsidRPr="00EC325F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="636362"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2524BB96" wp14:editId="3AD1D299">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-87630</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-193040</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3611880" cy="219075"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="786297293" name="Caixa de Texto 2">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3611880" cy="219075"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0146A03C" w14:textId="451D8595" w:rsidR="00EC325F" w:rsidRDefault="00433253">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:i/>
+                              <w:color w:val="636362"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="16"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>Título d</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008B63E2">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:i/>
+                              <w:color w:val="636362"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="16"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>o artigo</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2524BB96" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:-6.9pt;margin-top:-15.2pt;width:284.4pt;height:17.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeWTMgEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZDex4qy22aaq&#10;tL1I234AxjhGBYYCib39+h2wN5u2b1V5QDPMcJg5c9jcDFqRk3BegqloMcspEYZDI82hot+/7d+s&#10;KPGBmYYpMKKij8LTm+3rV5velmIOHahGOIIgxpe9rWgXgi2zzPNOaOZnYIXBYAtOs4CuO2SNYz2i&#10;a5XN8/wq68E11gEX3uPp3Rik24TftoKHL23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;z1B3LDBydPIvKC25Aw9tmHHQGbSt5CL1gN0U+R/dPHTMitQLkuPtmSb//2D559OD/epIGN7BgANM&#10;TXh7D/yHJwZ2HTMHcesc9J1gDT5cRMqy3vpyuhqp9qWPIHX/CRocMjsGSEBD63RkBfskiI4DeDyT&#10;LoZAOB6+vSqK1QpDHGPzYp1fL9MTrHy+bZ0PHwRoEo2KOhxqQmenex9iNax8TomPeVCy2UulkuMO&#10;9U45cmIogH1aE/pvacqQvqLr5XyZkA3E+0kbWgYUqJK6oqs8rlEykY33pkkpgUk12liJMhM9kZGR&#10;mzDUA5ENdhfvRrZqaB6RLwejHvH/oNGB+0VJj1qsqP95ZE5Qoj4a5HxdLBZRvMlZLK/n6LjLSH0Z&#10;YYYjVEUDJaO5C0nwkQ4DtzibVibaXiqZSkaNJTan/xBFfOmnrJdfu30CAAD//wMAUEsDBBQABgAI&#10;AAAAIQCn0hiz3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me2ChVaR&#10;pVETjdfW/oABpkBkZwm7LfTfO57s7U3ey5vv5dvZ9upMo+8cG4iXESjiytUdNwYO3x+LJ1A+INfY&#10;OyYDF/KwLW5vcsxqN/GOzvvQKClhn6GBNoQh09pXLVn0SzcQi3d0o8Ug59joesRJym2vH6NorS12&#10;LB9aHOi9pepnf7IGjl/TQ/o8lZ/hsNkl6zfsNqW7GHN/N7++gAo0h/8w/OELOhTCVLoT1171Bhbx&#10;StCDiFWUgJJEmqayrjSQxKCLXF8vKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHlkz&#10;IBECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;p9IYs94AAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="0146A03C" w14:textId="451D8595" w:rsidR="00EC325F" w:rsidRDefault="00433253">
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="636362"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="16"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>Título d</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008B63E2">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="636362"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="16"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>o artigo</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A0805F1" w14:textId="4DA54909" w:rsidR="00985984" w:rsidRPr="009220B0" w:rsidRDefault="00E43C87" w:rsidP="005175D1">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="9922"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47E34908" wp14:editId="7078C0B0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-83820</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-232410</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4951095" cy="314325"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="579693809" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4951095" cy="314325"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41840EFF" w14:textId="571BD8FD" w:rsidR="009220B0" w:rsidRPr="007F6817" w:rsidRDefault="009220B0" w:rsidP="009220B0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista do TCU</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001B0F8F" w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="008D73F2">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">v. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004F5B57">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>X</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fluxo contínuo</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004F5B57">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Ano</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008E31CB">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004F5B57">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>E-</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="004F5B57">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>location</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0057023B">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>DOI:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.69518/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002608AE">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47E34908" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251658231;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvTAFBEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6Zr6i7GRrb2UD8SXwijHun/0KEF/MlZT1qsuP9xFKg4Mx8scb4qFoso3mQslm/mZOClZ3/p&#10;EVYSVMVlQM5GYxuS5MfWbmk6jU7EPdcyFU0qS3xOPyLK+NJOr57/7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAvP0Yf+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd00xW0T&#10;sylVqCAIxSrocZudJsHsbMhum/j2jie9zTAf/3x/sZlcJy44hNaThsU8AYFUedtSreH9bTdbgwjR&#10;kDWdJ9TwjQE25fVVYXLrR3rFyyHWgkMo5EZDE2OfSxmqBp0Jc98j8e3kB2cir0Mt7WBGDnedTJNE&#10;SWda4g+N6fGxwerrcHYaxphlT6vdc/25VeuHDzudwvSy1/r2Ztreg4g4xT8YfvVZHUp2Ovoz2SA6&#10;DbPFMmWUh6VSIJhYKXUH4shomoEsC/m/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;b0wBQRICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAvP0Yf+AAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="41840EFF" w14:textId="571BD8FD" w:rsidR="009220B0" w:rsidRPr="007F6817" w:rsidRDefault="009220B0" w:rsidP="009220B0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista do TCU</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001B0F8F" w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="008D73F2">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">v. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004F5B57">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>X</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fluxo contínuo</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004F5B57">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Ano</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008E31CB">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004F5B57">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>E-</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="004F5B57">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>location</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0057023B">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>DOI:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.69518/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608AE">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B3CB45C" wp14:editId="092856AE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>14605</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-19685</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2996565" cy="137160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="964116980" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2996565" cy="137160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02401CE4" w14:textId="64B615EF" w:rsidR="009220B0" w:rsidRPr="00C17C01" w:rsidRDefault="000D635F" w:rsidP="009220B0">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3B3CB45C" id="_x0000_s1030" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:-251658230;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRV7KWJQIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39khsHV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/R7y+bD58p&#10;CZHZmmmwoqInEejd8v27RetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxm262DXMi94LgBHeBKfy/sPzxuHXPnsTuC3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5NJlnXIurt/MhfhVgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;uqIfh353UJ8QBg89Q4LjG4W1PrAQn5lHSmDnSPP4hIfUgLngLFHSgP/xt/dkj5NCLSUtUqyiFneA&#10;Ev3N4gQTGwfBD8JuEOzBrAHbneD6OJ5FdPBRD6L0YF6R+6uUA1XMcsxU0TiI69jTHHeHi9UqGyHn&#10;HIsPdut4Cp3gTbi/dK/Mu/NwIo71EQbqsfLNjHrb5GlhdYggVR5gQrXH8Aw28jXP9bxbaSF+vWer&#10;6x9g+RMAAP//AwBQSwMEFAAGAAgAAAAhAHzuyMXeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SFxQ6zQNpQpxqgrRA0IcWmjV4zZe4ojYjmK3CX/PcoLjaJ5mXrEabSsu1IfG&#10;OwWzaQKCXOV142oFH++byRJEiOg0tt6Rgm8KsCqvrwrMtR/cli67WAsecSFHBSbGLpcyVIYshqnv&#10;yHH36XuLkWNfS93jwOO2lWmSLKTFxvGDwY6eDFVfu7NVQLg1d3K/eH7tD/Vmvc+Oby+DV+r2Zlw/&#10;gog0xj8YfvVZHUp2Ovmz00G0CtI5gwom8xkIrrOHLAVxYm55D7Is5H//8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCRV7KWJQIAAEkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="02401CE4" w14:textId="64B615EF" w:rsidR="009220B0" w:rsidRPr="00C17C01" w:rsidRDefault="000D635F" w:rsidP="009220B0">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0721AB6A" wp14:editId="37A9667A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-32893</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5759450" cy="8890"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="189218525" name="Shape 44614">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5759450" cy="8890"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="0" t="0" r="0" b="0"/>
+                        <a:pathLst>
+                          <a:path w="6479997" h="9144">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="0" cap="flat">
+                        <a:miter lim="127000"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:srgbClr val="E08800"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="none"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="01033A28" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX21R+IgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKq3TZR0z2wwAUB&#10;Ypcf4Dp2Y8mxLdvbtP+e8eSj2UUghOghmdgzz++96Xh/f2k1OQsflDUVXS5ySoThtlbmVNEfTx/f&#10;7SgJkZmaaWtERa8i0PvD2zf7zpViZRura+EJgJhQdq6iTYyuzLLAG9GysLBOGNiU1rcswqc/ZbVn&#10;HaC3Olvl+V3WWV87b7kIAVYf+k16QHwpBY9fpQwiEl1R4Bbx6fF5TM/ssGflyTPXKD7QYP/AomXK&#10;wKET1AOLjDx79QtUq7i3wcq44LbNrJSKC9QAapb5KzWPDXMCtYA5wU02hf8Hy7+cH903DzZ0LpQB&#10;wqTiIn2b3sCPXNCs62SWuETCYXGz3RTrDXjKYW+3K9DL7FbLn0P8JCzisPPnEHur6zFizRjxixlD&#10;Dw37Y6sci6kukUsh6Sp6t94WRbGlpKlosVyvsQ+tPYsni2nxlQTgeNvVZp41QY1yIXfMGN8O8eaZ&#10;eCio+20ymASAf5k2+tifB5hJJ4JP2mFx7q42yYbUCQYTJDWLvQUqwmhp1cJcrrZ5fgMGtFu3MYpX&#10;LZJZ2nwXkqgam54Wgj8d32tPziwNEP4QnGnXsGE1DRFQGlIHHwAn1Uul9QS5xNIXkB/y3W5iNiSn&#10;OoGzO1XmfSUf2PQDDDcMiB7HGBhMRXiyNXGqN3D5IM2Z2hQebX3Ffz8aAjOG7If7IA3x/Bvi+a11&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAFPDQKfcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNxau42KSohTIUQlOCFCJa5uvCQR8TqKHTf061lO9Dgzq5m3xW52vUg4hs6ThtVS&#10;gUCqve2o0XD42C+2IEI0ZE3vCTX8YIBdeX1VmNz6E71jqmIjuIRCbjS0MQ65lKFu0Zmw9AMSZ19+&#10;dCayHBtpR3PictfLtVJ30pmOeKE1Az61WH9Xk9MQP1+rND1nqt9v0pzO55fDm/Ja397Mjw8gIs7x&#10;/xj+8BkdSmY6+olsEL2GjD+JGhabNQiO71eKjSMb2RZkWchL/vIXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAF9tUfiICAAD9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAU8NAp9wAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+              <v:stroke miterlimit="83231f" joinstyle="miter"/>
+              <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0000A991"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86F25A06"/>
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
-      <w:numFmt w:val="bullet"/>
-[...96 lines deleted...]
-      </w:rPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numerada"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040E37D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46E2884"/>
     <w:lvl w:ilvl="0" w:tplc="9C84025E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2424F552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
@@ -6789,50 +11259,502 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A89A8B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="044578E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A26A716"/>
+    <w:lvl w:ilvl="0" w:tplc="68F26826">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FEE8B3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4DC05032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F236A096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="17940086">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="83BC2E7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B3FE87D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A11A0074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A9E8C728">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="061C1801"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03A09222"/>
+    <w:lvl w:ilvl="0" w:tplc="A8101EF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E98AFFBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E2102928">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="42865AC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4E85392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6058A350">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ABF8B8FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="583A074C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6EBA60E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="072A7BE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22464760"/>
+    <w:lvl w:ilvl="0" w:tplc="80D849D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="58C4E498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="603448C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8A901A6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E124DEDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AD6EC79A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F536ABAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D16EE294">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F6D84FC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A087FB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA7C8B02"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7E1A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DEFD44"/>
     <w:lvl w:ilvl="0" w:tplc="A7BE9784">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3D0E9DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6901,51 +11823,51 @@
     <w:lvl w:ilvl="7" w:tplc="98F0C688">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05D4E040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12EF05CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AE868F8"/>
     <w:lvl w:ilvl="0" w:tplc="7E74BD64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F2E7FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7014,164 +11936,51 @@
     <w:lvl w:ilvl="7" w:tplc="CE44A7CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13CCC1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="164C170A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C24BE40"/>
     <w:lvl w:ilvl="0" w:tplc="2A2C4656">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C34A9370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7240,277 +12049,51 @@
     <w:lvl w:ilvl="7" w:tplc="7EA26E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B086AF2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EBD713F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC5CB3AA"/>
     <w:lvl w:ilvl="0" w:tplc="25C2FBFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C156BA20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7579,51 +12162,51 @@
     <w:lvl w:ilvl="7" w:tplc="C04A5D5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="254C2668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20DD7BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06486286"/>
     <w:lvl w:ilvl="0" w:tplc="256AC328">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75060B68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7692,51 +12275,164 @@
     <w:lvl w:ilvl="7" w:tplc="E41CCC26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7CBCA544">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219050CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BCCDE7C"/>
+    <w:lvl w:ilvl="0" w:tplc="D6E8198E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ACA026F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B762988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A87ABEEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="953E1054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B0645750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1570BC56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D5C0DD22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="12B27632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C1065F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="138683C0"/>
     <w:lvl w:ilvl="0" w:tplc="C876144A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D716026E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7805,164 +12501,390 @@
     <w:lvl w:ilvl="7" w:tplc="16A65EFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0627B54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A484124"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C447652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F00D924"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0D1E93E6">
+    <w:tmpl w:val="E070D066"/>
+    <w:lvl w:ilvl="0" w:tplc="72826488">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="36F821CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="45903A86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B0E00A42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="00203FEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8D6E17A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A4F0144E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="639249B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B9CC53EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30723426"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9318A5F0"/>
+    <w:lvl w:ilvl="0" w:tplc="671C308C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F83251EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="753E5B1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="256291D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1B46D436">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A670C3C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DED8BF2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6F6CE00A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="890AAB82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32216010"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4762D37A"/>
+    <w:lvl w:ilvl="0" w:tplc="8F1C9AF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2EEEEC32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CCA69DCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3EC2FDE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F7D8DB68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CAEAF608">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1C266446">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="56D213EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D8945FA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32657DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD163EAA"/>
     <w:lvl w:ilvl="0" w:tplc="8170166A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6480E7EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8031,277 +12953,164 @@
     <w:lvl w:ilvl="7" w:tplc="A342C58C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0E9EA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A96CB0"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="328F48EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C43A9BEE"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="136A4880">
+    <w:tmpl w:val="3D881084"/>
+    <w:lvl w:ilvl="0" w:tplc="134CA800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="764A99B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5EFA2F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="46A460CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BA0E75E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9EB4D9FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9D30B6C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AE24441E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="989C178E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="436B0F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4629B6E"/>
     <w:lvl w:ilvl="0" w:tplc="3CB68C08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90CEC63C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8358,389 +13167,50 @@
     <w:lvl w:ilvl="6" w:tplc="316C8676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D592CC4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE106BF8">
-      <w:start w:val="1"/>
-[...337 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="DEB6A84C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507604F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A09ADDEA"/>
     <w:lvl w:ilvl="0" w:tplc="EDBE3324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8936,50 +13406,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F22E8374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C1587C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A06854CC"/>
+    <w:lvl w:ilvl="0" w:tplc="65D290EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FBB012FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="720E195C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3282065C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7C22C8B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5770CFC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FA08B52C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="046CF304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8E561E54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="582976A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7007056"/>
     <w:lvl w:ilvl="0" w:tplc="321CC7B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BFCCB84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9048,273 +13631,160 @@
     <w:lvl w:ilvl="7" w:tplc="78C2467C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="72B277C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB43F96"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E507489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C2250F2"/>
-[...218 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    <w:tmpl w:val="868C1112"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60015448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="269A2FAC"/>
     <w:lvl w:ilvl="0" w:tplc="5328A334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7118010C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9388,163 +13858,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A32EA03C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609626B0"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="646E22D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D730E362"/>
     <w:lvl w:ilvl="0" w:tplc="BFA2458E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8CAA79C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9613,278 +13970,503 @@
     <w:lvl w:ilvl="7" w:tplc="76DA067E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="81EE2850">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B7746F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4830ED58"/>
+    <w:lvl w:ilvl="0" w:tplc="0F1C1C3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B464E7D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20FCDE2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1302A9B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82AC5E42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="872065BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9C444DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DCF424FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8042D7DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F72E3C"/>
+    <w:nsid w:val="66406F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EBA09FE"/>
-[...7 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="3232356A"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68205A07"/>
+    <w:nsid w:val="66E11E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F85ECAB4"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="45F06E78">
+    <w:tmpl w:val="2EC49DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="3236C768">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="98A20E76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="49269352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="43FC9794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A322CC16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="18D6399C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="94B8F38C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D2FA5282">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4C65896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6766790D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68446102"/>
+    <w:lvl w:ilvl="0" w:tplc="E0FCAFA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DD80F54E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7286E87C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="641C14D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="129C2FFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="578E4BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="47EA4A34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2B2A7432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="40602E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E411429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48601F52"/>
     <w:lvl w:ilvl="0" w:tplc="0608B278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3EC2FF5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9953,164 +14535,288 @@
     <w:lvl w:ilvl="7" w:tplc="5F0A556C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA66A196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F641343"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71325F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="32348322"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="F68E2E0C">
+    <w:tmpl w:val="80A6ECE0"/>
+    <w:lvl w:ilvl="0" w:tplc="CF42BD9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="86E470DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CEA4E176">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="147E67D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2DE4FAD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0E74D86E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="79D6AB94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FE50CBE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F3CEBEFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="727D0288"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B74D064"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo4"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F658EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E69438DE"/>
     <w:lvl w:ilvl="0" w:tplc="E5044BE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EFCAA82A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10179,51 +14885,51 @@
     <w:lvl w:ilvl="7" w:tplc="B438708C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0EE4C6F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75801117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADE22B06"/>
     <w:lvl w:ilvl="0" w:tplc="FAAC1C22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BEE85DDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10292,51 +14998,51 @@
     <w:lvl w:ilvl="7" w:tplc="8A2A0644">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C9C28C8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77D56D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E8A69B2"/>
     <w:lvl w:ilvl="0" w:tplc="5A9208B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C98E2A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10405,51 +15111,51 @@
     <w:lvl w:ilvl="7" w:tplc="E7486986">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C73C03FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD734E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D8A4D6"/>
     <w:lvl w:ilvl="0" w:tplc="52E0B7C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BBE6EB42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10518,743 +15224,1316 @@
     <w:lvl w:ilvl="7" w:tplc="E668DD5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="14929E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1750227959">
+  <w:num w:numId="1" w16cid:durableId="1714767121">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1200122951">
+  <w:num w:numId="2" w16cid:durableId="1692684840">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1521384560">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1200122951">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="134884066">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1241598071">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1824200374">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1222984060">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1001664646">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1153369369">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350379384">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1627813167">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="909117980">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2043283361">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1090154625">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1236630095">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="115608211">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="135150971">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="134884066">
+  <w:num w:numId="19" w16cid:durableId="1908415795">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="18089349">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1642035473">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1220706186">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1757748946">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1587347995">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="78984279">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1495296433">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1802724431">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2048406905">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1224606132">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="979848686">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1656564765">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1161702075">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1677228946">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="941185322">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1115489365">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="928661988">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1986932861">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1241598071">
-[...95 lines deleted...]
-  <w:numIdMacAtCleanup w:val="35"/>
+  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Equipe editorial RTCU">
     <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="112"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="357"/>
+  <w:drawingGridVerticalSpacing w:val="357"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0081664D"/>
-[...130 lines deleted...]
-    <w:rsid w:val="004213B8"/>
+    <w:rsidRoot w:val="00880CD8"/>
+    <w:rsid w:val="0000256A"/>
+    <w:rsid w:val="00022315"/>
+    <w:rsid w:val="00025BB1"/>
+    <w:rsid w:val="000300DD"/>
+    <w:rsid w:val="00030BEA"/>
+    <w:rsid w:val="000310A0"/>
+    <w:rsid w:val="00031603"/>
+    <w:rsid w:val="0004070F"/>
+    <w:rsid w:val="000416C3"/>
+    <w:rsid w:val="00041D4E"/>
+    <w:rsid w:val="000420F7"/>
+    <w:rsid w:val="000431D0"/>
+    <w:rsid w:val="00044849"/>
+    <w:rsid w:val="00044CD5"/>
+    <w:rsid w:val="000505AF"/>
+    <w:rsid w:val="00055448"/>
+    <w:rsid w:val="000567BA"/>
+    <w:rsid w:val="00061BF6"/>
+    <w:rsid w:val="00064571"/>
+    <w:rsid w:val="000655F4"/>
+    <w:rsid w:val="0006639C"/>
+    <w:rsid w:val="000675D5"/>
+    <w:rsid w:val="00073467"/>
+    <w:rsid w:val="000753B1"/>
+    <w:rsid w:val="00076D31"/>
+    <w:rsid w:val="0007732F"/>
+    <w:rsid w:val="00081A41"/>
+    <w:rsid w:val="0008331D"/>
+    <w:rsid w:val="00085698"/>
+    <w:rsid w:val="00091169"/>
+    <w:rsid w:val="00095D3E"/>
+    <w:rsid w:val="000A4805"/>
+    <w:rsid w:val="000A5852"/>
+    <w:rsid w:val="000A5FB1"/>
+    <w:rsid w:val="000A6C58"/>
+    <w:rsid w:val="000B1886"/>
+    <w:rsid w:val="000B4C33"/>
+    <w:rsid w:val="000B5C33"/>
+    <w:rsid w:val="000B6379"/>
+    <w:rsid w:val="000C12A6"/>
+    <w:rsid w:val="000C1DCC"/>
+    <w:rsid w:val="000C3E18"/>
+    <w:rsid w:val="000C40D6"/>
+    <w:rsid w:val="000C661E"/>
+    <w:rsid w:val="000D5105"/>
+    <w:rsid w:val="000D5DC3"/>
+    <w:rsid w:val="000D635F"/>
+    <w:rsid w:val="000D6F1C"/>
+    <w:rsid w:val="000E1D16"/>
+    <w:rsid w:val="000E2A99"/>
+    <w:rsid w:val="000E4CDE"/>
+    <w:rsid w:val="000E7610"/>
+    <w:rsid w:val="000F2D4F"/>
+    <w:rsid w:val="000F3609"/>
+    <w:rsid w:val="000F69FE"/>
+    <w:rsid w:val="00102388"/>
+    <w:rsid w:val="00102822"/>
+    <w:rsid w:val="00103A67"/>
+    <w:rsid w:val="00107720"/>
+    <w:rsid w:val="00114B95"/>
+    <w:rsid w:val="00115537"/>
+    <w:rsid w:val="001213BB"/>
+    <w:rsid w:val="0013198D"/>
+    <w:rsid w:val="0013315E"/>
+    <w:rsid w:val="0013372F"/>
+    <w:rsid w:val="00134D9A"/>
+    <w:rsid w:val="00152B55"/>
+    <w:rsid w:val="00153643"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00161A09"/>
+    <w:rsid w:val="00163104"/>
+    <w:rsid w:val="00163999"/>
+    <w:rsid w:val="00165E6A"/>
+    <w:rsid w:val="00166756"/>
+    <w:rsid w:val="00170F36"/>
+    <w:rsid w:val="001741AE"/>
+    <w:rsid w:val="00175961"/>
+    <w:rsid w:val="001814FF"/>
+    <w:rsid w:val="001821BA"/>
+    <w:rsid w:val="00182990"/>
+    <w:rsid w:val="0018496C"/>
+    <w:rsid w:val="0018531F"/>
+    <w:rsid w:val="001861AE"/>
+    <w:rsid w:val="001902D1"/>
+    <w:rsid w:val="00191893"/>
+    <w:rsid w:val="00196170"/>
+    <w:rsid w:val="001965C5"/>
+    <w:rsid w:val="00196BCE"/>
+    <w:rsid w:val="00197F4C"/>
+    <w:rsid w:val="001A0E37"/>
+    <w:rsid w:val="001A1AAD"/>
+    <w:rsid w:val="001A3B03"/>
+    <w:rsid w:val="001A419C"/>
+    <w:rsid w:val="001A42A1"/>
+    <w:rsid w:val="001A4616"/>
+    <w:rsid w:val="001A4BAD"/>
+    <w:rsid w:val="001A587E"/>
+    <w:rsid w:val="001B0AD5"/>
+    <w:rsid w:val="001B0E1C"/>
+    <w:rsid w:val="001B0F8F"/>
+    <w:rsid w:val="001B157D"/>
+    <w:rsid w:val="001B4F8A"/>
+    <w:rsid w:val="001B6F08"/>
+    <w:rsid w:val="001C219E"/>
+    <w:rsid w:val="001C55E6"/>
+    <w:rsid w:val="001C59B9"/>
+    <w:rsid w:val="001D18D4"/>
+    <w:rsid w:val="001D3FC6"/>
+    <w:rsid w:val="001E650B"/>
+    <w:rsid w:val="001E7E1B"/>
+    <w:rsid w:val="001F16BA"/>
+    <w:rsid w:val="001F17FB"/>
+    <w:rsid w:val="001F44B7"/>
+    <w:rsid w:val="001F51BF"/>
+    <w:rsid w:val="001F5B00"/>
+    <w:rsid w:val="00205CFA"/>
+    <w:rsid w:val="00206021"/>
+    <w:rsid w:val="00211169"/>
+    <w:rsid w:val="0021385D"/>
+    <w:rsid w:val="00215263"/>
+    <w:rsid w:val="00220785"/>
+    <w:rsid w:val="00220FA0"/>
+    <w:rsid w:val="0022122B"/>
+    <w:rsid w:val="00223663"/>
+    <w:rsid w:val="00224CC9"/>
+    <w:rsid w:val="00227159"/>
+    <w:rsid w:val="0023407F"/>
+    <w:rsid w:val="002350E0"/>
+    <w:rsid w:val="00236A48"/>
+    <w:rsid w:val="0023744A"/>
+    <w:rsid w:val="0024212F"/>
+    <w:rsid w:val="002425D2"/>
+    <w:rsid w:val="00245678"/>
+    <w:rsid w:val="0024743B"/>
+    <w:rsid w:val="002574AA"/>
+    <w:rsid w:val="00257B95"/>
+    <w:rsid w:val="002608AE"/>
+    <w:rsid w:val="00260BA7"/>
+    <w:rsid w:val="002634F9"/>
+    <w:rsid w:val="00264A10"/>
+    <w:rsid w:val="002671AB"/>
+    <w:rsid w:val="002673F1"/>
+    <w:rsid w:val="00267C44"/>
+    <w:rsid w:val="00271E11"/>
+    <w:rsid w:val="00274EBD"/>
+    <w:rsid w:val="00275EB2"/>
+    <w:rsid w:val="00276915"/>
+    <w:rsid w:val="00282E51"/>
+    <w:rsid w:val="0028378B"/>
+    <w:rsid w:val="00291474"/>
+    <w:rsid w:val="00293921"/>
+    <w:rsid w:val="00295FA4"/>
+    <w:rsid w:val="00296988"/>
+    <w:rsid w:val="00297D38"/>
+    <w:rsid w:val="002A2F8D"/>
+    <w:rsid w:val="002A5A34"/>
+    <w:rsid w:val="002A6C4F"/>
+    <w:rsid w:val="002A6F99"/>
+    <w:rsid w:val="002B1B95"/>
+    <w:rsid w:val="002B320C"/>
+    <w:rsid w:val="002B339B"/>
+    <w:rsid w:val="002B40AF"/>
+    <w:rsid w:val="002B40EE"/>
+    <w:rsid w:val="002C01ED"/>
+    <w:rsid w:val="002C1F29"/>
+    <w:rsid w:val="002C235C"/>
+    <w:rsid w:val="002C2ACD"/>
+    <w:rsid w:val="002C2F05"/>
+    <w:rsid w:val="002C3300"/>
+    <w:rsid w:val="002C3A27"/>
+    <w:rsid w:val="002C5B75"/>
+    <w:rsid w:val="002C785B"/>
+    <w:rsid w:val="002C7A94"/>
+    <w:rsid w:val="002D1450"/>
+    <w:rsid w:val="002D456F"/>
+    <w:rsid w:val="002D497F"/>
+    <w:rsid w:val="002D646F"/>
+    <w:rsid w:val="002D6D59"/>
+    <w:rsid w:val="002D71C6"/>
+    <w:rsid w:val="002E0A19"/>
+    <w:rsid w:val="002E53F6"/>
+    <w:rsid w:val="002E656A"/>
+    <w:rsid w:val="002F0E5D"/>
+    <w:rsid w:val="002F1B00"/>
+    <w:rsid w:val="002F1F35"/>
+    <w:rsid w:val="002F235D"/>
+    <w:rsid w:val="002F4C58"/>
+    <w:rsid w:val="002F553C"/>
+    <w:rsid w:val="002F71CA"/>
+    <w:rsid w:val="002F7650"/>
+    <w:rsid w:val="002F792D"/>
+    <w:rsid w:val="00301DC7"/>
+    <w:rsid w:val="0030234F"/>
+    <w:rsid w:val="00302BBA"/>
+    <w:rsid w:val="00304005"/>
+    <w:rsid w:val="00305A8C"/>
+    <w:rsid w:val="003101E2"/>
+    <w:rsid w:val="0031161E"/>
+    <w:rsid w:val="00311FD7"/>
+    <w:rsid w:val="00313EC8"/>
+    <w:rsid w:val="003147D6"/>
+    <w:rsid w:val="003150CF"/>
+    <w:rsid w:val="003278D5"/>
+    <w:rsid w:val="00334287"/>
+    <w:rsid w:val="00334A51"/>
+    <w:rsid w:val="00334D95"/>
+    <w:rsid w:val="00337840"/>
+    <w:rsid w:val="0034359E"/>
+    <w:rsid w:val="003453F0"/>
+    <w:rsid w:val="0034730E"/>
+    <w:rsid w:val="00347B54"/>
+    <w:rsid w:val="003509AE"/>
+    <w:rsid w:val="003517A0"/>
+    <w:rsid w:val="0035478B"/>
+    <w:rsid w:val="00354C69"/>
+    <w:rsid w:val="00357267"/>
+    <w:rsid w:val="00364431"/>
+    <w:rsid w:val="00366E02"/>
+    <w:rsid w:val="00372A9B"/>
+    <w:rsid w:val="00375BCA"/>
+    <w:rsid w:val="00377B21"/>
+    <w:rsid w:val="003800D3"/>
+    <w:rsid w:val="003822DE"/>
+    <w:rsid w:val="003903CD"/>
+    <w:rsid w:val="003931A9"/>
+    <w:rsid w:val="0039650E"/>
+    <w:rsid w:val="00397BB6"/>
+    <w:rsid w:val="003A2BF3"/>
+    <w:rsid w:val="003A7DBB"/>
+    <w:rsid w:val="003B1B38"/>
+    <w:rsid w:val="003B2247"/>
+    <w:rsid w:val="003B3690"/>
+    <w:rsid w:val="003B4DC2"/>
+    <w:rsid w:val="003C60B5"/>
+    <w:rsid w:val="003D2E7A"/>
+    <w:rsid w:val="003D3BEE"/>
+    <w:rsid w:val="003D57F3"/>
+    <w:rsid w:val="003E0837"/>
+    <w:rsid w:val="003E29B2"/>
+    <w:rsid w:val="003E3BB0"/>
+    <w:rsid w:val="003E3F80"/>
+    <w:rsid w:val="003E435F"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rsid w:val="003E4C1D"/>
+    <w:rsid w:val="003E5EB0"/>
+    <w:rsid w:val="003E6A45"/>
+    <w:rsid w:val="003E7A36"/>
+    <w:rsid w:val="003F0563"/>
+    <w:rsid w:val="003F7583"/>
+    <w:rsid w:val="004033FA"/>
+    <w:rsid w:val="0040488B"/>
+    <w:rsid w:val="00404FA3"/>
+    <w:rsid w:val="00410A61"/>
+    <w:rsid w:val="00415AC6"/>
+    <w:rsid w:val="004169D8"/>
+    <w:rsid w:val="00416F92"/>
+    <w:rsid w:val="00423510"/>
+    <w:rsid w:val="00423899"/>
+    <w:rsid w:val="00425547"/>
     <w:rsid w:val="004258D9"/>
-    <w:rsid w:val="00425BF2"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00676953"/>
+    <w:rsid w:val="00425B74"/>
+    <w:rsid w:val="00430D26"/>
+    <w:rsid w:val="00433253"/>
+    <w:rsid w:val="0043683C"/>
+    <w:rsid w:val="00441898"/>
+    <w:rsid w:val="00442BF1"/>
+    <w:rsid w:val="004446D8"/>
+    <w:rsid w:val="00451860"/>
+    <w:rsid w:val="0045372E"/>
+    <w:rsid w:val="00454ADA"/>
+    <w:rsid w:val="00456DD8"/>
+    <w:rsid w:val="00457C5D"/>
+    <w:rsid w:val="00467838"/>
+    <w:rsid w:val="00472584"/>
+    <w:rsid w:val="00472D4F"/>
+    <w:rsid w:val="004769BF"/>
+    <w:rsid w:val="00477F60"/>
+    <w:rsid w:val="0048238A"/>
+    <w:rsid w:val="00483C60"/>
+    <w:rsid w:val="004843D6"/>
+    <w:rsid w:val="00485476"/>
+    <w:rsid w:val="00485CBD"/>
+    <w:rsid w:val="00491473"/>
+    <w:rsid w:val="00491FB8"/>
+    <w:rsid w:val="00493BA0"/>
+    <w:rsid w:val="00495563"/>
+    <w:rsid w:val="00496226"/>
+    <w:rsid w:val="004968D9"/>
+    <w:rsid w:val="004A0266"/>
+    <w:rsid w:val="004A55F3"/>
+    <w:rsid w:val="004A6950"/>
+    <w:rsid w:val="004A7E7D"/>
+    <w:rsid w:val="004B05F0"/>
+    <w:rsid w:val="004B0FEC"/>
+    <w:rsid w:val="004B229A"/>
+    <w:rsid w:val="004B57C1"/>
+    <w:rsid w:val="004D1F7B"/>
+    <w:rsid w:val="004D2072"/>
+    <w:rsid w:val="004D238F"/>
+    <w:rsid w:val="004D4B01"/>
+    <w:rsid w:val="004D6FD8"/>
+    <w:rsid w:val="004E05A8"/>
+    <w:rsid w:val="004E1C66"/>
+    <w:rsid w:val="004E2795"/>
+    <w:rsid w:val="004E3A32"/>
+    <w:rsid w:val="004E3FEA"/>
+    <w:rsid w:val="004E5E74"/>
+    <w:rsid w:val="004E6289"/>
+    <w:rsid w:val="004F3236"/>
+    <w:rsid w:val="004F372C"/>
+    <w:rsid w:val="004F548A"/>
+    <w:rsid w:val="004F5B57"/>
+    <w:rsid w:val="004F6546"/>
+    <w:rsid w:val="004F6983"/>
+    <w:rsid w:val="004F7857"/>
+    <w:rsid w:val="0050235C"/>
+    <w:rsid w:val="00503AB9"/>
+    <w:rsid w:val="00504A2A"/>
+    <w:rsid w:val="00504D3C"/>
+    <w:rsid w:val="005075C3"/>
+    <w:rsid w:val="00510723"/>
+    <w:rsid w:val="00512EFC"/>
+    <w:rsid w:val="005149D0"/>
+    <w:rsid w:val="00515DFB"/>
+    <w:rsid w:val="005168A3"/>
+    <w:rsid w:val="005173ED"/>
+    <w:rsid w:val="005175D1"/>
+    <w:rsid w:val="00517BB2"/>
+    <w:rsid w:val="0052224F"/>
+    <w:rsid w:val="00524244"/>
+    <w:rsid w:val="00525563"/>
+    <w:rsid w:val="00536F67"/>
+    <w:rsid w:val="00542086"/>
+    <w:rsid w:val="00552A30"/>
+    <w:rsid w:val="005536F4"/>
+    <w:rsid w:val="00556CB8"/>
+    <w:rsid w:val="00556DB0"/>
+    <w:rsid w:val="00557BCE"/>
+    <w:rsid w:val="00560E1E"/>
+    <w:rsid w:val="005619E4"/>
+    <w:rsid w:val="005620C4"/>
+    <w:rsid w:val="0056334E"/>
+    <w:rsid w:val="00563A78"/>
+    <w:rsid w:val="00564A31"/>
+    <w:rsid w:val="0057023B"/>
+    <w:rsid w:val="00570FB5"/>
+    <w:rsid w:val="00571648"/>
+    <w:rsid w:val="00572B8E"/>
+    <w:rsid w:val="00572E81"/>
+    <w:rsid w:val="0057633A"/>
+    <w:rsid w:val="00576567"/>
+    <w:rsid w:val="0058153A"/>
+    <w:rsid w:val="005826E6"/>
+    <w:rsid w:val="00585EC0"/>
+    <w:rsid w:val="0058716E"/>
+    <w:rsid w:val="00587AA9"/>
+    <w:rsid w:val="00591105"/>
+    <w:rsid w:val="00592557"/>
+    <w:rsid w:val="005927FD"/>
+    <w:rsid w:val="0059475B"/>
+    <w:rsid w:val="00595BA3"/>
+    <w:rsid w:val="005A1852"/>
+    <w:rsid w:val="005A1AC7"/>
+    <w:rsid w:val="005A3A92"/>
+    <w:rsid w:val="005A66AD"/>
+    <w:rsid w:val="005A6751"/>
+    <w:rsid w:val="005A7A4E"/>
+    <w:rsid w:val="005B095F"/>
+    <w:rsid w:val="005B1051"/>
+    <w:rsid w:val="005B2898"/>
+    <w:rsid w:val="005B2AF0"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B3857"/>
+    <w:rsid w:val="005B3B88"/>
+    <w:rsid w:val="005B6C0A"/>
+    <w:rsid w:val="005B6CD1"/>
+    <w:rsid w:val="005C2468"/>
+    <w:rsid w:val="005C6CBD"/>
+    <w:rsid w:val="005D4D70"/>
+    <w:rsid w:val="005D5033"/>
+    <w:rsid w:val="005D5653"/>
+    <w:rsid w:val="005D713C"/>
+    <w:rsid w:val="005E59C4"/>
+    <w:rsid w:val="005E5A5B"/>
+    <w:rsid w:val="005E7C84"/>
+    <w:rsid w:val="005F15C0"/>
+    <w:rsid w:val="005F20DE"/>
+    <w:rsid w:val="005F2A53"/>
+    <w:rsid w:val="005F43E0"/>
+    <w:rsid w:val="00601404"/>
+    <w:rsid w:val="00606AF9"/>
+    <w:rsid w:val="00607BCA"/>
+    <w:rsid w:val="00610DF5"/>
+    <w:rsid w:val="00612757"/>
+    <w:rsid w:val="00612F60"/>
+    <w:rsid w:val="00613DA9"/>
+    <w:rsid w:val="00616AE6"/>
+    <w:rsid w:val="006203B3"/>
+    <w:rsid w:val="00621075"/>
+    <w:rsid w:val="00621577"/>
+    <w:rsid w:val="00623396"/>
+    <w:rsid w:val="006237A4"/>
+    <w:rsid w:val="00632366"/>
+    <w:rsid w:val="00633750"/>
+    <w:rsid w:val="00641034"/>
+    <w:rsid w:val="006461BB"/>
+    <w:rsid w:val="00652C86"/>
+    <w:rsid w:val="00652E82"/>
+    <w:rsid w:val="006605C8"/>
+    <w:rsid w:val="00661A18"/>
+    <w:rsid w:val="00661CF2"/>
+    <w:rsid w:val="006653C4"/>
+    <w:rsid w:val="00670A2E"/>
+    <w:rsid w:val="00671004"/>
+    <w:rsid w:val="00672257"/>
+    <w:rsid w:val="00674BF0"/>
+    <w:rsid w:val="0067649C"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rsid w:val="0067711C"/>
+    <w:rsid w:val="0068139A"/>
     <w:rsid w:val="00681CEC"/>
-    <w:rsid w:val="006820B5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A48AB"/>
+    <w:rsid w:val="00682E95"/>
+    <w:rsid w:val="006848BD"/>
+    <w:rsid w:val="0069524F"/>
+    <w:rsid w:val="00696B3E"/>
+    <w:rsid w:val="006A061D"/>
+    <w:rsid w:val="006A1798"/>
+    <w:rsid w:val="006A2F98"/>
+    <w:rsid w:val="006A5030"/>
+    <w:rsid w:val="006A54F8"/>
     <w:rsid w:val="006A5BAC"/>
-    <w:rsid w:val="006A5C15"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00883BA5"/>
+    <w:rsid w:val="006A7E02"/>
+    <w:rsid w:val="006B1339"/>
+    <w:rsid w:val="006B27F3"/>
+    <w:rsid w:val="006B395B"/>
+    <w:rsid w:val="006B4850"/>
+    <w:rsid w:val="006B6128"/>
+    <w:rsid w:val="006B621C"/>
+    <w:rsid w:val="006C390B"/>
+    <w:rsid w:val="006C7548"/>
+    <w:rsid w:val="006D1C0A"/>
+    <w:rsid w:val="006D3724"/>
+    <w:rsid w:val="006D451D"/>
+    <w:rsid w:val="006D64E4"/>
+    <w:rsid w:val="006D672F"/>
+    <w:rsid w:val="006D7B34"/>
+    <w:rsid w:val="006E2B96"/>
+    <w:rsid w:val="006E2D96"/>
+    <w:rsid w:val="006E558B"/>
+    <w:rsid w:val="006E5AAC"/>
+    <w:rsid w:val="006E6110"/>
+    <w:rsid w:val="006F1288"/>
+    <w:rsid w:val="00702E21"/>
+    <w:rsid w:val="00703275"/>
+    <w:rsid w:val="0070400C"/>
+    <w:rsid w:val="007040EA"/>
+    <w:rsid w:val="0070546B"/>
+    <w:rsid w:val="00707209"/>
+    <w:rsid w:val="007106AA"/>
+    <w:rsid w:val="007121DA"/>
+    <w:rsid w:val="00714B52"/>
+    <w:rsid w:val="0071667F"/>
+    <w:rsid w:val="007169B4"/>
+    <w:rsid w:val="007201B1"/>
+    <w:rsid w:val="007241BD"/>
+    <w:rsid w:val="0073212C"/>
+    <w:rsid w:val="007322CF"/>
+    <w:rsid w:val="00732C74"/>
+    <w:rsid w:val="007347CB"/>
+    <w:rsid w:val="00734A35"/>
+    <w:rsid w:val="00734F0F"/>
+    <w:rsid w:val="00735258"/>
+    <w:rsid w:val="00737B1A"/>
+    <w:rsid w:val="007404C6"/>
+    <w:rsid w:val="00745512"/>
+    <w:rsid w:val="00745AFC"/>
+    <w:rsid w:val="00745DB5"/>
+    <w:rsid w:val="00747401"/>
+    <w:rsid w:val="0075094E"/>
+    <w:rsid w:val="00751470"/>
+    <w:rsid w:val="00755605"/>
+    <w:rsid w:val="0075660B"/>
+    <w:rsid w:val="00756F9E"/>
+    <w:rsid w:val="00763F1C"/>
+    <w:rsid w:val="00764371"/>
+    <w:rsid w:val="00764DAB"/>
+    <w:rsid w:val="007659E0"/>
+    <w:rsid w:val="007731EF"/>
+    <w:rsid w:val="00775725"/>
+    <w:rsid w:val="007760E2"/>
+    <w:rsid w:val="00776764"/>
+    <w:rsid w:val="00776771"/>
+    <w:rsid w:val="00782129"/>
+    <w:rsid w:val="00785BA6"/>
+    <w:rsid w:val="00787D29"/>
+    <w:rsid w:val="0079278B"/>
+    <w:rsid w:val="00793D35"/>
+    <w:rsid w:val="00795484"/>
+    <w:rsid w:val="0079566D"/>
+    <w:rsid w:val="00795695"/>
+    <w:rsid w:val="00796558"/>
+    <w:rsid w:val="007972BD"/>
+    <w:rsid w:val="007A0528"/>
+    <w:rsid w:val="007A0EC4"/>
+    <w:rsid w:val="007A5526"/>
+    <w:rsid w:val="007A7F38"/>
+    <w:rsid w:val="007B249B"/>
+    <w:rsid w:val="007C0A38"/>
+    <w:rsid w:val="007C5A06"/>
+    <w:rsid w:val="007C6363"/>
+    <w:rsid w:val="007D0721"/>
+    <w:rsid w:val="007D2033"/>
+    <w:rsid w:val="007D2D97"/>
+    <w:rsid w:val="007D3FB7"/>
+    <w:rsid w:val="007D4469"/>
+    <w:rsid w:val="007D5C66"/>
+    <w:rsid w:val="007E1055"/>
+    <w:rsid w:val="007E18FA"/>
+    <w:rsid w:val="007E19EA"/>
+    <w:rsid w:val="007E2847"/>
+    <w:rsid w:val="007E48AD"/>
+    <w:rsid w:val="007E5344"/>
+    <w:rsid w:val="007E5567"/>
+    <w:rsid w:val="007E65E9"/>
+    <w:rsid w:val="007E7FDD"/>
+    <w:rsid w:val="007F0C9B"/>
+    <w:rsid w:val="007F2467"/>
+    <w:rsid w:val="007F251F"/>
+    <w:rsid w:val="007F4B58"/>
+    <w:rsid w:val="007F556F"/>
+    <w:rsid w:val="007F61FA"/>
+    <w:rsid w:val="007F6817"/>
+    <w:rsid w:val="007F75AA"/>
+    <w:rsid w:val="00801AEA"/>
+    <w:rsid w:val="00803342"/>
+    <w:rsid w:val="0080609C"/>
+    <w:rsid w:val="0080682E"/>
+    <w:rsid w:val="0081045F"/>
+    <w:rsid w:val="008104E7"/>
+    <w:rsid w:val="008111FD"/>
+    <w:rsid w:val="00812600"/>
+    <w:rsid w:val="00812D55"/>
+    <w:rsid w:val="00813A45"/>
+    <w:rsid w:val="00815E58"/>
+    <w:rsid w:val="008256DB"/>
+    <w:rsid w:val="008273C8"/>
+    <w:rsid w:val="00833B8B"/>
+    <w:rsid w:val="0083704A"/>
+    <w:rsid w:val="0084141B"/>
+    <w:rsid w:val="00841D5D"/>
+    <w:rsid w:val="00842460"/>
+    <w:rsid w:val="00846B3B"/>
+    <w:rsid w:val="00852744"/>
+    <w:rsid w:val="00852D19"/>
+    <w:rsid w:val="0085703E"/>
+    <w:rsid w:val="008573BD"/>
+    <w:rsid w:val="00857E6D"/>
+    <w:rsid w:val="00866184"/>
+    <w:rsid w:val="00871EC8"/>
+    <w:rsid w:val="00872C0F"/>
+    <w:rsid w:val="00880CD8"/>
+    <w:rsid w:val="008810CE"/>
     <w:rsid w:val="00885B7C"/>
-    <w:rsid w:val="008908C7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="008E5F75"/>
+    <w:rsid w:val="00887B33"/>
+    <w:rsid w:val="00890B82"/>
+    <w:rsid w:val="0089204F"/>
+    <w:rsid w:val="00897266"/>
+    <w:rsid w:val="008A336D"/>
+    <w:rsid w:val="008A4B08"/>
+    <w:rsid w:val="008A4CA3"/>
+    <w:rsid w:val="008B5856"/>
+    <w:rsid w:val="008B63E2"/>
+    <w:rsid w:val="008C0607"/>
+    <w:rsid w:val="008C1537"/>
+    <w:rsid w:val="008C1F42"/>
+    <w:rsid w:val="008C2A28"/>
+    <w:rsid w:val="008C6415"/>
+    <w:rsid w:val="008D2080"/>
+    <w:rsid w:val="008D73F2"/>
+    <w:rsid w:val="008D79B4"/>
+    <w:rsid w:val="008E0A52"/>
+    <w:rsid w:val="008E1D6A"/>
+    <w:rsid w:val="008E2937"/>
+    <w:rsid w:val="008E309A"/>
+    <w:rsid w:val="008E31CB"/>
+    <w:rsid w:val="008E3FF8"/>
+    <w:rsid w:val="008E7D5D"/>
+    <w:rsid w:val="008F1876"/>
     <w:rsid w:val="008F486B"/>
-    <w:rsid w:val="009027AF"/>
-[...29 lines deleted...]
-    <w:rsid w:val="009E6F64"/>
+    <w:rsid w:val="008F79F1"/>
+    <w:rsid w:val="0091157C"/>
+    <w:rsid w:val="009143D7"/>
+    <w:rsid w:val="009155E3"/>
+    <w:rsid w:val="00921176"/>
+    <w:rsid w:val="009220B0"/>
+    <w:rsid w:val="00924A67"/>
+    <w:rsid w:val="00925F42"/>
+    <w:rsid w:val="00926095"/>
+    <w:rsid w:val="009328F2"/>
+    <w:rsid w:val="00933B59"/>
+    <w:rsid w:val="00933F61"/>
+    <w:rsid w:val="009417B0"/>
+    <w:rsid w:val="00941D1D"/>
+    <w:rsid w:val="00941F0B"/>
+    <w:rsid w:val="0094423F"/>
+    <w:rsid w:val="00951ACB"/>
+    <w:rsid w:val="009533D8"/>
+    <w:rsid w:val="00953804"/>
+    <w:rsid w:val="00956BA6"/>
+    <w:rsid w:val="00957F2E"/>
+    <w:rsid w:val="00963297"/>
+    <w:rsid w:val="009636D9"/>
+    <w:rsid w:val="00967CBD"/>
+    <w:rsid w:val="00972EB8"/>
+    <w:rsid w:val="00973214"/>
+    <w:rsid w:val="009734FE"/>
+    <w:rsid w:val="0097363D"/>
+    <w:rsid w:val="00974B52"/>
+    <w:rsid w:val="00976343"/>
+    <w:rsid w:val="00976595"/>
+    <w:rsid w:val="00977003"/>
+    <w:rsid w:val="009809F2"/>
+    <w:rsid w:val="00980DF8"/>
+    <w:rsid w:val="00982790"/>
+    <w:rsid w:val="00985553"/>
+    <w:rsid w:val="00985984"/>
+    <w:rsid w:val="009910C4"/>
+    <w:rsid w:val="009926FD"/>
+    <w:rsid w:val="00993469"/>
+    <w:rsid w:val="009A39AC"/>
+    <w:rsid w:val="009A412B"/>
+    <w:rsid w:val="009B28C1"/>
+    <w:rsid w:val="009B60C0"/>
+    <w:rsid w:val="009B7815"/>
+    <w:rsid w:val="009B7A26"/>
+    <w:rsid w:val="009C137A"/>
+    <w:rsid w:val="009C3496"/>
+    <w:rsid w:val="009C5308"/>
+    <w:rsid w:val="009C5AC3"/>
+    <w:rsid w:val="009C646A"/>
+    <w:rsid w:val="009C7A15"/>
+    <w:rsid w:val="009C7AAA"/>
+    <w:rsid w:val="009D0426"/>
+    <w:rsid w:val="009D1AB0"/>
+    <w:rsid w:val="009D4458"/>
+    <w:rsid w:val="009D4ABA"/>
+    <w:rsid w:val="009D5482"/>
+    <w:rsid w:val="009D5CF7"/>
+    <w:rsid w:val="009D71CB"/>
+    <w:rsid w:val="009E2735"/>
+    <w:rsid w:val="009E6086"/>
+    <w:rsid w:val="009F170E"/>
+    <w:rsid w:val="009F1CDA"/>
     <w:rsid w:val="009F29AF"/>
-    <w:rsid w:val="009F6CA2"/>
-[...118 lines deleted...]
-    <w:rsid w:val="00E30FEE"/>
+    <w:rsid w:val="009F3969"/>
+    <w:rsid w:val="009F6520"/>
+    <w:rsid w:val="009F6897"/>
+    <w:rsid w:val="009F7007"/>
+    <w:rsid w:val="009F7174"/>
+    <w:rsid w:val="00A0066B"/>
+    <w:rsid w:val="00A01058"/>
+    <w:rsid w:val="00A046E6"/>
+    <w:rsid w:val="00A05321"/>
+    <w:rsid w:val="00A07047"/>
+    <w:rsid w:val="00A10E74"/>
+    <w:rsid w:val="00A159A4"/>
+    <w:rsid w:val="00A20F63"/>
+    <w:rsid w:val="00A22514"/>
+    <w:rsid w:val="00A22707"/>
+    <w:rsid w:val="00A22C83"/>
+    <w:rsid w:val="00A239D5"/>
+    <w:rsid w:val="00A24546"/>
+    <w:rsid w:val="00A31923"/>
+    <w:rsid w:val="00A33B4C"/>
+    <w:rsid w:val="00A361D7"/>
+    <w:rsid w:val="00A36920"/>
+    <w:rsid w:val="00A44201"/>
+    <w:rsid w:val="00A46928"/>
+    <w:rsid w:val="00A47C21"/>
+    <w:rsid w:val="00A52CD1"/>
+    <w:rsid w:val="00A60CD8"/>
+    <w:rsid w:val="00A61FE1"/>
+    <w:rsid w:val="00A628AA"/>
+    <w:rsid w:val="00A65D0B"/>
+    <w:rsid w:val="00A66FE1"/>
+    <w:rsid w:val="00A67219"/>
+    <w:rsid w:val="00A70153"/>
+    <w:rsid w:val="00A724A6"/>
+    <w:rsid w:val="00A726D6"/>
+    <w:rsid w:val="00A72C4B"/>
+    <w:rsid w:val="00A72C7E"/>
+    <w:rsid w:val="00A908A1"/>
+    <w:rsid w:val="00A91248"/>
+    <w:rsid w:val="00A9383C"/>
+    <w:rsid w:val="00AA17AE"/>
+    <w:rsid w:val="00AA285E"/>
+    <w:rsid w:val="00AA373C"/>
+    <w:rsid w:val="00AA4C91"/>
+    <w:rsid w:val="00AA5B6F"/>
+    <w:rsid w:val="00AB0F65"/>
+    <w:rsid w:val="00AB343A"/>
+    <w:rsid w:val="00AB487F"/>
+    <w:rsid w:val="00AC2E3F"/>
+    <w:rsid w:val="00AC3D3F"/>
+    <w:rsid w:val="00AC4347"/>
+    <w:rsid w:val="00AC62EE"/>
+    <w:rsid w:val="00AD300A"/>
+    <w:rsid w:val="00AD345C"/>
+    <w:rsid w:val="00AD3EA0"/>
+    <w:rsid w:val="00AD58A4"/>
+    <w:rsid w:val="00AE1ED9"/>
+    <w:rsid w:val="00AE2586"/>
+    <w:rsid w:val="00AF307D"/>
+    <w:rsid w:val="00AF3CD7"/>
+    <w:rsid w:val="00B01F29"/>
+    <w:rsid w:val="00B02BA8"/>
+    <w:rsid w:val="00B032DF"/>
+    <w:rsid w:val="00B04F61"/>
+    <w:rsid w:val="00B06797"/>
+    <w:rsid w:val="00B10D5C"/>
+    <w:rsid w:val="00B123AE"/>
+    <w:rsid w:val="00B1272C"/>
+    <w:rsid w:val="00B15100"/>
+    <w:rsid w:val="00B2000D"/>
+    <w:rsid w:val="00B201DD"/>
+    <w:rsid w:val="00B21C64"/>
+    <w:rsid w:val="00B22BBE"/>
+    <w:rsid w:val="00B240A7"/>
+    <w:rsid w:val="00B24788"/>
+    <w:rsid w:val="00B318BE"/>
+    <w:rsid w:val="00B32906"/>
+    <w:rsid w:val="00B344F1"/>
+    <w:rsid w:val="00B35BA0"/>
+    <w:rsid w:val="00B44B1A"/>
+    <w:rsid w:val="00B45963"/>
+    <w:rsid w:val="00B50270"/>
+    <w:rsid w:val="00B53C68"/>
+    <w:rsid w:val="00B56F26"/>
+    <w:rsid w:val="00B63FB8"/>
+    <w:rsid w:val="00B76EA8"/>
+    <w:rsid w:val="00B83876"/>
+    <w:rsid w:val="00B838FF"/>
+    <w:rsid w:val="00B84E6A"/>
+    <w:rsid w:val="00B87910"/>
+    <w:rsid w:val="00B91BEF"/>
+    <w:rsid w:val="00B92E15"/>
+    <w:rsid w:val="00BA0C06"/>
+    <w:rsid w:val="00BA41D5"/>
+    <w:rsid w:val="00BA70A8"/>
+    <w:rsid w:val="00BA7F98"/>
+    <w:rsid w:val="00BB0775"/>
+    <w:rsid w:val="00BC0D21"/>
+    <w:rsid w:val="00BC2D2B"/>
+    <w:rsid w:val="00BC30BE"/>
+    <w:rsid w:val="00BC3750"/>
+    <w:rsid w:val="00BC4E76"/>
+    <w:rsid w:val="00BC5C31"/>
+    <w:rsid w:val="00BC5ECD"/>
+    <w:rsid w:val="00BC73E1"/>
+    <w:rsid w:val="00BD0096"/>
+    <w:rsid w:val="00BD0C5F"/>
+    <w:rsid w:val="00BD156F"/>
+    <w:rsid w:val="00BD49C6"/>
+    <w:rsid w:val="00BD65CE"/>
+    <w:rsid w:val="00BD7627"/>
+    <w:rsid w:val="00BE0770"/>
+    <w:rsid w:val="00BE2F46"/>
+    <w:rsid w:val="00BE7553"/>
+    <w:rsid w:val="00BF54E0"/>
+    <w:rsid w:val="00BF54F8"/>
+    <w:rsid w:val="00C01160"/>
+    <w:rsid w:val="00C01DAE"/>
+    <w:rsid w:val="00C0698F"/>
+    <w:rsid w:val="00C06C25"/>
+    <w:rsid w:val="00C130D8"/>
+    <w:rsid w:val="00C163CE"/>
+    <w:rsid w:val="00C175EE"/>
+    <w:rsid w:val="00C17932"/>
+    <w:rsid w:val="00C17C01"/>
+    <w:rsid w:val="00C253D7"/>
+    <w:rsid w:val="00C256F8"/>
+    <w:rsid w:val="00C2575F"/>
+    <w:rsid w:val="00C26FCF"/>
+    <w:rsid w:val="00C27583"/>
+    <w:rsid w:val="00C27C1F"/>
+    <w:rsid w:val="00C32598"/>
+    <w:rsid w:val="00C329C0"/>
+    <w:rsid w:val="00C330A5"/>
+    <w:rsid w:val="00C339A6"/>
+    <w:rsid w:val="00C344EC"/>
+    <w:rsid w:val="00C35F3F"/>
+    <w:rsid w:val="00C42E65"/>
+    <w:rsid w:val="00C43C58"/>
+    <w:rsid w:val="00C47B3E"/>
+    <w:rsid w:val="00C50C23"/>
+    <w:rsid w:val="00C52582"/>
+    <w:rsid w:val="00C53BBD"/>
+    <w:rsid w:val="00C604FC"/>
+    <w:rsid w:val="00C63A8E"/>
+    <w:rsid w:val="00C63E37"/>
+    <w:rsid w:val="00C6443E"/>
+    <w:rsid w:val="00C65EAE"/>
+    <w:rsid w:val="00C715BC"/>
+    <w:rsid w:val="00C741ED"/>
+    <w:rsid w:val="00C76B87"/>
+    <w:rsid w:val="00C81547"/>
+    <w:rsid w:val="00C81BCC"/>
+    <w:rsid w:val="00C821E2"/>
+    <w:rsid w:val="00C833C1"/>
+    <w:rsid w:val="00C83504"/>
+    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00C94D48"/>
+    <w:rsid w:val="00C94EF1"/>
+    <w:rsid w:val="00C950A1"/>
+    <w:rsid w:val="00C95628"/>
+    <w:rsid w:val="00CA23DC"/>
+    <w:rsid w:val="00CA4AF4"/>
+    <w:rsid w:val="00CA6EC0"/>
+    <w:rsid w:val="00CB2526"/>
+    <w:rsid w:val="00CB61E2"/>
+    <w:rsid w:val="00CC0AD8"/>
+    <w:rsid w:val="00CC4C87"/>
+    <w:rsid w:val="00CC51C6"/>
+    <w:rsid w:val="00CD300A"/>
+    <w:rsid w:val="00CD430B"/>
+    <w:rsid w:val="00CE0B94"/>
+    <w:rsid w:val="00CE1AE6"/>
+    <w:rsid w:val="00CE27B9"/>
+    <w:rsid w:val="00CE3B5C"/>
+    <w:rsid w:val="00CF0726"/>
+    <w:rsid w:val="00CF2AA2"/>
+    <w:rsid w:val="00CF582C"/>
+    <w:rsid w:val="00CF7DDD"/>
+    <w:rsid w:val="00D016A0"/>
+    <w:rsid w:val="00D01E87"/>
+    <w:rsid w:val="00D167D3"/>
+    <w:rsid w:val="00D1760B"/>
+    <w:rsid w:val="00D2082D"/>
+    <w:rsid w:val="00D21C4C"/>
+    <w:rsid w:val="00D21FBF"/>
+    <w:rsid w:val="00D23D78"/>
+    <w:rsid w:val="00D30909"/>
+    <w:rsid w:val="00D31DC0"/>
+    <w:rsid w:val="00D41A84"/>
+    <w:rsid w:val="00D4218F"/>
+    <w:rsid w:val="00D42E12"/>
+    <w:rsid w:val="00D439F6"/>
+    <w:rsid w:val="00D464B2"/>
+    <w:rsid w:val="00D47B81"/>
+    <w:rsid w:val="00D505D6"/>
+    <w:rsid w:val="00D575C5"/>
+    <w:rsid w:val="00D61F01"/>
+    <w:rsid w:val="00D6247B"/>
+    <w:rsid w:val="00D64991"/>
+    <w:rsid w:val="00D66385"/>
+    <w:rsid w:val="00D673A0"/>
+    <w:rsid w:val="00D72311"/>
+    <w:rsid w:val="00D72997"/>
+    <w:rsid w:val="00D75872"/>
+    <w:rsid w:val="00D80749"/>
+    <w:rsid w:val="00D86E9E"/>
+    <w:rsid w:val="00D870C9"/>
+    <w:rsid w:val="00D92412"/>
+    <w:rsid w:val="00D953D3"/>
+    <w:rsid w:val="00D97146"/>
+    <w:rsid w:val="00DA6D21"/>
+    <w:rsid w:val="00DB4422"/>
+    <w:rsid w:val="00DB48B7"/>
+    <w:rsid w:val="00DB5823"/>
+    <w:rsid w:val="00DB5F06"/>
+    <w:rsid w:val="00DB70E9"/>
+    <w:rsid w:val="00DB799A"/>
+    <w:rsid w:val="00DC1FF7"/>
+    <w:rsid w:val="00DC35C6"/>
+    <w:rsid w:val="00DC5F87"/>
+    <w:rsid w:val="00DC6735"/>
+    <w:rsid w:val="00DC7C16"/>
+    <w:rsid w:val="00DD0913"/>
+    <w:rsid w:val="00DD1EBC"/>
+    <w:rsid w:val="00DD34E2"/>
+    <w:rsid w:val="00DD51AD"/>
+    <w:rsid w:val="00DD55C3"/>
+    <w:rsid w:val="00DD758F"/>
+    <w:rsid w:val="00DE2942"/>
+    <w:rsid w:val="00DE2F95"/>
+    <w:rsid w:val="00DE3251"/>
+    <w:rsid w:val="00DE5FB9"/>
+    <w:rsid w:val="00DE73F1"/>
+    <w:rsid w:val="00DF3A9E"/>
+    <w:rsid w:val="00DF7689"/>
+    <w:rsid w:val="00E0209C"/>
+    <w:rsid w:val="00E02BF6"/>
+    <w:rsid w:val="00E04117"/>
+    <w:rsid w:val="00E06D3E"/>
+    <w:rsid w:val="00E131F1"/>
+    <w:rsid w:val="00E2053F"/>
+    <w:rsid w:val="00E20A6E"/>
+    <w:rsid w:val="00E22373"/>
+    <w:rsid w:val="00E22524"/>
+    <w:rsid w:val="00E22F32"/>
+    <w:rsid w:val="00E25513"/>
+    <w:rsid w:val="00E257C6"/>
+    <w:rsid w:val="00E26456"/>
+    <w:rsid w:val="00E30632"/>
+    <w:rsid w:val="00E356D5"/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rsid w:val="00E367EF"/>
+    <w:rsid w:val="00E36E34"/>
+    <w:rsid w:val="00E41F72"/>
+    <w:rsid w:val="00E43371"/>
+    <w:rsid w:val="00E4361C"/>
+    <w:rsid w:val="00E43A7B"/>
+    <w:rsid w:val="00E43C87"/>
+    <w:rsid w:val="00E449B0"/>
+    <w:rsid w:val="00E52083"/>
+    <w:rsid w:val="00E52F53"/>
+    <w:rsid w:val="00E53AC4"/>
+    <w:rsid w:val="00E54A49"/>
+    <w:rsid w:val="00E55B20"/>
+    <w:rsid w:val="00E55DEF"/>
     <w:rsid w:val="00E635B9"/>
-    <w:rsid w:val="00E678AB"/>
+    <w:rsid w:val="00E661B5"/>
+    <w:rsid w:val="00E66AE4"/>
+    <w:rsid w:val="00E672D5"/>
+    <w:rsid w:val="00E7059A"/>
     <w:rsid w:val="00E705CD"/>
-    <w:rsid w:val="00E718F8"/>
-[...55 lines deleted...]
-    <w:rsid w:val="6DF2BB0D"/>
+    <w:rsid w:val="00E71F67"/>
+    <w:rsid w:val="00E76E92"/>
+    <w:rsid w:val="00E81033"/>
+    <w:rsid w:val="00E81D0D"/>
+    <w:rsid w:val="00E83BD5"/>
+    <w:rsid w:val="00E8449D"/>
+    <w:rsid w:val="00E84B23"/>
+    <w:rsid w:val="00E851EE"/>
+    <w:rsid w:val="00E85200"/>
+    <w:rsid w:val="00E85641"/>
+    <w:rsid w:val="00E904D4"/>
+    <w:rsid w:val="00E94318"/>
+    <w:rsid w:val="00E9653A"/>
+    <w:rsid w:val="00E973C0"/>
+    <w:rsid w:val="00EA1BC0"/>
+    <w:rsid w:val="00EA2388"/>
+    <w:rsid w:val="00EA39E5"/>
+    <w:rsid w:val="00EA79AB"/>
+    <w:rsid w:val="00EB19A8"/>
+    <w:rsid w:val="00EB1C56"/>
+    <w:rsid w:val="00EB24A8"/>
+    <w:rsid w:val="00EB2D41"/>
+    <w:rsid w:val="00EB42E8"/>
+    <w:rsid w:val="00EB552F"/>
+    <w:rsid w:val="00EB79C3"/>
+    <w:rsid w:val="00EC325F"/>
+    <w:rsid w:val="00EC39DB"/>
+    <w:rsid w:val="00EC4F3D"/>
+    <w:rsid w:val="00EC526E"/>
+    <w:rsid w:val="00EC56C1"/>
+    <w:rsid w:val="00EC60D7"/>
+    <w:rsid w:val="00ED0D4B"/>
+    <w:rsid w:val="00ED290F"/>
+    <w:rsid w:val="00ED3F38"/>
+    <w:rsid w:val="00EE0DD5"/>
+    <w:rsid w:val="00EE5BC4"/>
+    <w:rsid w:val="00EF0FA1"/>
+    <w:rsid w:val="00EF1389"/>
+    <w:rsid w:val="00EF1932"/>
+    <w:rsid w:val="00EF43E0"/>
+    <w:rsid w:val="00F004D0"/>
+    <w:rsid w:val="00F06200"/>
+    <w:rsid w:val="00F07161"/>
+    <w:rsid w:val="00F074A1"/>
+    <w:rsid w:val="00F07934"/>
+    <w:rsid w:val="00F10850"/>
+    <w:rsid w:val="00F12434"/>
+    <w:rsid w:val="00F13039"/>
+    <w:rsid w:val="00F1581F"/>
+    <w:rsid w:val="00F15BFA"/>
+    <w:rsid w:val="00F20E76"/>
+    <w:rsid w:val="00F2120D"/>
+    <w:rsid w:val="00F2235F"/>
+    <w:rsid w:val="00F22462"/>
+    <w:rsid w:val="00F22F87"/>
+    <w:rsid w:val="00F23BA7"/>
+    <w:rsid w:val="00F24A6E"/>
+    <w:rsid w:val="00F24CFF"/>
+    <w:rsid w:val="00F253B1"/>
+    <w:rsid w:val="00F25455"/>
+    <w:rsid w:val="00F25473"/>
+    <w:rsid w:val="00F27181"/>
+    <w:rsid w:val="00F3037D"/>
+    <w:rsid w:val="00F31634"/>
+    <w:rsid w:val="00F32BEF"/>
+    <w:rsid w:val="00F33030"/>
+    <w:rsid w:val="00F3373A"/>
+    <w:rsid w:val="00F3522A"/>
+    <w:rsid w:val="00F359E2"/>
+    <w:rsid w:val="00F4074A"/>
+    <w:rsid w:val="00F431B6"/>
+    <w:rsid w:val="00F43C14"/>
+    <w:rsid w:val="00F43F48"/>
+    <w:rsid w:val="00F45DDD"/>
+    <w:rsid w:val="00F4676E"/>
+    <w:rsid w:val="00F50FEF"/>
+    <w:rsid w:val="00F52750"/>
+    <w:rsid w:val="00F53B70"/>
+    <w:rsid w:val="00F53E07"/>
+    <w:rsid w:val="00F57428"/>
+    <w:rsid w:val="00F640B3"/>
+    <w:rsid w:val="00F6573E"/>
+    <w:rsid w:val="00F6624B"/>
+    <w:rsid w:val="00F73A36"/>
+    <w:rsid w:val="00F75AA5"/>
+    <w:rsid w:val="00F87E4C"/>
+    <w:rsid w:val="00F9007A"/>
+    <w:rsid w:val="00F916B9"/>
+    <w:rsid w:val="00F972FC"/>
+    <w:rsid w:val="00F973D6"/>
+    <w:rsid w:val="00FA1045"/>
+    <w:rsid w:val="00FA1A5A"/>
+    <w:rsid w:val="00FA1D83"/>
+    <w:rsid w:val="00FA3510"/>
+    <w:rsid w:val="00FA4694"/>
+    <w:rsid w:val="00FB0130"/>
+    <w:rsid w:val="00FB44F4"/>
+    <w:rsid w:val="00FB4CB0"/>
+    <w:rsid w:val="00FB6664"/>
+    <w:rsid w:val="00FC2417"/>
+    <w:rsid w:val="00FC298C"/>
+    <w:rsid w:val="00FC2B54"/>
+    <w:rsid w:val="00FC33C9"/>
+    <w:rsid w:val="00FC4F53"/>
+    <w:rsid w:val="00FC5C75"/>
+    <w:rsid w:val="00FD108F"/>
+    <w:rsid w:val="00FD4665"/>
+    <w:rsid w:val="00FD6CC6"/>
+    <w:rsid w:val="00FE1823"/>
+    <w:rsid w:val="00FE2C25"/>
+    <w:rsid w:val="00FE3BF3"/>
+    <w:rsid w:val="00FE3CF9"/>
+    <w:rsid w:val="00FE5945"/>
+    <w:rsid w:val="00FE7719"/>
+    <w:rsid w:val="00FF3188"/>
+    <w:rsid w:val="00FF3436"/>
+    <w:rsid w:val="00FF710D"/>
+    <w:rsid w:val="00FF7E7B"/>
+    <w:rsid w:val="016DB25E"/>
+    <w:rsid w:val="0B80CA03"/>
+    <w:rsid w:val="18F66C99"/>
+    <w:rsid w:val="1C99301E"/>
+    <w:rsid w:val="3D656306"/>
+    <w:rsid w:val="3E3C5AD0"/>
+    <w:rsid w:val="44709333"/>
+    <w:rsid w:val="4878C487"/>
+    <w:rsid w:val="4F30FCE2"/>
+    <w:rsid w:val="56EC3B8E"/>
+    <w:rsid w:val="59E372C8"/>
+    <w:rsid w:val="7A267F88"/>
+    <w:rsid w:val="7C2F56E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1ABBE490"/>
-  <w15:docId w15:val="{92496BA0-5EA4-4F8B-9731-DCEBF0098493}"/>
+  <w14:docId w14:val="3D98E3D4"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11459,154 +16738,160 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E1081"/>
+    <w:rsid w:val="00976343"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Corpodetexto"/>
+    <w:next w:val="Numerada"/>
     <w:link w:val="Ttulo1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00883BA5"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="240"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Titulo2"/>
+    <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B75DDA"/>
+    <w:rsid w:val="001F44B7"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:bCs w:val="0"/>
+      <w:caps w:val="0"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Ttulo2"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo3Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006A5C15"/>
+    <w:rsid w:val="00F15BFA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Ttulo3"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo4Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AC2FED"/>
+    <w:rsid w:val="00170F36"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="80" w:after="40"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="1080"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -11694,251 +16979,279 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00651FBE"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005F2A53"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
     <w:name w:val="First Paragraph"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="FirstParagraphChar"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
     <w:name w:val="Compact"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:pPr>
       <w:spacing w:before="36" w:after="36"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
+    <w:aliases w:val="RTCU_Título"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="TtuloChar"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:rsid w:val="00F004D0"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
+      <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
+    <w:aliases w:val="RTCU_Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:rsid w:val="00F004D0"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="SubttuloChar"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00206021"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
+      <w:caps w:val="0"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:rsid w:val="00206021"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="B65D00"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Data">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
     <w:name w:val="Abstract Title"/>
-    <w:basedOn w:val="RTCUTtuloAbstractResumen"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Abstract"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00E71EF0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
-    <w:basedOn w:val="Corpodetexto"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:qFormat/>
-    <w:rsid w:val="00147AD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="100" w:after="300"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00883BA5"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B75DDA"/>
+    <w:rsid w:val="001F44B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006A5C15"/>
+    <w:rsid w:val="00F15BFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00AC2FED"/>
+    <w:rsid w:val="00170F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
@@ -12079,65 +17392,79 @@
     <w:link w:val="Legenda"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
     <w:name w:val="Verbatim Char"/>
     <w:basedOn w:val="LegendaChar"/>
     <w:link w:val="SourceCode"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SectionNumber">
     <w:name w:val="Section Number"/>
     <w:basedOn w:val="LegendaChar"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="LegendaChar"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="LegendaChar"/>
+    <w:rsid w:val="00F10850"/>
     <w:rPr>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Ttulo1"/>
+    <w:aliases w:val="Cabeçalho tabela"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00601269"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B1051"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-      <w:outlineLvl w:val="9"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="A44A00"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
     <w:name w:val="Source Code"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="VerbatimChar"/>
     <w:pPr>
       <w:wordWrap w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
     <w:name w:val="KeywordTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="007020"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
     <w:name w:val="DataTypeTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:color w:val="902000"/>
@@ -12397,374 +17724,299 @@
       <w:color w:val="FF0000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D63F35"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
-    <w:rsid w:val="00717215"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
-    <w:rsid w:val="00717215"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
-    <w:rsid w:val="00717215"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
-    <w:rsid w:val="00717215"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
-[...5 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Numerada">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F916B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo2">
-[...3 lines deleted...]
-    <w:link w:val="Titulo2Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncias">
+    <w:name w:val="Referências"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RefernciasChar"/>
     <w:autoRedefine/>
-    <w:rsid w:val="00B47AFB"/>
-[...26 lines deleted...]
-    <w:link w:val="RTCURefernciasChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00653418"/>
+    <w:rsid w:val="006B27F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
-    <w:rsid w:val="00651FBE"/>
+    <w:rsid w:val="005F2A53"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCURefernciasChar">
-    <w:name w:val="RTCU_Referências Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RefernciasChar">
+    <w:name w:val="Referências Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUReferncias"/>
-    <w:rsid w:val="00653418"/>
+    <w:link w:val="Referncias"/>
+    <w:rsid w:val="006B27F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUreadotrabalho">
-    <w:name w:val="RTCU_Área do trabalho"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Campodepreenchimento">
+    <w:name w:val="Campo de preenchimento"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:next w:val="RTCUModalidadedoPTT"/>
-    <w:link w:val="RTCUreadotrabalhoChar"/>
+    <w:link w:val="CampodepreenchimentoChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="007C3E80"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="B65D00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CampodepreenchimentoChar">
+    <w:name w:val="Campo de preenchimento Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Campodepreenchimento"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="B65D00"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TipodeArtigo">
+    <w:name w:val="Tipo de Artigo"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="TipodeArtigoChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C47B3E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs w:val="0"/>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUreadotrabalhoChar">
-    <w:name w:val="RTCU_Área do trabalho Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TipodeArtigoChar">
+    <w:name w:val="Tipo de Artigo Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUreadotrabalho"/>
-    <w:rsid w:val="007C3E80"/>
+    <w:link w:val="TipodeArtigo"/>
+    <w:rsid w:val="00C47B3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs w:val="0"/>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUModalidadedoPTT">
-    <w:name w:val="RTCU_Modalidade do PTT"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="readoArtigo">
+    <w:name w:val="Área do Artigo"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:next w:val="RTCUEstgiodematuridade"/>
-    <w:link w:val="RTCUModalidadedoPTTChar"/>
+    <w:link w:val="readoArtigoChar"/>
     <w:autoRedefine/>
-    <w:qFormat/>
-    <w:rsid w:val="0009495F"/>
+    <w:rsid w:val="00C63A8E"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
       <w:color w:val="946C00"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUModalidadedoPTTChar">
-    <w:name w:val="RTCU_Modalidade do PTT Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="readoArtigoChar">
+    <w:name w:val="Área do Artigo Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUModalidadedoPTT"/>
-    <w:rsid w:val="0009495F"/>
+    <w:link w:val="readoArtigo"/>
+    <w:rsid w:val="00C63A8E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:iCs/>
       <w:color w:val="946C00"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUEstgiodematuridade">
-[...69 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
-    <w:rsid w:val="000C6441"/>
+    <w:rsid w:val="00B63FB8"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -12794,333 +18046,924 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ModalidadedoPTT">
+    <w:name w:val="Modalidade do PTT"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="ModalidadedoPTTChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="005826E6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ModalidadedoPTTChar">
+    <w:name w:val="Modalidade do PTT Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="ModalidadedoPTT"/>
+    <w:rsid w:val="005826E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="keywords">
+    <w:name w:val="keywords"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="keywordsChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:color w:val="B65D00"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="keywordsChar">
+    <w:name w:val="keywords Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="keywords"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="B65D00"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00E71F67"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dadosautorais">
+    <w:name w:val="Dados_autorais"/>
+    <w:basedOn w:val="Referncias"/>
+    <w:link w:val="DadosautoraisChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC73E1"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DadosautoraisChar">
+    <w:name w:val="Dados_autorais Char"/>
+    <w:basedOn w:val="RefernciasChar"/>
+    <w:link w:val="Dadosautorais"/>
+    <w:rsid w:val="00BC73E1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CRediT">
+    <w:name w:val="CRediT"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="CRediTChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009F6897"/>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CRediTChar">
+    <w:name w:val="CRediT Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="CRediT"/>
+    <w:rsid w:val="009F6897"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractResumen">
+    <w:name w:val="Abstract/Resumen"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="AbstractResumenChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0006639C"/>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractResumenChar">
+    <w:name w:val="Abstract/Resumen Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="AbstractResumen"/>
+    <w:rsid w:val="0006639C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="D67E00"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeira">
+    <w:name w:val="Corpo do Texto (lingua estrangeira)"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="CorpodoTextolinguaestrangeiraChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeiraChar">
+    <w:name w:val="Corpo do Texto (lingua estrangeira) Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="CorpodoTextolinguaestrangeira"/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nota">
+    <w:name w:val="Nota"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="NotaChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0070546B"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotaChar">
+    <w:name w:val="Nota Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Nota"/>
+    <w:rsid w:val="0070546B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloilustrao">
+    <w:name w:val="Titulo ilustração"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:link w:val="TituloilustraoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003278D5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloilustraoChar">
+    <w:name w:val="Titulo ilustração Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Tituloilustrao"/>
+    <w:rsid w:val="003278D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloReferncias">
+    <w:name w:val="Título Referências"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="TtuloRefernciasChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B03"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloRefernciasChar">
+    <w:name w:val="Título Referências Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="TtuloReferncias"/>
+    <w:rsid w:val="001A3B03"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloidiomaalternativo">
+    <w:name w:val="Titulo (idioma alternativo)"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="TituloidiomaalternativoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="002F0E5D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="6F6F6E"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloidiomaalternativoChar">
+    <w:name w:val="Titulo (idioma alternativo) Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="Tituloidiomaalternativo"/>
+    <w:rsid w:val="002F0E5D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:caps/>
+      <w:color w:val="6F6F6E"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TAG">
+    <w:name w:val="TAG"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TAGChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TAGChar">
+    <w:name w:val="TAG Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TAG"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
+    <w:name w:val="RTCU_Aviso"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RTCUAvisoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E435F"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
+    <w:name w:val="RTCU_Aviso Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="RTCUAviso"/>
+    <w:rsid w:val="003E435F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC2B54"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloPrincipal">
+    <w:name w:val="Título Principal"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:link w:val="TtuloPrincipalChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F25455"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloPrincipalChar">
+    <w:name w:val="Título Principal Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="TtuloPrincipal"/>
+    <w:rsid w:val="00F25455"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subttuloidiomaalternativo">
+    <w:name w:val="Subtítulo idioma alternativo"/>
+    <w:basedOn w:val="Tituloidiomaalternativo"/>
+    <w:link w:val="SubttuloidiomaalternativoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00206021"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloidiomaalternativoChar">
+    <w:name w:val="Subtítulo idioma alternativo Char"/>
+    <w:basedOn w:val="TituloidiomaalternativoChar"/>
+    <w:link w:val="Subttuloidiomaalternativo"/>
+    <w:rsid w:val="00206021"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:caps w:val="0"/>
+      <w:color w:val="6F6F6E"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EstiloHyperlinkSublinhado">
+    <w:name w:val="Estilo Hyperlink + Sublinhado"/>
+    <w:basedOn w:val="Hyperlink"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0AD5"/>
+    <w:rPr>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0058153A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:rsid w:val="0058153A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUReferncias">
+    <w:name w:val="RTCU_Referências"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCURefernciasChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCURefernciasChar">
+    <w:name w:val="RTCU_Referências Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUReferncias"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUreadotrabalho">
+    <w:name w:val="RTCU_Área do trabalho"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="RTCUModalidadedoPTT"/>
+    <w:link w:val="RTCUreadotrabalhoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUreadotrabalhoChar">
+    <w:name w:val="RTCU_Área do trabalho Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUreadotrabalho"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUModalidadedoPTT">
+    <w:name w:val="RTCU_Modalidade do PTT"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="RTCUEstgiodematuridade"/>
+    <w:link w:val="RTCUModalidadedoPTTChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUModalidadedoPTTChar">
+    <w:name w:val="RTCU_Modalidade do PTT Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUModalidadedoPTT"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUEstgiodematuridade">
+    <w:name w:val="RTCU_Estágio_de_maturidade"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUEstgiodematuridadeChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="007A66"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="007A66"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1F5DB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUEstgiodematuridadeChar">
+    <w:name w:val="RTCU_Estágio_de_maturidade Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUEstgiodematuridade"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="007A66"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="007A66"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUCampodepreenchimento">
+    <w:name w:val="RTCU_Campo de preenchimento"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUCampodepreenchimentoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUCampodepreenchimentoChar">
+    <w:name w:val="RTCU_Campo de preenchimento Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUCampodepreenchimento"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo">
     <w:name w:val="Titulo"/>
     <w:basedOn w:val="FirstParagraph"/>
     <w:link w:val="TituloChar"/>
-    <w:rsid w:val="007B4817"/>
+    <w:rsid w:val="00676DF1"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FirstParagraphChar">
     <w:name w:val="First Paragraph Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="FirstParagraph"/>
-    <w:rsid w:val="007B4817"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloChar">
     <w:name w:val="Titulo Char"/>
     <w:basedOn w:val="FirstParagraphChar"/>
     <w:link w:val="Titulo"/>
-    <w:rsid w:val="007B4817"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:iCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="pt-BR"/>
-[...26 lines deleted...]
-      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloReferncias">
     <w:name w:val="RTCU_Título_Referências"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="RTCUTtuloRefernciasChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00371125"/>
+    <w:rsid w:val="00676DF1"/>
     <w:pPr>
+      <w:spacing w:before="360" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloRefernciasChar">
     <w:name w:val="RTCU_Título_Referências Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="RTCUTtuloReferncias"/>
-    <w:rsid w:val="00371125"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloCRediT">
     <w:name w:val="RTCU_Título_CRediT"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="RTCUTtuloCRediTChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00016620"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240"/>
+    </w:pPr>
     <w:rPr>
       <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloCRediTChar">
     <w:name w:val="RTCU_Título_CRediT Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="RTCUTtuloCRediT"/>
-    <w:rsid w:val="00016620"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps w:val="0"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUkeywords">
     <w:name w:val="RTCU_keywords"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="RTCUkeywordsChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00D25302"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
-      <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RTCUkeywordsChar">
     <w:name w:val="RTCU_keywords Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="RTCUkeywords"/>
-    <w:rsid w:val="00D25302"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
-[...40 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloPrincipal">
     <w:name w:val="Titulo_Principal"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Ttulo2"/>
     <w:link w:val="TituloPrincipalChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="009C09DD"/>
+    <w:rsid w:val="00676DF1"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240"/>
+    </w:pPr>
     <w:rPr>
       <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloPrincipalChar">
     <w:name w:val="Titulo_Principal Char"/>
     <w:basedOn w:val="Ttulo2Char"/>
     <w:link w:val="TituloPrincipal"/>
-    <w:rsid w:val="009C09DD"/>
+    <w:rsid w:val="00676DF1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citao">
-[...3 lines deleted...]
-    <w:link w:val="CitaoChar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avisosubmisso">
+    <w:name w:val="Aviso_submissão"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="AvisosubmissoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00F74F92"/>
+    <w:rsid w:val="00564A31"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="862" w:right="862"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+      </w:pBdr>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-      <w:sz w:val="22"/>
+      <w:color w:val="A20000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00F74F92"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AvisosubmissoChar">
+    <w:name w:val="Aviso_submissão Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Avisosubmisso"/>
+    <w:rsid w:val="00564A31"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:iCs/>
-      <w:sz w:val="22"/>
-[...11 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="A20000"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/10062019-producao-tecnica-pdf/@@display-file/file" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/50" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/capes/pt-br/centrais-de-conteudo/10062019-producao-tecnica-pdf/@@display-file/file" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aless\Documents\Atualiza&#231;&#227;o%20Revista\Textos%20finais%208_6_2026\Template_PTT_vers&#227;o%20final%209_9_2026.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13391,62 +19234,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
     <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
@@ -13552,489 +19383,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD02F7EF-7731-41A5-920A-9A855A52B443}">
-[...17 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E9C9B4D-8D72-44ED-9413-3A8DF0EAAC37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F06F925-0832-4B21-A132-7DD39E07FCFF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template_PTT_versão final 9_9_2026.dotx</Template>
+  <Template>RTCU_Template_Artigo_original_Revisao_de_literatura_</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>12410</Characters>
+  <Pages>12</Pages>
+  <Words>2232</Words>
+  <Characters>13822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>394</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14679</CharactersWithSpaces>
+  <CharactersWithSpaces>15915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...344 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Alessandra Caballero Brügger Freitas</dc:creator>
+  <dc:creator>Equipe editorial RTCU</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Area_Trabalho">
-[...8 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
   </property>
 </Properties>
 </file>