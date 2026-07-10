--- v0 (2026-06-10)
+++ v1 (2026-07-10)
@@ -10,9277 +10,13868 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3885EDB7" w14:textId="6442D8D2" w:rsidR="001E5994" w:rsidRPr="00217B2D" w:rsidRDefault="001E5994" w:rsidP="004A56F2">
+    <w:p w14:paraId="3885EDB7" w14:textId="21355B59" w:rsidR="001E5994" w:rsidRPr="006F00D9" w:rsidRDefault="00973F02" w:rsidP="00174866">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...163 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Subtítulo, se houver</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Arial 14, apenas a letra inicial da primeira palavra maiúscula, negrito, alinhamento à esquerda)</w:t>
+        <w:t xml:space="preserve">Modelo para submissão de Produto Técnico-Tecnológico </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5994" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(PTT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1A237B" w14:textId="77777777" w:rsidR="006F00D9" w:rsidRPr="000858F1" w:rsidRDefault="006F00D9" w:rsidP="006F00D9">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D02A3B" w14:textId="48E130FE" w:rsidR="006F00D9" w:rsidRPr="000858F1" w:rsidRDefault="006F00D9" w:rsidP="006F00D9">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este modelo foi elaborado para submissão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>das diferentes modalidades de Produto Técnico-Tecnológico (PTT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, em conformidade com as diretrizes editoriais e acadêmicas da Revista do Tribunal de Contas da União (RTCU) e os padrões de normalização da Associação Brasileira de Normas Técnicas (ABNT), conforme orientações constantes no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000858F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000858F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67F0FFB5" w14:textId="77777777" w:rsidR="006F00D9" w:rsidRDefault="006F00D9" w:rsidP="006F00D9">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O autor deve seguir a estrutura proposta e desenvolver, em cada tópico, o conteúdo descrito na respectiva seção, de modo a assegurar a padronização, a qualidade acadêmica, a consistência metodológica e a adequação formal do manuscrito submetido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C5DAB1" w14:textId="77777777" w:rsidR="002520A4" w:rsidRPr="000858F1" w:rsidRDefault="002520A4" w:rsidP="006F00D9">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77F65E91" w14:textId="65C21E43" w:rsidR="00B71520" w:rsidRPr="00B14F85" w:rsidRDefault="00B71520">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tipo de PTT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B83E59D" w14:textId="7B11E11F" w:rsidR="002520A4" w:rsidRPr="00B14F85" w:rsidRDefault="002520A4" w:rsidP="00B14F85">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Área do PTT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B79F12" w14:textId="5E7AC791" w:rsidR="00625008" w:rsidRPr="006F00D9" w:rsidRDefault="00B3165E" w:rsidP="00B3165E">
+      <w:pPr>
+        <w:pStyle w:val="PTT1TtulodoProdutoProjeto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DO PRODUTO/PROJETO </w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095E6676" w14:textId="680A3387" w:rsidR="00625008" w:rsidRPr="006F00D9" w:rsidRDefault="00D16280" w:rsidP="004F4EDC">
+      <w:pPr>
+        <w:pStyle w:val="PTT2Subttulo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subtítulo, se h</w:t>
+      </w:r>
+      <w:r w:rsidR="00E701BA" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (apenas a letra inicial da primeira palavra maiúscula)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00812119" w:rsidRPr="007C0493" w14:paraId="195ABB4B" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00812119" w:rsidRPr="002678FE" w14:paraId="195ABB4B" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0BBCE6" w14:textId="7CC4FC97" w:rsidR="00812119" w:rsidRPr="0019561F" w:rsidRDefault="00496FF8" w:rsidP="00812119">
+          <w:p w14:paraId="6C0BBCE6" w14:textId="7A8DBAED" w:rsidR="00812119" w:rsidRPr="006F00D9" w:rsidRDefault="00973F02" w:rsidP="00812119">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> ser claros, objetivos e representativos do conteúdo do manuscrito.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O título e, se </w:t>
+            </w:r>
+            <w:r w:rsidR="00E701BA" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>há</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, o subtítulo devem </w:t>
+            </w:r>
+            <w:r w:rsidR="00265A6E" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>representar adequadamente o conteúdo abordado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DD60FA5" w14:textId="14A5F4E0" w:rsidR="00E60440" w:rsidRDefault="00E60440" w:rsidP="00E60440">
+    <w:p w14:paraId="535C2FD1" w14:textId="7FE283DB" w:rsidR="00ED0CD8" w:rsidRPr="00B71520" w:rsidRDefault="00D16280" w:rsidP="00CA42F9">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT3TtulodoProdutoProjetoEmOutroIdioma"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DO </w:t>
+      </w:r>
+      <w:r w:rsidR="00C70BB8" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRODUTO/PROJETO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EM </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED01DC" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INGLÊS</w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ED108B" w14:textId="77777777" w:rsidR="00D4350D" w:rsidRDefault="00E60440" w:rsidP="00D4350D">
+    <w:p w14:paraId="1C94C33B" w14:textId="1D9118FD" w:rsidR="00625008" w:rsidRPr="00B71520" w:rsidRDefault="00D16280" w:rsidP="003D741A">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT4SubttuloTraduzido"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtítulo, se </w:t>
+      </w:r>
+      <w:r w:rsidR="00E701BA" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>há</w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (apenas a letra inicial da primeira palavra maiúscula)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058D6628" w14:textId="7FE5154C" w:rsidR="00625008" w:rsidRDefault="00D16280" w:rsidP="00E60440">
+    <w:p w14:paraId="02D6771B" w14:textId="7FFA0A99" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="00ED01DC">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT3TtulodoProdutoProjetoEmOutroIdioma"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0B5F">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (Arial 14, todas as letras maiúsculas, negrito, alinhamento à esquerda)</w:t>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DO PRODUTO/PROJETO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EM ESPANHOL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C2FD1" w14:textId="7D17066F" w:rsidR="00ED0CD8" w:rsidRDefault="00ED0CD8" w:rsidP="001D5670">
+    <w:p w14:paraId="78A3E873" w14:textId="77777777" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="00ED01DC">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT4SubttuloTraduzido"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> no título, no subtítulo e entre eles</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (apenas a letra inicial da primeira palavra maiúscula)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C94C33B" w14:textId="31AC542A" w:rsidR="00625008" w:rsidRPr="0019561F" w:rsidRDefault="00D16280" w:rsidP="00E60440">
+    <w:p w14:paraId="34931FE6" w14:textId="2429D98C" w:rsidR="00EC6A3C" w:rsidRPr="006F00D9" w:rsidRDefault="00D16280" w:rsidP="00CA42F9">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT5TtuloResumo"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006012C2">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Arial 12, apenas a letra inicial da primeira palavra maiúscula, negrito, alinhamento à esquerda)</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645B02BA" w14:textId="748FC20E" w:rsidR="00E60440" w:rsidRDefault="00E60440" w:rsidP="00E60440">
+    <w:p w14:paraId="5E90C05D" w14:textId="03CA6A6A" w:rsidR="00075DED" w:rsidRPr="002A4E0A" w:rsidRDefault="00733431" w:rsidP="00075DED">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT6TextodoResumo"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...197 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk230698314"/>
+      <w:r w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E701BA" w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A67C98" w:rsidRPr="007C0493" w14:paraId="47FDAABE" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00A67C98" w:rsidRPr="002678FE" w14:paraId="47FDAABE" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4098F722" w14:textId="693A3FAB" w:rsidR="00E50B76" w:rsidRPr="007C0493" w:rsidRDefault="00A67C98" w:rsidP="00A67C98">
+          <w:p w14:paraId="4098F722" w14:textId="6C946847" w:rsidR="00E50B76" w:rsidRPr="006F00D9" w:rsidRDefault="00A67C98" w:rsidP="00A67C98">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
               <w:t>No resumo</w:t>
             </w:r>
-            <w:r w:rsidR="00635D5C" w:rsidRPr="007C0493">
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00883A8B" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E50B76" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00E50B76" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>devem ser</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FA341A" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FA341A" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>descritos, de forma sucinta</w:t>
             </w:r>
-            <w:r w:rsidR="005973B0" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="005973B0" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (entre 100 e 250 palavras)</w:t>
             </w:r>
-            <w:r w:rsidR="00FA341A" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FA341A" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00E50B76" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00E50B76" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F91CE9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00F91CE9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">em um único parágrafo, </w:t>
             </w:r>
-            <w:r w:rsidR="00E50B76" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00E50B76" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2AE498" w14:textId="5BC68664" w:rsidR="00E50B76" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="250EF146" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Problema/oportunidade identificada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D62CBEB" w14:textId="44ED143E" w:rsidR="00E50B76" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="494AD236" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Objetivo do produto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BE19F2" w14:textId="3EF65D8D" w:rsidR="00E50B76" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="566F3BE8" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Metodologia de desenvolvimento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12FB11C9" w14:textId="05B9006B" w:rsidR="00E50B76" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="045A0867" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Produto gerado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F802F14" w14:textId="21A73F59" w:rsidR="0049106B" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="0D011816" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Resultado esperado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07520AFA" w14:textId="296C7C04" w:rsidR="0049106B" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="00E50B76">
+          <w:p w14:paraId="7E05AE19" w14:textId="77777777" w:rsidR="00154605" w:rsidRPr="006F00D9" w:rsidRDefault="00154605">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="27"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Impacto esperado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCDA348" w14:textId="03889F1D" w:rsidR="00A67C98" w:rsidRPr="0019561F" w:rsidRDefault="00071385" w:rsidP="00A67C98">
+          <w:p w14:paraId="0CCDA348" w14:textId="624CF046" w:rsidR="00A67C98" w:rsidRPr="006F00D9" w:rsidRDefault="006D3A67" w:rsidP="00A67C98">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...39 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Deve-se evitar o uso de abreviação e citação no resumo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1523E213" w14:textId="1F357E73" w:rsidR="00E60440" w:rsidRDefault="00E60440" w:rsidP="00E60440">
+    <w:p w14:paraId="028E045D" w14:textId="456D05E8" w:rsidR="00625008" w:rsidRPr="006F00D9" w:rsidRDefault="00D16280" w:rsidP="004E3331">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT8Palavras-chave"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B61E81" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00B61E81" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>alavras-chave</w:t>
       </w:r>
-      <w:r w:rsidR="00674B06" w:rsidRPr="00E30CF7">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00674B06" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF7D60" w:rsidRPr="00AF7D60">
-[...13 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00AF7D60" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007D53B6" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>apenas a letra inicial da primeira palavra maiúscula</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7D60" w:rsidRPr="00AF7D60">
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00AF7D60" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rStyle w:val="PTT7TtulodasPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00ED14F9" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00ED14F9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00ED14F9" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00ED14F9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="0019561F">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F931DE" w:rsidRPr="007C0493" w14:paraId="7DEF1865" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00F931DE" w:rsidRPr="002678FE" w14:paraId="7DEF1865" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3380CA36" w14:textId="77777777" w:rsidR="00496FF8" w:rsidRDefault="00496FF8" w:rsidP="00496FF8">
+          <w:p w14:paraId="5FF92E7F" w14:textId="77777777" w:rsidR="00493878" w:rsidRPr="000858F1" w:rsidRDefault="00493878" w:rsidP="00493878">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005817F8">
-[...4 lines deleted...]
-              <w:t>As palavras-chave devem refletir o principal tema ou conceito abordado no artigo e contribuir para a indexação e recuperação do manuscrito em bases de dados e mecanismos de busca.</w:t>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>As palavras-chave devem refletir o tema ou conceito abordado no trabalho e contribuir para a indexação e recuperação do manuscrito em base de dados e mecanismo de busca.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1172D8AD" w14:textId="6EDA509B" w:rsidR="00F931DE" w:rsidRPr="0019561F" w:rsidRDefault="00496FF8" w:rsidP="00496FF8">
+          <w:p w14:paraId="1172D8AD" w14:textId="7579B5A5" w:rsidR="00F931DE" w:rsidRPr="006F00D9" w:rsidRDefault="00493878" w:rsidP="00493878">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA5F0E">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00D8678F">
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O campo deve conter de quatro a seis palavras, separadas entre si por ponto e vírgula, com ponto final após a última. Quanto ao uso de letra minúscula ou maiúscula, devem ser observadas as orientações constantes da seção 3.4 do capítulo 3 do </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="000858F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:szCs w:val="24"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0019561F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="009415B9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1731EA79" w14:textId="4E97BD8E" w:rsidR="00E60440" w:rsidRDefault="00E60440" w:rsidP="00E60440">
+    <w:p w14:paraId="3139B7ED" w14:textId="258D9362" w:rsidR="003749DA" w:rsidRPr="002A4E0A" w:rsidRDefault="00D16280" w:rsidP="0099487C">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT9TtuloAbstractResumen"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E0A" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(todas as letras m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB62EE" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4E0A" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>iúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0AA0D7" w14:textId="31D9B225" w:rsidR="00E60440" w:rsidRDefault="00E60440" w:rsidP="00E60440">
+    <w:p w14:paraId="019F2D04" w14:textId="4ED49C4B" w:rsidR="00AC0866" w:rsidRPr="006F00D9" w:rsidRDefault="008C12BB" w:rsidP="008C12BB">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT10TextodoAbstractResumen"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...254 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0866" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00635D5C" w:rsidRPr="007C0493" w14:paraId="6ACB97EB" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00635D5C" w:rsidRPr="002678FE" w14:paraId="6ACB97EB" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58630BE1" w14:textId="1250FD0F" w:rsidR="00635D5C" w:rsidRPr="0019561F" w:rsidRDefault="00496FF8" w:rsidP="00652738">
+          <w:p w14:paraId="58630BE1" w14:textId="01A6960D" w:rsidR="00635D5C" w:rsidRPr="006F00D9" w:rsidRDefault="009415B9" w:rsidP="001D75FB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005314E1">
-[...4 lines deleted...]
-              <w:t>O resumo em outro idioma deve corresponder integralmente ao conteúdo apresentado no resumo na língua vernácula.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O resumo em </w:t>
+            </w:r>
+            <w:r w:rsidR="001D75FB" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>língua estrangeira</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deve corresponder integralmente ao </w:t>
+            </w:r>
+            <w:r w:rsidR="001D75FB" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>resum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidR="001D75FB" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>em</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> língua vernácula</w:t>
+            </w:r>
+            <w:r w:rsidR="00652738" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0783FEDB" w14:textId="056639B2" w:rsidR="00280291" w:rsidRDefault="00280291" w:rsidP="00280291">
+    <w:p w14:paraId="57E1C616" w14:textId="366F2FE4" w:rsidR="00625008" w:rsidRPr="006F00D9" w:rsidRDefault="00D16280" w:rsidP="008C0AC1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT11TtulodasKeywordsPalabras-clave"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00D64BF4" w:rsidRPr="001C0B5F">
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="00D64BF4" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>eywords</w:t>
       </w:r>
-      <w:r w:rsidR="00487055" w:rsidRPr="001C0B5F">
-[...44 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="007D53B6" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D53B6" w:rsidRPr="001C0B5F">
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="007D53B6" w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B9" w:rsidRPr="00B5380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>apenas a letra inicial da primeira palavra maiúscula</w:t>
       </w:r>
-      <w:r w:rsidR="007D53B6" w:rsidRPr="00FC00B9">
-[...28 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidR="007D53B6" w:rsidRPr="00B5380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00D7023F" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00D7023F" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A91EDB" w:rsidRPr="007D53B6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidR="00B54FC4" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF06C9" w:rsidRPr="007C0493" w14:paraId="6222CF2A" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00FF06C9" w:rsidRPr="002678FE" w14:paraId="6222CF2A" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B846BA8" w14:textId="76DD5738" w:rsidR="00FF06C9" w:rsidRPr="0019561F" w:rsidRDefault="00FF06C9">
+          <w:p w14:paraId="3B846BA8" w14:textId="3B416BB7" w:rsidR="00FF06C9" w:rsidRPr="006F00D9" w:rsidRDefault="00073376">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...51 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quanto ao uso de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>itálico</w:t>
             </w:r>
-            <w:r w:rsidR="002354B0" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="002354B0" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
-            <w:r w:rsidR="00D156E9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>letra minúscula</w:t>
             </w:r>
-            <w:r w:rsidR="00D156E9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002354B0" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="002354B0" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> maiúscula, devem ser observadas as orientações constantes da</w:t>
             </w:r>
-            <w:r w:rsidR="00D156E9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> seç</w:t>
             </w:r>
-            <w:r w:rsidR="00D156E9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ões</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D156E9" w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00D156E9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">3.2 e </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">3.4 do capítulo 3 do </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00E52E3F" w:rsidRPr="00D8678F">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00E52E3F" w:rsidRPr="006F00D9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
+                  <w:szCs w:val="24"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0019561F">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00FF06C9" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75C476B3" w14:textId="783D96C2" w:rsidR="00AD3F6B" w:rsidRDefault="00AD3F6B" w:rsidP="00AD3F6B">
+    <w:p w14:paraId="735A08C3" w14:textId="66B002AE" w:rsidR="00ED01DC" w:rsidRPr="002A4E0A" w:rsidRDefault="00ED01DC" w:rsidP="00ED01DC">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT9TtuloAbstractResumen"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMEN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(tod</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>as as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E07576" w14:textId="1934CBF3" w:rsidR="00AD3F6B" w:rsidRDefault="00AD3F6B" w:rsidP="00AD3F6B">
+    <w:p w14:paraId="600F21A4" w14:textId="77777777" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="00ED01DC">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT10TextodoAbstractResumen"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...171 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC2790" w:rsidRPr="007C0493" w14:paraId="2BF548F2" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="00ED01DC" w:rsidRPr="002678FE" w14:paraId="3D85CC82" w14:textId="77777777" w:rsidTr="007349A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="324213E3" w14:textId="2C508FD4" w:rsidR="00CC2790" w:rsidRPr="007C0493" w:rsidRDefault="00CC2790" w:rsidP="00BD7299">
+          <w:p w14:paraId="3F8A73B5" w14:textId="77777777" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="007349A3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...203 lines deleted...]
-              <w:t>Atenção: A seção é opcional e recomendada quando a apresentação sintética da proposta contribuir para a compreensão do produto.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BFC2DFF" w14:textId="77777777" w:rsidR="00CC2790" w:rsidRDefault="00CC2790" w:rsidP="00CC2790">
+    <w:p w14:paraId="51036454" w14:textId="5F7975A3" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="00ED01DC">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT11TtulodasKeywordsPalabras-clave"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Palavbras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B14F85">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>-clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="001C0B5F">
-[...128 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="00B5380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(apenas a letra inicial da primeira palavra maiúscula)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A3043E" w:rsidRPr="0084065D" w14:paraId="320C1D3D" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00ED01DC" w:rsidRPr="002678FE" w14:paraId="71EE8ECE" w14:textId="77777777" w:rsidTr="007349A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74741BAF" w14:textId="4B09CABA" w:rsidR="00430210" w:rsidRPr="007C0493" w:rsidRDefault="00A3043E" w:rsidP="00430210">
+          <w:p w14:paraId="0A2CC0D6" w14:textId="77777777" w:rsidR="00ED01DC" w:rsidRPr="006F00D9" w:rsidRDefault="00ED01DC" w:rsidP="007349A3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...181 lines deleted...]
-              <w:t>Alinhamento com objetivos estratégicos</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="006F00D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10FE380D" w14:textId="77777777" w:rsidR="00E74B38" w:rsidRDefault="00B07CE6" w:rsidP="00E74B38">
+    <w:p w14:paraId="21FE3551" w14:textId="7C6F6EDA" w:rsidR="00CC2790" w:rsidRPr="006F00D9" w:rsidRDefault="0067780F" w:rsidP="002B04ED">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT12TtulodaApresentaoExecutiva"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">APRESENTAÇÃO EXECUTIVA DO PRODUTO </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2790" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51092628" w14:textId="771569A1" w:rsidR="00E74B38" w:rsidRDefault="00B07CE6" w:rsidP="00E74B38">
+    <w:p w14:paraId="3B28EF63" w14:textId="1B22CF94" w:rsidR="0067401A" w:rsidRPr="006F00D9" w:rsidRDefault="00415705" w:rsidP="00415705">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74B38">
-[...45 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="001C0B5F">
-[...104 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0034389F" w:rsidRPr="007C0493" w14:paraId="23AE2626" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00CC2790" w:rsidRPr="002678FE" w14:paraId="2BF548F2" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4506CE" w14:textId="75866050" w:rsidR="007043E4" w:rsidRPr="007C0493" w:rsidRDefault="00DF4D86" w:rsidP="007043E4">
+          <w:p w14:paraId="0F601306" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65" w:rsidP="00D83D65">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...32 lines deleted...]
-              <w:t>devem ser apresentados os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “Apresentação executiva do produto” (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>pitch</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>), devem ser apresentados, de forma breve e objetiva, os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F9C39B3" w14:textId="4F8880FE" w:rsidR="001A207C" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="003058AD">
+          <w:p w14:paraId="73C67D5B" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Conceitos relacionados</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Problema enfrentado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44C14918" w14:textId="1BA473CD" w:rsidR="0034389F" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="003058AD">
+          <w:p w14:paraId="20C40465" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Iniciativas existentes</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Solução proposta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461DE799" w14:textId="3757F427" w:rsidR="0034389F" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="0034389F">
+          <w:p w14:paraId="1AE965BE" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Soluções semelhantes</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Público-alvo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044AB62C" w14:textId="72145037" w:rsidR="0034389F" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="0034389F">
+          <w:p w14:paraId="06F0F5B4" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Lacunas</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Produto gerado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="573F12A2" w14:textId="3A584F89" w:rsidR="0049106B" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="0034389F">
+          <w:p w14:paraId="650EBF66" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Literatura aplicável</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Diferencial do produto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF18F3B" w14:textId="157D7374" w:rsidR="0049106B" w:rsidRPr="007C0493" w:rsidRDefault="0049106B" w:rsidP="0034389F">
+          <w:p w14:paraId="01D19110" w14:textId="5B4BCC8D" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Marcos legais/normativos (se aplicável)</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Benefício e impacto esperado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="413B6471" w14:textId="77777777" w:rsidR="0034389F" w:rsidRPr="007C0493" w:rsidRDefault="0034389F" w:rsidP="0034389F">
+          <w:p w14:paraId="5FB6C098" w14:textId="77777777" w:rsidR="00D83D65" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Selecionar fontes confiáveis, relevantes e atuais.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Apresentação resumida da proposta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AF2C1DA" w14:textId="77777777" w:rsidR="0034389F" w:rsidRPr="007C0493" w:rsidRDefault="0034389F" w:rsidP="0034389F">
+          <w:p w14:paraId="2C03E1AC" w14:textId="31959DC7" w:rsidR="00AD6FCC" w:rsidRPr="006F00D9" w:rsidRDefault="00D83D65" w:rsidP="00D83D65">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...39 lines deleted...]
-              <w:t>Contemplar os desenvolvimentos mais recentes no campo de pesquisa.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Atenção: A seção é opcional</w:t>
+            </w:r>
+            <w:r w:rsidR="0013348D" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, mas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recomendada</w:t>
+            </w:r>
+            <w:r w:rsidR="0013348D" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quando a apresentação sintética da proposta contribui para a compreensão do produto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2916D6F2" w14:textId="0D63E1FF" w:rsidR="00E74B38" w:rsidRDefault="00B07CE6" w:rsidP="00E74B38">
+    <w:p w14:paraId="07BBDAA4" w14:textId="0FF15AE3" w:rsidR="004C0942" w:rsidRPr="006F00D9" w:rsidRDefault="002900C9" w:rsidP="004C0942">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16280" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD6B279" w14:textId="76F74916" w:rsidR="00B42A82" w:rsidRPr="006F00D9" w:rsidRDefault="00B42A82" w:rsidP="004C0942">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74B38">
-[...24 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E74B38">
-[...34 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004744AC">
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C0B5F">
-[...90 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00543AEE" w:rsidRPr="007C0493" w14:paraId="0AD297EA" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="00A3043E" w:rsidRPr="006F00D9" w14:paraId="320C1D3D" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39A5058C" w14:textId="2FCFF4EE" w:rsidR="00543AEE" w:rsidRPr="004744AC" w:rsidRDefault="00543AEE" w:rsidP="004744AC">
+          <w:p w14:paraId="74741BAF" w14:textId="4B09CABA" w:rsidR="00430210" w:rsidRPr="006F00D9" w:rsidRDefault="00A3043E" w:rsidP="00430210">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...25 lines deleted...]
-              <w:t>objetivo geral e os específicos, se houver.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Na</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67E65" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> introdução</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, deve</w:t>
+            </w:r>
+            <w:r w:rsidR="00430210" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser apresentado</w:t>
+            </w:r>
+            <w:r w:rsidR="00430210" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67E65" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, de forma objetiva e clara, </w:t>
+            </w:r>
+            <w:r w:rsidR="00430210" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>os elementos relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B020133" w14:textId="4ECBA0BD" w:rsidR="00E67E65" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contexto do problema</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F4BDFE" w14:textId="74E25D21" w:rsidR="00E67E65" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Necessidade identificada</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5629A984" w14:textId="2B1BBF77" w:rsidR="00E67E65" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Justificativa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17590A8B" w14:textId="628CF119" w:rsidR="00E67E65" w:rsidRPr="006F00D9" w:rsidRDefault="00823A93">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67E65" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elevância </w:t>
+            </w:r>
+            <w:r w:rsidR="0049106B" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">institucional/social </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67E65" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>do estudo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AB8CCBD" w14:textId="77777777" w:rsidR="0049106B" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Motivação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAB05D8" w14:textId="1FE01A6D" w:rsidR="0049106B" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Alinhamento com objetivo estratégico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C1AAD7F" w14:textId="77777777" w:rsidR="00543AEE" w:rsidRDefault="00543AEE" w:rsidP="00543AEE">
+    <w:p w14:paraId="72A2F9B0" w14:textId="196C8FA7" w:rsidR="0054690E" w:rsidRPr="006F00D9" w:rsidRDefault="002900C9" w:rsidP="004C0942">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="0049106B" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONTEXTUALIZAÇÃO E FUNDAMENTAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367EB189" w14:textId="77777777" w:rsidR="00543AEE" w:rsidRDefault="00543AEE" w:rsidP="00543AEE">
+    <w:p w14:paraId="03FC0568" w14:textId="0DA63589" w:rsidR="004C0942" w:rsidRPr="006F00D9" w:rsidRDefault="004C0942" w:rsidP="004C0942">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C0B5F">
-[...90 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004744AC" w:rsidRPr="007C0493" w14:paraId="67124804" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="0034389F" w:rsidRPr="002678FE" w14:paraId="23AE2626" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7465C9" w14:textId="294073A3" w:rsidR="004744AC" w:rsidRPr="007C0493" w:rsidRDefault="004744AC" w:rsidP="00BD7299">
+          <w:p w14:paraId="5D4506CE" w14:textId="75866050" w:rsidR="007043E4" w:rsidRPr="006F00D9" w:rsidRDefault="00DF4D86" w:rsidP="007043E4">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...5 lines deleted...]
-              <w:t>Em “Caracterização do produto técnico-tecnológico”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “</w:t>
+            </w:r>
+            <w:r w:rsidR="0049106B" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Contextualização e fundamentação</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="0034389F" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007043E4" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>devem ser apresentados os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E718D89" w14:textId="5854A708" w:rsidR="004744AC" w:rsidRPr="007C0493" w:rsidRDefault="004744AC" w:rsidP="00BD7299">
+          <w:p w14:paraId="5F9C39B3" w14:textId="3D0F5B9A" w:rsidR="001A207C" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Identificação do tipo do produto (software/aplicativo; base de dados; material didático; curso; relatório técnico; tecnologia social; patente; processo; norma; produto em sigilo; outro)</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Conceito relacionado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D06A928" w14:textId="77777777" w:rsidR="004744AC" w:rsidRPr="007C0493" w:rsidRDefault="004744AC" w:rsidP="004744AC">
+          <w:p w14:paraId="44C14918" w14:textId="78DCFA1A" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Descrição do produto (finalidade; público-alvo; escopo; aplicação; diferenciais)</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Iniciativa existente</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="755C0AAB" w14:textId="34391144" w:rsidR="00C22583" w:rsidRPr="0019561F" w:rsidRDefault="00C22583" w:rsidP="00765793">
+          <w:p w14:paraId="461DE799" w14:textId="55903B1B" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...21 lines deleted...]
-              <w:t>, quando aplicável</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Soluç</w:t>
+            </w:r>
+            <w:r w:rsidR="00311189" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> semelhante</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044AB62C" w14:textId="193866A2" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lacuna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573F12A2" w14:textId="3A584F89" w:rsidR="0049106B" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Literatura aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF18F3B" w14:textId="27F65206" w:rsidR="0049106B" w:rsidRPr="006F00D9" w:rsidRDefault="0049106B">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Marco lega</w:t>
+            </w:r>
+            <w:r w:rsidR="00311189" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/normativo</w:t>
+            </w:r>
+            <w:r w:rsidR="00311189" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>se aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413B6471" w14:textId="77777777" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0034389F" w:rsidP="0034389F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>É importante:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E890E35" w14:textId="70ABBB90" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0034389F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Selecionar fonte confiáve</w:t>
+            </w:r>
+            <w:r w:rsidR="007116CF" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, relevante e atua</w:t>
+            </w:r>
+            <w:r w:rsidR="007116CF" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF2C1DA" w14:textId="5D3134D6" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0034389F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Organizar o conteúdo de forma lógica, geralmente começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5805D896" w14:textId="0382D5DB" w:rsidR="00564A88" w:rsidRPr="006F00D9" w:rsidRDefault="00564A88">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Apresentar corretamente citaç</w:t>
+            </w:r>
+            <w:r w:rsidR="007116CF" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, com a devida correlação na lista de referências.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099E945B" w14:textId="52639630" w:rsidR="0034389F" w:rsidRPr="006F00D9" w:rsidRDefault="0034389F">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4361B212" w14:textId="77777777" w:rsidR="004744AC" w:rsidRDefault="004744AC" w:rsidP="004744AC">
+    <w:p w14:paraId="21A9A32C" w14:textId="48CE1952" w:rsidR="00543AEE" w:rsidRPr="006F00D9" w:rsidRDefault="00543AEE" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="004744AC" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBJETIVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F9369B" w14:textId="77777777" w:rsidR="004744AC" w:rsidRDefault="004744AC" w:rsidP="004744AC">
+    <w:p w14:paraId="0FBD84F6" w14:textId="77777777" w:rsidR="00A05F34" w:rsidRPr="006F00D9" w:rsidRDefault="00A05F34" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="001C0B5F">
-[...141 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F4E08" w:rsidRPr="007C0493" w14:paraId="0394CBFF" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00543AEE" w:rsidRPr="002678FE" w14:paraId="0AD297EA" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF9A305" w14:textId="39477884" w:rsidR="00A116CA" w:rsidRPr="007C0493" w:rsidRDefault="00110F8E" w:rsidP="004F4E08">
+          <w:p w14:paraId="39A5058C" w14:textId="28218A4F" w:rsidR="00543AEE" w:rsidRPr="006F00D9" w:rsidRDefault="00543AEE" w:rsidP="004744AC">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Em “</w:t>
             </w:r>
-            <w:r w:rsidR="00A116CA" w:rsidRPr="007C0493">
-[...267 lines deleted...]
-              <w:t>Nem todos os itens acima são aplicáveis a todos os tipos de produtos técnico-tecnológicos.</w:t>
+            <w:r w:rsidR="004744AC" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Objetivo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, devem ser apresentados o </w:t>
+            </w:r>
+            <w:r w:rsidR="004744AC" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>objetivo geral e os específicos, se h</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA620C" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>á</w:t>
+            </w:r>
+            <w:r w:rsidR="004744AC" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5070A2EF" w14:textId="66C81502" w:rsidR="005D16D1" w:rsidRDefault="00B07CE6" w:rsidP="005D16D1">
+    <w:p w14:paraId="57F42766" w14:textId="5A3AEF89" w:rsidR="004744AC" w:rsidRPr="006F00D9" w:rsidRDefault="004744AC" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 CARACTERIZAÇÃO DO PRODUTO TÉCNICO-TECNOLÓGICO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4502AC" w14:textId="77777777" w:rsidR="00A05F34" w:rsidRPr="006F00D9" w:rsidRDefault="00A05F34" w:rsidP="00A05F34">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D16D1">
-[...24 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D16D1">
-[...35 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="001C0B5F">
-[...127 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001C15DD" w:rsidRPr="007C0493" w14:paraId="5765CC71" w14:textId="77777777" w:rsidTr="00D10D8A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004744AC" w:rsidRPr="002678FE" w14:paraId="67124804" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69EDE89E" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="007C0493" w:rsidRDefault="001C15DD" w:rsidP="001C15DD">
+          <w:p w14:paraId="2A7465C9" w14:textId="294073A3" w:rsidR="004744AC" w:rsidRPr="006F00D9" w:rsidRDefault="004744AC" w:rsidP="00BD7299">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Em “Desenvolvimento do produto”, devem ser descritos os itens relacionados a seguir.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “Caracterização do produto técnico-tecnológico”, devem ser apresentados os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5F4B69" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="007C0493" w:rsidRDefault="001C15DD" w:rsidP="001C15DD">
+          <w:p w14:paraId="4E718D89" w14:textId="5854A708" w:rsidR="004744AC" w:rsidRPr="006F00D9" w:rsidRDefault="004744AC">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Etapas realizadas</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Identificação do tipo do produto (software/aplicativo; base de dados; material didático; curso; relatório técnico; tecnologia social; patente; processo; norma; produto em sigilo; outro)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="417B1562" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="007C0493" w:rsidRDefault="001C15DD" w:rsidP="001C15DD">
+          <w:p w14:paraId="3D06A928" w14:textId="35CAE07E" w:rsidR="004744AC" w:rsidRPr="006F00D9" w:rsidRDefault="004744AC">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Processo de construção</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Descrição do produto (finalidade; público-alvo; escopo; aplicação; diferencia</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7A63" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A0EF38A" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="007C0493" w:rsidRDefault="001C15DD" w:rsidP="001C15DD">
+          <w:p w14:paraId="755C0AAB" w14:textId="34391144" w:rsidR="00C22583" w:rsidRPr="006F00D9" w:rsidRDefault="00C22583">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:lang w:val="pt-BR"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...163 lines deleted...]
-              <w:t>Atenção: Elementos como arquitetura, fluxo, modelo conceitual, telas e componentes devem ser apresentados apenas quando pertinentes à natureza do produto.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Estágio de desenvolvimento</w:t>
+            </w:r>
+            <w:r w:rsidR="00765793" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ível de maturidade (conceito, protótipo, piloto, implementado etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00765793" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, quando aplicável</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29BC7CE2" w14:textId="59A37451" w:rsidR="005D16D1" w:rsidRDefault="00B07CE6" w:rsidP="005D16D1">
+    <w:p w14:paraId="58B831B2" w14:textId="0252835D" w:rsidR="0054690E" w:rsidRPr="006F00D9" w:rsidRDefault="00A116CA" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002900C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D16D1">
-[...4 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>METODOLOGIA DE DESENVOLVIMENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F96CF3" w14:textId="07B266D1" w:rsidR="005D16D1" w:rsidRDefault="00B07CE6" w:rsidP="005D16D1">
+    <w:p w14:paraId="24E1E6A7" w14:textId="2C402068" w:rsidR="00AC0866" w:rsidRPr="006F00D9" w:rsidRDefault="00A05F34" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D16D1">
-[...34 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="001C0B5F">
-[...128 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00192E8D" w:rsidRPr="0084065D" w14:paraId="5C32164F" w14:textId="77777777" w:rsidTr="74B7634A">
+      <w:tr w:rsidR="004F4E08" w:rsidRPr="002678FE" w14:paraId="0394CBFF" w14:textId="77777777" w:rsidTr="00264434">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="224DD3E7" w14:textId="75199BE5" w:rsidR="001E0AFD" w:rsidRPr="007C0493" w:rsidRDefault="00852E0E" w:rsidP="74B7634A">
+          <w:p w14:paraId="2DF9A305" w14:textId="39477884" w:rsidR="00A116CA" w:rsidRPr="006F00D9" w:rsidRDefault="00110F8E" w:rsidP="004F4E08">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Em “</w:t>
             </w:r>
-            <w:r w:rsidR="00BF33AF" w:rsidRPr="007C0493">
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00A116CA" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Metodologia de desenvolvimento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidR="00192E8D" w:rsidRPr="007C0493">
-[...11 lines deleted...]
-              <w:t>devem ser apresentados os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidR="004F4E08" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, deve</w:t>
+            </w:r>
+            <w:r w:rsidR="00A116CA" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m ser descritos os itens </w:t>
+            </w:r>
+            <w:r w:rsidR="001C15DD" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">relacionados </w:t>
+            </w:r>
+            <w:r w:rsidR="00A116CA" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E47BFC" w14:textId="0D9044AC" w:rsidR="00192E8D" w:rsidRPr="007C0493" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="59F2A785" w14:textId="5364EAA2" w:rsidR="004F4E08" w:rsidRPr="006F00D9" w:rsidRDefault="00A116CA">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Produto gerado</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Abordagem metodológica</w:t>
+            </w:r>
+            <w:r w:rsidR="00714546" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> utilizada (pesquisa aplicada, exploratória, descritiva, qualitativa, quantitativa, mista ou outra)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79FE839A" w14:textId="3D040B5C" w:rsidR="001E0AFD" w:rsidRPr="007C0493" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="723D6597" w14:textId="32F4A7B9" w:rsidR="004F4E08" w:rsidRPr="006F00D9" w:rsidRDefault="00714546">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Testes</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="004F4E08" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rocedimento metodológico</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adotado (pesquisa bibliográfica, documental, estudo de caso, levantamento, pesquisa de campo, desenvolvimento experimental, dentre outros)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A231E1" w14:textId="77777777" w:rsidR="00192E8D" w:rsidRPr="007C0493" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="4EB9924F" w14:textId="6ED3222C" w:rsidR="004F4E08" w:rsidRPr="006F00D9" w:rsidRDefault="004F4E08">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Indicadores</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Participante</w:t>
+            </w:r>
+            <w:r w:rsidR="00714546" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> amostra </w:t>
+            </w:r>
+            <w:r w:rsidR="00714546" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ou público envolvido, quando aplicável</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BA12E9E" w14:textId="77777777" w:rsidR="00BF33AF" w:rsidRPr="007C0493" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="7FD94CB5" w14:textId="75E2CDB0" w:rsidR="00714546" w:rsidRPr="006F00D9" w:rsidRDefault="00714546">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Avaliação</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Instrumento, técnica, ferramenta e fonte de dados utilizad</w:t>
+            </w:r>
+            <w:r w:rsidR="00245087" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>os</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070C72C7" w14:textId="77777777" w:rsidR="00BF33AF" w:rsidRPr="007C0493" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="598A3F19" w14:textId="18F9D10D" w:rsidR="00714546" w:rsidRPr="006F00D9" w:rsidRDefault="00714546">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Validação</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Etapa de desenvolvimento do produto</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52889111" w14:textId="44ADF26D" w:rsidR="00BF33AF" w:rsidRPr="0019561F" w:rsidRDefault="00BF33AF" w:rsidP="001E0AFD">
+          <w:p w14:paraId="38208933" w14:textId="2BCF96EF" w:rsidR="00714546" w:rsidRPr="006F00D9" w:rsidRDefault="00714546">
             <w:pPr>
-              <w:pStyle w:val="PargrafodaLista"/>
+              <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="28"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-BR"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Resultados alcançados</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Prototipação, quando aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4918F3DE" w14:textId="42D599CB" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Teste, quando aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6089E2EB" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Validação, quando aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A3D2469" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Desenvolvimento iterativo, quando aplicável</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D424D1A" w14:textId="3DCEFE1F" w:rsidR="00F13D44" w:rsidRPr="006F00D9" w:rsidRDefault="00F13D44" w:rsidP="000F4435">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atenção: </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nem todo ite</w:t>
+            </w:r>
+            <w:r w:rsidR="00044011" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> acima </w:t>
+            </w:r>
+            <w:r w:rsidR="00044011" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aplicáve</w:t>
+            </w:r>
+            <w:r w:rsidR="00044011" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a todo</w:t>
+            </w:r>
+            <w:r w:rsidR="00044011" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tipo de </w:t>
+            </w:r>
+            <w:r w:rsidR="00044011" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PTT</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2031" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="461FBDA3" w14:textId="77777777" w:rsidR="00B94017" w:rsidRPr="00B94017" w:rsidRDefault="00B94017" w:rsidP="00B94017">
+    <w:p w14:paraId="346064E3" w14:textId="1E15126D" w:rsidR="0054690E" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>............espaçamento 1,5</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002900C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DESENVOLVIMENTO DO PRODUTO</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F10AC49" w14:textId="77777777" w:rsidR="00B94017" w:rsidRPr="00B94017" w:rsidRDefault="00B94017" w:rsidP="00B94017">
+    <w:p w14:paraId="5EC431B4" w14:textId="77777777" w:rsidR="00A05F34" w:rsidRPr="006F00D9" w:rsidRDefault="00A05F34" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C0B5F">
-[...90 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B235C9" w:rsidRPr="007C0493" w14:paraId="0139F2F5" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="001C15DD" w:rsidRPr="002678FE" w14:paraId="5765CC71" w14:textId="77777777" w:rsidTr="00D10D8A">
+        <w:trPr>
+          <w:trHeight w:val="2038"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69DD9380" w14:textId="3600D824" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00BD7299">
+          <w:p w14:paraId="69EDE89E" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD" w:rsidP="001C15DD">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Em “Aplicabilidade e impactos”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “Desenvolvimento do produto”, devem ser descritos os itens relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7470976C" w14:textId="78FEF658" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="6A5F4B69" w14:textId="5A712793" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Aplicação prática</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Etapa realizada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E6E0917" w14:textId="7B6BB9D5" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="417B1562" w14:textId="77777777" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Potencial de uso</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Processo de construção</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5F7EC2" w14:textId="5097AF8D" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="5A0EF38A" w14:textId="2ACCE7D7" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Benefícios</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Vers</w:t>
+            </w:r>
+            <w:r w:rsidR="007C42B1" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ão</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308EDCA7" w14:textId="20E737BE" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="7DFDFBBF" w14:textId="0940CD58" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Inovação</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Decis</w:t>
+            </w:r>
+            <w:r w:rsidR="007C42B1" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tomada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B3B607" w14:textId="6A4999B7" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="46373932" w14:textId="42081CA7" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Impactos esperados</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Requisito</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="475F2ED0" w14:textId="77777777" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+          <w:p w14:paraId="201776EC" w14:textId="4057F38B" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...4 lines deleted...]
-              <w:t>Possibilidade de adoção institucional</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Arquitetura</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07080092" w14:textId="77777777" w:rsidR="000D3D4B" w:rsidRPr="007C0493" w:rsidRDefault="000D3D4B" w:rsidP="00B235C9">
+          <w:p w14:paraId="7E6BE101" w14:textId="5E95A141" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Possibilidade de proteção intelectual</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Fluxo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37062158" w14:textId="529AAF6D" w:rsidR="000D3D4B" w:rsidRPr="0019561F" w:rsidRDefault="000D3D4B" w:rsidP="00B235C9">
+          <w:p w14:paraId="47F36B84" w14:textId="303CF974" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Potencial de transferência ou replicação</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Modelo conceitual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B164C61" w14:textId="4C3FFBDF" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Tela</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D60BFBC" w14:textId="4DAE859C" w:rsidR="001C15DD" w:rsidRPr="006F00D9" w:rsidRDefault="001C15DD">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Componente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60311E57" w14:textId="682B7D1F" w:rsidR="006C11D2" w:rsidRPr="006F00D9" w:rsidRDefault="006C11D2" w:rsidP="006C11D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Atenção: Elementos como arquitetura, fluxo, modelo conceitual, tela e componente devem ser apresentados apenas quando pertinentes à natureza do produto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="272A4725" w14:textId="77777777" w:rsidR="00B235C9" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+    <w:p w14:paraId="62924B90" w14:textId="62ADC367" w:rsidR="0054690E" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>............espaçamento 1,5</w:t>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="002900C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RESULTADO</w:t>
+      </w:r>
+      <w:r w:rsidR="00400E5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E VALIDAÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF81B61" w14:textId="77777777" w:rsidR="00B235C9" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+    <w:p w14:paraId="04230483" w14:textId="4EA55A5D" w:rsidR="00A05F34" w:rsidRPr="002A4E0A" w:rsidRDefault="00A05F34" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...165 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:r w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B235C9" w:rsidRPr="0084065D" w14:paraId="68E13885" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="00192E8D" w:rsidRPr="006F00D9" w14:paraId="5C32164F" w14:textId="77777777" w:rsidTr="74B7634A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="52B4C61C" w14:textId="33204C87" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="00B235C9" w:rsidP="00BD7299">
+          <w:p w14:paraId="224DD3E7" w14:textId="7C202D8C" w:rsidR="001E0AFD" w:rsidRPr="006F00D9" w:rsidRDefault="00852E0E" w:rsidP="74B7634A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Em “</w:t>
             </w:r>
-            <w:r w:rsidR="009B4592" w:rsidRPr="007C0493">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidR="00BF33AF" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Resultado</w:t>
+            </w:r>
+            <w:r w:rsidR="000C451F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF33AF" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e validação</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00192E8D" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001E0AFD" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>devem ser apresentados os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C210D7D" w14:textId="698BD961" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="009B4592" w:rsidP="00B235C9">
+          <w:p w14:paraId="05E47BFC" w14:textId="0D9044AC" w:rsidR="00192E8D" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Limitações</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Produto gerado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B0F7524" w14:textId="542A6B80" w:rsidR="00B235C9" w:rsidRPr="007C0493" w:rsidRDefault="009B4592" w:rsidP="00B235C9">
+          <w:p w14:paraId="79FE839A" w14:textId="14F12A5A" w:rsidR="001E0AFD" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Melhorias</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Teste</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B293EA" w14:textId="61210531" w:rsidR="00B235C9" w:rsidRPr="0019561F" w:rsidRDefault="009B4592" w:rsidP="009B4592">
+          <w:p w14:paraId="49A231E1" w14:textId="2A4F30F1" w:rsidR="00192E8D" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
+              <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Expansão futura</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Indicador</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA12E9E" w14:textId="77777777" w:rsidR="00BF33AF" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Avaliação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070C72C7" w14:textId="77777777" w:rsidR="00BF33AF" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Validação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52889111" w14:textId="3DA281B9" w:rsidR="00BF33AF" w:rsidRPr="006F00D9" w:rsidRDefault="00BF33AF">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Resultado alcançado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23422F38" w14:textId="77777777" w:rsidR="00B235C9" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+    <w:p w14:paraId="1519B0CE" w14:textId="0A1CE595" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9" w:rsidP="00A05F34">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 APLICABILIDADE E IMPACTO </w:t>
+      </w:r>
+      <w:r w:rsidR="00835B2E" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1A3636" w14:textId="77777777" w:rsidR="00B235C9" w:rsidRDefault="00B235C9" w:rsidP="00B235C9">
+    <w:p w14:paraId="59F947BF" w14:textId="1C5E4108" w:rsidR="00264AF1" w:rsidRPr="002A4E0A" w:rsidRDefault="00264AF1" w:rsidP="00264AF1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...165 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:r w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4592" w:rsidRPr="0084065D" w14:paraId="260E3B6A" w14:textId="77777777" w:rsidTr="00BD7299">
+      <w:tr w:rsidR="00B235C9" w:rsidRPr="006F00D9" w14:paraId="0139F2F5" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3517ABC6" w14:textId="3833CFE1" w:rsidR="009B4592" w:rsidRPr="007C0493" w:rsidRDefault="009B4592" w:rsidP="00BD7299">
+          <w:p w14:paraId="69DD9380" w14:textId="13A00658" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9" w:rsidP="00BD7299">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...19 lines deleted...]
-              <w:t>”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “Aplicabilidade e impacto”, devem ser apresentados os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6825A7FD" w14:textId="48B9333B" w:rsidR="009B4592" w:rsidRPr="007C0493" w:rsidRDefault="00AF3B7C" w:rsidP="009B4592">
+          <w:p w14:paraId="7470976C" w14:textId="71C00D35" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...9 lines deleted...]
-              <w:t>e</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Aplicação prática</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07AA85AE" w14:textId="527B9F15" w:rsidR="009B4592" w:rsidRPr="007C0493" w:rsidRDefault="00AF3B7C" w:rsidP="009B4592">
+          <w:p w14:paraId="1E6E0917" w14:textId="7B6BB9D5" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Relevância</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Potencial de uso</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D12D1FB" w14:textId="57CFE32E" w:rsidR="009B4592" w:rsidRPr="0019561F" w:rsidRDefault="00AF3B7C" w:rsidP="00AF3B7C">
+          <w:p w14:paraId="7E5F7EC2" w14:textId="1E68E6B8" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...3 lines deleted...]
-              <w:t>Contribuições</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Benefício</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5158466D" w14:textId="77777777" w:rsidR="000D3D4B" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Inovação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B7F7F5" w14:textId="271AAB91" w:rsidR="00B1585D" w:rsidRPr="006F00D9" w:rsidRDefault="00B1585D">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Impacto esperado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3FD255" w14:textId="798045AC" w:rsidR="00B1585D" w:rsidRPr="006F00D9" w:rsidRDefault="00B1585D">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Potencial de transferência ou replicação</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="407C6B0F" w14:textId="1127A476" w:rsidR="00B1585D" w:rsidRPr="006F00D9" w:rsidRDefault="00B1585D">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Possibilidade de adoção institucional</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37062158" w14:textId="11CA8E76" w:rsidR="00B1585D" w:rsidRPr="006F00D9" w:rsidRDefault="00B1585D">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Possibilidade de proteção intelectual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B0A11F3" w14:textId="77777777" w:rsidR="009B4592" w:rsidRDefault="009B4592" w:rsidP="009B4592">
+    <w:p w14:paraId="6D1A6560" w14:textId="7164AC93" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592" w:rsidP="00264AF1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B235C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LIMITAÇ</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6393" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ÃO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E TRABALHO FUTURO</w:t>
+      </w:r>
+      <w:r w:rsidR="00B235C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B235C9" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F52D9" w14:textId="77777777" w:rsidR="009B4592" w:rsidRDefault="009B4592" w:rsidP="009B4592">
+    <w:p w14:paraId="1A489C3E" w14:textId="4C183B10" w:rsidR="00264AF1" w:rsidRPr="002A4E0A" w:rsidRDefault="00264AF1" w:rsidP="00264AF1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...212 lines deleted...]
-        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:r w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00192E8D" w:rsidRPr="007C0493" w14:paraId="08D91B1C" w14:textId="77777777" w:rsidTr="00264434">
+      <w:tr w:rsidR="00B235C9" w:rsidRPr="006F00D9" w14:paraId="68E13885" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6CFAA9" w14:textId="68D807EF" w:rsidR="00192E8D" w:rsidRPr="0019561F" w:rsidRDefault="00852E0E" w:rsidP="00192E8D">
+          <w:p w14:paraId="52B4C61C" w14:textId="26E17462" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="00B235C9" w:rsidP="00BD7299">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C0493">
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4592" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Limitaç</w:t>
+            </w:r>
+            <w:r w:rsidR="0020330A" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4592" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e trabalho</w:t>
+            </w:r>
+            <w:r w:rsidR="0020330A" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C0493">
-[...75 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="009B4592" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>futuro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, devem ser </w:t>
+            </w:r>
+            <w:r w:rsidR="009B4592" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>descritos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> os elementos relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C210D7D" w14:textId="63174485" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Limitaç</w:t>
+            </w:r>
+            <w:r w:rsidR="005D472E" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ão</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0F7524" w14:textId="0EAC87C6" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Melhoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B293EA" w14:textId="61210531" w:rsidR="00B235C9" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Expansão futura</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="324004C6" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="4AD112D3" w14:textId="65C1A1C9" w:rsidR="009B4592" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592" w:rsidP="00264AF1">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3B7C" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONSIDERAÇ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5579C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ÕES</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3B7C" w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FINA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5579C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D03FCC4" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="074A1C59" w14:textId="3A9BB435" w:rsidR="00C90842" w:rsidRPr="002A4E0A" w:rsidRDefault="00C90842" w:rsidP="00C90842">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-        <w:t>(Arial 12, todas as letras maiúsculas, negrito, alinhamento à esquerda)</w:t>
+      <w:r w:rsidRPr="002A4E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001020BC" w:rsidRPr="007C0493" w14:paraId="5FAE8CA2" w14:textId="77777777" w:rsidTr="009921B5">
+      <w:tr w:rsidR="009B4592" w:rsidRPr="006F00D9" w14:paraId="260E3B6A" w14:textId="77777777" w:rsidTr="00BD7299">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B55A52D" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="002D696F" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="3517ABC6" w14:textId="4B038AF1" w:rsidR="009B4592" w:rsidRPr="006F00D9" w:rsidRDefault="009B4592" w:rsidP="00BD7299">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D696F">
-[...52 lines deleted...]
-              <w:t>) e com a política editorial da Revista.</w:t>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Em “</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3B7C" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Consideraç</w:t>
+            </w:r>
+            <w:r w:rsidR="00B147E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ões</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3B7C" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fina</w:t>
+            </w:r>
+            <w:r w:rsidR="00B147E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6825A7FD" w14:textId="48B9333B" w:rsidR="009B4592" w:rsidRPr="006F00D9" w:rsidRDefault="00AF3B7C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Síntes</w:t>
+            </w:r>
+            <w:r w:rsidR="003A371E" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07AA85AE" w14:textId="527B9F15" w:rsidR="009B4592" w:rsidRPr="006F00D9" w:rsidRDefault="00AF3B7C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Relevância</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D12D1FB" w14:textId="166614B8" w:rsidR="009B4592" w:rsidRPr="006F00D9" w:rsidRDefault="00AF3B7C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contribuiç</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0262A" w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ão</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46560229" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="61C0BC30" w14:textId="77777777" w:rsidR="00964AD2" w:rsidRPr="006F00D9" w:rsidRDefault="00964AD2" w:rsidP="00964AD2">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT15TtuloReferncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>entre a seção anterior e a próxima</w:t>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9DBA88" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="001C0B5F" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="3A006570" w14:textId="77777777" w:rsidR="00964AD2" w:rsidRPr="006F00D9" w:rsidRDefault="00964AD2" w:rsidP="00964AD2">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT16Referncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SAVIANI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dermeval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Historiography of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>brazilian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> education: training and development field of the history of education in Brazil. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...12 lines deleted...]
-        <w:t>(Arial 12, todas as letras maiúsculas, negrito, alinhamento à esquerda)</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scientiarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Maringá, vol. 37, n. 1, p. 1-14, 2015. DOI: 10.4025/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>actascieduc.v</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37i1.23680. Acesso em 18 ago. 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C405806" w14:textId="77777777" w:rsidR="00964AD2" w:rsidRPr="006F00D9" w:rsidRDefault="00964AD2" w:rsidP="00964AD2">
+      <w:pPr>
+        <w:pStyle w:val="PTT16Referncias"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GHEORGHIU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Mihaï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dinu; GRUSON, Pascale; VARI, Judith. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Educação e Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F00D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Campinas-SP, vol. 29, n. 103, p. 377-399, 2008. DOI: https://doi.org/10.1590/S0101-73302008000200005. Acesso em 18 ago. 2025.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001020BC" w:rsidRPr="007C0493" w14:paraId="65EB5202" w14:textId="77777777" w:rsidTr="009921B5">
+      <w:tr w:rsidR="00964AD2" w:rsidRPr="002678FE" w14:paraId="6F3A9E4F" w14:textId="77777777" w:rsidTr="00FD5E27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A09D2DD" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00A83677" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="0B7DABF5" w14:textId="0345A38C" w:rsidR="00964AD2" w:rsidRPr="006F00D9" w:rsidRDefault="00964AD2" w:rsidP="00FD5E27">
             <w:pPr>
-              <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F005B9">
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>O autor deve informar as fontes de financiamento, apoio institucional, bolsas, auxílios ou demais mecanismos de fomento relacionados ao desenvolvimento da pesquisa ou do produto submetido.</w:t>
+              <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="006F00D9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="006F00D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FB5FBF5" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="7B6B9DC3" w14:textId="2A903EAD" w:rsidR="00B71520" w:rsidRPr="00B14F85" w:rsidRDefault="00B71520" w:rsidP="009F665A">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71520">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35505794" w14:textId="1861CFBF" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONTRIBUIÇÃO DE AUTORIA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CRedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4979" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9355"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="4077C994" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="663CAB85" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="001D75AA" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O autor deve informar, de forma precisa, contribuição individual realizada no desenvolvimento do manuscrito, em conformidade com a taxonomia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Contributor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Roles </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxonomy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CRediT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D75AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Para essa finalidade, devem ser consideradas as categorias de contribuição descritas a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408D0218" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Concepção → cria a ideia e define o objetivo do estudo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C961CBF" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Metodologia → define método e procedimento adotado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D9B6E9" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Investigação → realiza experimento ou coleta de dado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C4AD54C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curadoria de dado → organiza, trata e prepara dado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DE5977B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Análise formal → faz análise estatística ou matemática</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BF11F79" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Software → desenvolve ou utiliza código/programa para a pesquisa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C516455" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Redação original → escreve a primeira versão de trabalho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="098308FE" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Revisão e edição → revisa, corrige e melhora o texto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FCB259" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Administração do projeto → gerencia o andamento de projeto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3352AB0B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Supervisão → orienta e lidera a equipe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05788D02" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Aquisição de financiamento → consegue recurso financeiro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC63F31" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Recurso → fornece material, equipamento ou dado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C734737" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Validação → verifica a qualidade e confiabilidade de resultado</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7FF21B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Visualização → cria gráfico, figura e apresentação de dado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E7D0F74" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">FINANCIAMENTO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="11FF963A" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC6A311" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F665A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="156A996C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358C7A55" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio institucional para sua realização.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693DEE43" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07EA62F3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45E2B940" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando houve concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25E9B633" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente].” ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1532DE6E" w14:textId="062545F1" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONFLITO DE INTERESSES </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5380A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="2CE7FF98" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8BCDA5" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>O autor deve informar a existência ou inexistência de conflito de interesses.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5D08D0" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1527CD2F" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F751B3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Declaro não possuir conflito de interesses relacionado ao desenvolvimento, aos resultados ou à publicação deste trabalho.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550620C2" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67239F6C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Existência de conflito de interesses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando há vínculo, relação ou circunstância que pode ter influenciado o desenvolvimento ou a interpretação da pesquisa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA7D01E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Declaro a existência de potencial conflito de interesses em razão de [descrever vínculo, relação ou circunstância], relacionado a [descrever relação com o objeto da pesquisa].”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5B4524E3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">DISPONIBILIDADE DOS DADOS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="13E9A110" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A4FAED" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F665A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O autor deve informar se dado de pesquisa foi previamente disponibilizado, indicando, quando aplicável, nome de repositório, identificador digital, link de acesso e demais informações pertinentes. Deve ser informada condição de disponibilidade do dado, material, código, instrumento ou outro conteúdo utilizado na pesquisa. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023AFD24" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C0DF38B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando a pesquisa não envolve geração, coleta ou análise de dados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E44EE72" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“O compartilhamento de dados não se aplica a este trabalho, pois nenhum dado novo foi criado ou analisado.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257C58D1" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6815C1" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Dados incluídos no artigo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando os dados necessários à compreensão dos resultados estão no artigo ou em material complementar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A17600F" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os dados necessários à compreensão dos resultados desta pesquisa estão disponíveis no próprio trabalho e/ou em seu material complementar.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DCCFC36" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BF47882" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Existência de dados em repositório</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando os dados estão abertos e foram depositados em repositório confiável.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC00BB6" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os dados que suportam os resultados deste estudo estão disponíveis em [nome do repositório], com DOI: [inserir DOI], podendo ser acessados por meio do link: [informar URL].”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8E21F3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DB96981" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Disponível mediante solicitação</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D114804" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os dados que suportam os resultados deste estudo estão disponíveis mediante solicitação ao autor correspondente.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B04863C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="579EA242" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Acesso restrito</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando há limitação legal, ética, institucional ou contratual para disponibilização pública dos dados.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC39E7B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os dados utilizados nesta pesquisa possuem acesso restrito em razão de [indicar justificativa], observadas as condições aplicáveis para acesso e reutilização.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AA3D317" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E5DD51" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sob responsabilidade de terceiros</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando os dados pertencem ou estão sob custódia de outra instituição.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22683C9A" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome da instituição responsável], sendo o acesso condicionado às regras e às autorizações estabelecidas pela instituição detentora.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="04D4905F" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">APROVAÇÃO ÉTICA, SE APLICÁVEL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="1AACE784" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B350C5" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2E819E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="562F3B07" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:pStyle w:val="PargrafodaLista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica ou não exige aprovação ética</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando a pesquisa não envolve procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF850F5" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aprovação por comitê ou instância ética competente.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D46C9E8" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FBC8958" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando a pesquisa foi submetida a órgão responsável por avaliação ética e foi aprovada previamente por ele.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEDDA6C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Esta pesquisa foi aprovada por [nome do comitê ou instância ética competente], conforme parecer/autorização [número], emitido em [data].”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E138F9" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C539D32" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando foi utilizado dado, documento ou base previamente constituída, observados os requisitos éticos e legais aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC26102" w14:textId="77777777" w:rsidR="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Esta pesquisa utilizou dado secundário proveniente de [identificar fonte/base], observadas as normas éticas, legais e institucionais aplicáveis.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52103509" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52CF73A8" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Pesquisa com participação direta de pessoa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B94E89E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Os participantes da pesquisa foram informados sobre os objetivos do estudo e manifestaram consentimento para participação, conforme procedimentos éticos aplicáveis.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763A7F01" w14:textId="716CD903" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PUBLICAÇÃO DE PREPRINT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="2A9FED9A" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D273137" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C31E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009C31E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C31E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, indicando, quando aplicável, nome d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C31E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>repositório, identificador digital, link de acesso e demais informações pertinentes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2397DB88" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13CDAE00" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5498F550" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Este trabalho não foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B07EA90" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49BE4A63" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existência de versão em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24389B06" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="546AFE2B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">USO DE IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="4937" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9276"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="14396616" w14:textId="77777777" w:rsidTr="00B03E51">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A58D91" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C107A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>O autor deve declarar eventual utilização de ferramenta de inteligência artificial na elaboração do manuscrito e especificar a finalidade d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C107A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uso. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F665A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ferramenta de inteligência artificial não pode ser indicada como autora de trabalho. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1534B444" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21F45E36" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Não se aplica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CEF85D" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="708"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Não foi utilizada ferramenta de inteligência artificial generativa no desenvolvimento deste trabalho.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1ACAD9" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47E4B01D" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando foi utilizada ferramenta de inteligência artificial para auxiliar na organização, no desenvolvimento, no aprimoramento ou na revisão da linguagem do texto ou para a produção ou o processamento de elementos utilizados na pesquisa.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4514BD" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="009F665A" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>“Foi utilizada ferramenta de inteligência artificial generativa, especificamente [nome da ferramenta], para [descrever a finalidade], sem substituição da análise crítica e da responsabilidade integral do autor pela versão final do trabalho publicado.”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="790E2225" w14:textId="77777777" w:rsidR="009F665A" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2E40E293" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>............espaçamento 1,5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A40E212" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="00A82AFD" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>entre a seção anterior e a próxima</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="538FA8B0" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="001C0B5F" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="762D76A5" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT14SeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...24 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">HISTÓRICO DE AVALIAÇÃO DE TRABALHO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5009" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9411"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="1CD9AC89" w14:textId="77777777" w:rsidTr="00905794">
+        <w:trPr>
+          <w:trHeight w:val="2948"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="492D9B4A" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D93E7C">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARECERISTA A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C36D33C" w14:textId="77777777" w:rsidR="009D6EFB" w:rsidRDefault="009D6EFB" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75AB4FC1" w14:textId="752CA159" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A equipe editorial fará a inclusão do parecer do avaliador.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481F9234" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E38AEBA" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RESPOSTA DO AUTOR AO PARECERISTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E2D00BF" w14:textId="77777777" w:rsidR="009D6EFB" w:rsidRDefault="009D6EFB" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F940D9B" w14:textId="6E528108" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A equipe editorial fará a inclusão da resposta do autor ao parecerista, se h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ouve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDACCD9" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DF17CFE" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00462A4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA1D316" w14:textId="77777777" w:rsidR="009D6EFB" w:rsidRDefault="009D6EFB" w:rsidP="009D6EFB">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14550626" w14:textId="4F828E81" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00C55D4E">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ressubmissão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="65BCB73E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001020BC" w:rsidRPr="007C0493" w14:paraId="517ED540" w14:textId="77777777" w:rsidTr="009921B5">
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="3E063670" w14:textId="77777777" w:rsidTr="00B03E51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49475B1A" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00082474" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="13CEBD90" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006251FF">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>O autor deve declarar a existência ou inexistência de conflitos de interesses de natureza pessoal, acadêmica, institucional, política ou financeira que possam ter influenciado a elaboração, a avaliação ou a publicação do manuscrito.</w:t>
+              <w:t>PARECERISTA B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E04913" w14:textId="77777777" w:rsidR="00C809C6" w:rsidRDefault="00C809C6" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D4AF056" w14:textId="28D23FA4" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A equipe editorial fará a inclusão do parecer do avaliador.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF307D5" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C804223" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RESPOSTA DO AUTOR AO PARECERISTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4533269A" w14:textId="77777777" w:rsidR="00C809C6" w:rsidRDefault="00C809C6" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F75DE55" w14:textId="4B603737" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da resposta do autor ao parecerista, se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>houve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57DF1D66" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2577A693" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1E90E4" w14:textId="77777777" w:rsidR="00C809C6" w:rsidRDefault="00C809C6" w:rsidP="00C809C6">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A3E2B0B" w14:textId="565CB1D1" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ressubmissão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09C7EC2B" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="0F6340D4" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1026 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001020BC" w:rsidRPr="007C0493" w14:paraId="734C6B86" w14:textId="77777777" w:rsidTr="009921B5">
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="6475F0A6" w14:textId="77777777" w:rsidTr="00B03E51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196DD8CD" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="6DBACC32" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARECERISTA C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A722A3C" w14:textId="77777777" w:rsidR="00CC4284" w:rsidRDefault="00CC4284" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2622FC14" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="3238896F" w14:textId="756EE5C8" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A equipe editorial fará a inclusão do parecer do avaliador.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="272D494F" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="3DFD3720" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="0F621E77" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="36388B43" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RESPOSTA DO AUTOR AO PARECERISTA</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="423768A3" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="30E2E810" w14:textId="77777777" w:rsidR="00CC4284" w:rsidRDefault="00CC4284" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62B611E6" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="32434B81" w14:textId="48CB0DF2" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da resposta do autor ao parecerista, se </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:t>RESPOSTA DO AUTOR AO PARECERISTA</w:t>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>houve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD998D7" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="5AB45640" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FC96CB7" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="535DAC8A" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00B03E51">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>A equipe editorial fará a inclusão da resposta do autor ao parecerista, se houver.</w:t>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5C5EA8" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="31043427" w14:textId="77777777" w:rsidR="00CC4284" w:rsidRDefault="00CC4284" w:rsidP="00CC4284">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BA81306" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="4BB11B6D" w14:textId="0BED7DEA" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ressubmissão</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55C5F89A" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="1B9DF828" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="pt-BR"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001020BC" w:rsidRPr="007C0493" w14:paraId="117DF8DC" w14:textId="77777777" w:rsidTr="009921B5">
+      <w:tr w:rsidR="009F665A" w:rsidRPr="002678FE" w14:paraId="606D4C3D" w14:textId="77777777" w:rsidTr="00B03E51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="26DF0EC7" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="1645E6EF" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MANIFESTAÇÃO EDITORIAL, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>se houve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22E603EE" w14:textId="77777777" w:rsidR="00767CB4" w:rsidRDefault="00767CB4" w:rsidP="00767CB4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5646B22C" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="009921B5">
+          <w:p w14:paraId="12B90E7B" w14:textId="5FD5A9F5" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="00D175D9">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>A equipe editorial poderá incluir manifestação complementar sobre processo de avaliação, decisão editorial ou histórico do manuscrito, quando aplicável.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28C0DB14" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="5C12ABE8" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A148DD" w14:textId="77777777" w:rsidR="001020BC" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="5359C4C3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00950A9C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>APÊNDICE A — ORIENTAÇÕES EDITORIAIS COMPLEMENTARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B74FB6A" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="0019561F" w:rsidRDefault="001020BC" w:rsidP="001020BC">
+    <w:p w14:paraId="35DE52BE" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A" w:rsidP="009F665A">
       <w:pPr>
-        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21DDBCAB" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="2D191E10" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>negrito, itálico, sublinha, letra minúscula e maiúscula, aspas, hífen, travessão, parênteses, colchetes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>barra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
-        <w:r w:rsidRPr="00057847">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="529BB793" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="37A319E3" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>numeração progressiva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADE58DF" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="0724FDA6" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para inserir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>ilustração</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F042E03" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="31237729" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>enumeração</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E662279" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="389F4007" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>citação</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F455FB1" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="5068281B" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>nota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7374B3B5" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="46D76C4C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>reduções</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1F1F9D" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="51628D4E" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para mencionar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>texto legal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00057847">
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
-            <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+            <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480CA36D" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="4CD3C02D" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para incluir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>apêndice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>anexo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057847">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do Guia de editoração do Tribunal de Contas da União.</w:t>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="000858F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E65AD3" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="00057847" w:rsidRDefault="001020BC" w:rsidP="00057847">
+    <w:p w14:paraId="72806C31" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057847">
-[...5 lines deleted...]
-        <w:t>A RTCU é uma publicação institucional do Tribunal de Contas da União (TCU) e, como tal, segue os princípios, os objetivos e as diretrizes da atividade editorial no TCU. Um desses princípios é a acessibilidade. Toda publicação institucional tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreiras comunicacionais que impedem ou dificultam o acesso à informação”; e como diretriz “incorporar, transversalmente, conceitos e princípios de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho à Revista, o autor deve observar o que segue.</w:t>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Toda publicação do Tribunal de Contas da União (TCU) tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B371C68" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidRDefault="001020BC" w:rsidP="00E03D90">
+    <w:p w14:paraId="43C37894" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7B2D">
-[...5 lines deleted...]
-        <w:t>Não utilizar letra maiúscula na integralidade de trechos.</w:t>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C498DC3" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidRDefault="001020BC" w:rsidP="00E03D90">
+    <w:p w14:paraId="3CF5AB72" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7B2D">
-[...12 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>texto alternativo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000C7B2D">
-[...23 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; bem como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00796311">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD02C5C" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidRDefault="001020BC" w:rsidP="00E03D90">
+    <w:p w14:paraId="37BEFA8C" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7B2D">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> formatar quadro ou tabela.</w:t>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Não mesclar linha ou coluna ao formatar quadro ou tabela.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694299F0" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidRDefault="001020BC" w:rsidP="00E03D90">
+    <w:p w14:paraId="349EA74D" w14:textId="77777777" w:rsidR="009F665A" w:rsidRPr="000858F1" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7B2D">
-[...3 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Adotar linguagem objetiva, clara e empática.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B188832" w14:textId="77777777" w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidRDefault="001020BC" w:rsidP="00E03D90">
+    <w:p w14:paraId="7F6DCBE0" w14:textId="7E68D042" w:rsidR="00E166C7" w:rsidRPr="00575CA4" w:rsidRDefault="009F665A">
       <w:pPr>
-        <w:pStyle w:val="PargrafodaLista"/>
+        <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E604E">
-[...5 lines deleted...]
-        <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
+      <w:r w:rsidRPr="00575CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, </w:t>
+      </w:r>
+      <w:r w:rsidR="00575CA4" w:rsidRPr="00575CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>racista, discriminatória ou que incite violência.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001020BC" w:rsidRPr="000C7B2D" w:rsidSect="00264434">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:sectPr w:rsidR="00E166C7" w:rsidRPr="00575CA4" w:rsidSect="00264434">
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12D97E79" w14:textId="77777777" w:rsidR="000838F5" w:rsidRDefault="000838F5" w:rsidP="008E0E78">
+    <w:p w14:paraId="7182D1A6" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C8482CB" w14:textId="77777777" w:rsidR="000838F5" w:rsidRDefault="000838F5" w:rsidP="008E0E78">
+    <w:p w14:paraId="38B8B653" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9304,944 +13895,371 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="571925F2" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55F9614A" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72CC8981" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57D828A5" w14:textId="77777777" w:rsidR="000838F5" w:rsidRDefault="000838F5" w:rsidP="008E0E78">
+    <w:p w14:paraId="534FA4E6" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716F9E80" w14:textId="77777777" w:rsidR="000838F5" w:rsidRDefault="000838F5" w:rsidP="008E0E78">
+    <w:p w14:paraId="14DF6EFE" w14:textId="77777777" w:rsidR="007C129A" w:rsidRDefault="007C129A" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="114F004E" w14:textId="6C4B20E1" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="114F004E" w14:textId="6C4B20E1" w:rsidR="008E0E78" w:rsidRDefault="007C129A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="19393D7F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1205012047" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:612.75pt;height:844.5pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Marca dagua artigo"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DEBBB45" w14:textId="43F8E36A" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7DEBBB45" w14:textId="43F8E36A" w:rsidR="008E0E78" w:rsidRDefault="007C129A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3E392EC7">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1205012048" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:612.75pt;height:844.5pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Marca dagua artigo"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00827A3D" w14:textId="27B2637F" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="00827A3D" w14:textId="27B2637F" w:rsidR="008E0E78" w:rsidRDefault="007C129A">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="019FD8C1">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1205012046" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:612.75pt;height:844.5pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Marca dagua artigo"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...32 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FB12693A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="38441652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Commarcadores3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D1EFFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Commarcadores2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D0A62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="29761A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Commarcadores"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...524 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EC3EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1304BF00"/>
     <w:lvl w:ilvl="0" w:tplc="ED907614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10311,732 +14329,164 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16416690"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19032E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80B040E0"/>
-    <w:lvl w:ilvl="0" w:tplc="0416000D">
+    <w:tmpl w:val="F8EAD686"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...567 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23A4144C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B02030E"/>
     <w:lvl w:ilvl="0" w:tplc="710675CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11106,462 +14556,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...410 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF33C1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC4C4ED8"/>
     <w:lvl w:ilvl="0" w:tplc="4B14BEFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11631,164 +14670,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30295EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97E6F3C6"/>
     <w:lvl w:ilvl="0" w:tplc="9078BE3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11858,65 +14784,177 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323425A9"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30AC7C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04A218EE"/>
-    <w:lvl w:ilvl="0" w:tplc="E1D2E20C">
+    <w:tmpl w:val="26ECA370"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF1771B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25EE9EC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -11972,170 +15010,58 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="3D50750C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42C13B28"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="04522EB2"/>
+    <w:tmpl w:val="602AC494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo2"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
@@ -12174,67 +15100,67 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF1771B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B9A610D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25EE9EC2"/>
+    <w:tmpl w:val="F00A6206"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
       <w:start w:val="1"/>
@@ -12287,802 +15213,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...750 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="611F281A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="906623B2"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13151,390 +15326,200 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04160005">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697D242C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB889D30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1305" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2745" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4905" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7065" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04160005">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1665" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3105" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5265" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...34 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8A7050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03D447FE"/>
     <w:lvl w:ilvl="0" w:tplc="4058C9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13604,984 +15589,810 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...260 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="289946212">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1373382326">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="818883201">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1044911847">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="51975096">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1245148275">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1245609749">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1373382326">
+  <w:num w:numId="8" w16cid:durableId="1145243488">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1181503736">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1657222041">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="336469083">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="818883201">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="12" w16cid:durableId="435291777">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="381104078">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="13" w16cid:durableId="33120501">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1044911847">
+  <w:num w:numId="14" w16cid:durableId="295188631">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2147114212">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="835222733">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="51975096">
-[...23 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="540753303">
+  <w:num w:numId="17" w16cid:durableId="859316393">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1215311729">
-[...8 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="2087651851">
+  <w:num w:numId="18" w16cid:durableId="1564752473">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="597102408">
-[...79 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="00017A7C"/>
+    <w:rsid w:val="000219A9"/>
     <w:rsid w:val="0002275C"/>
     <w:rsid w:val="000242FF"/>
     <w:rsid w:val="00026F13"/>
     <w:rsid w:val="0003037A"/>
     <w:rsid w:val="00030808"/>
     <w:rsid w:val="0003453A"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0003604A"/>
     <w:rsid w:val="00036CAB"/>
+    <w:rsid w:val="00043B65"/>
+    <w:rsid w:val="00044011"/>
     <w:rsid w:val="00050187"/>
-    <w:rsid w:val="00057847"/>
     <w:rsid w:val="00057C02"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00061538"/>
     <w:rsid w:val="00071385"/>
+    <w:rsid w:val="00073376"/>
+    <w:rsid w:val="00074383"/>
+    <w:rsid w:val="00075DED"/>
     <w:rsid w:val="00077896"/>
     <w:rsid w:val="0008246A"/>
     <w:rsid w:val="00082E13"/>
     <w:rsid w:val="000834F1"/>
-    <w:rsid w:val="000838F5"/>
     <w:rsid w:val="000A0415"/>
+    <w:rsid w:val="000A192E"/>
     <w:rsid w:val="000A291D"/>
+    <w:rsid w:val="000A3503"/>
+    <w:rsid w:val="000A6740"/>
     <w:rsid w:val="000B14F2"/>
     <w:rsid w:val="000B435F"/>
     <w:rsid w:val="000B7FB1"/>
     <w:rsid w:val="000C3F45"/>
+    <w:rsid w:val="000C451F"/>
+    <w:rsid w:val="000D0E32"/>
+    <w:rsid w:val="000D1E1F"/>
     <w:rsid w:val="000D3D4B"/>
     <w:rsid w:val="000E3795"/>
+    <w:rsid w:val="000F4435"/>
     <w:rsid w:val="000F60E4"/>
-    <w:rsid w:val="001020BC"/>
+    <w:rsid w:val="000F7C46"/>
     <w:rsid w:val="00103D56"/>
     <w:rsid w:val="00104B67"/>
     <w:rsid w:val="00105252"/>
     <w:rsid w:val="00110F8E"/>
     <w:rsid w:val="00114B6F"/>
     <w:rsid w:val="0011663C"/>
+    <w:rsid w:val="001274B3"/>
     <w:rsid w:val="0013025B"/>
     <w:rsid w:val="0013075A"/>
+    <w:rsid w:val="0013348D"/>
     <w:rsid w:val="00136DE5"/>
     <w:rsid w:val="001371B7"/>
+    <w:rsid w:val="0014789C"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00154605"/>
     <w:rsid w:val="00161A35"/>
     <w:rsid w:val="0017107A"/>
+    <w:rsid w:val="00174866"/>
     <w:rsid w:val="00174F11"/>
     <w:rsid w:val="00176F7D"/>
+    <w:rsid w:val="00181058"/>
     <w:rsid w:val="0018115F"/>
     <w:rsid w:val="00181752"/>
+    <w:rsid w:val="00185D42"/>
     <w:rsid w:val="00191DF2"/>
     <w:rsid w:val="00192E8D"/>
     <w:rsid w:val="0019561F"/>
     <w:rsid w:val="00195E43"/>
     <w:rsid w:val="001A207C"/>
     <w:rsid w:val="001A54F7"/>
     <w:rsid w:val="001B2EEF"/>
     <w:rsid w:val="001B35CE"/>
     <w:rsid w:val="001B4379"/>
     <w:rsid w:val="001B4D98"/>
     <w:rsid w:val="001C0B5F"/>
     <w:rsid w:val="001C15DD"/>
+    <w:rsid w:val="001C1E67"/>
     <w:rsid w:val="001C4A40"/>
     <w:rsid w:val="001C6D82"/>
     <w:rsid w:val="001C71B3"/>
     <w:rsid w:val="001C7256"/>
     <w:rsid w:val="001D01E1"/>
     <w:rsid w:val="001D32BF"/>
     <w:rsid w:val="001D5670"/>
+    <w:rsid w:val="001D75FB"/>
     <w:rsid w:val="001D7D1B"/>
     <w:rsid w:val="001E0AFD"/>
+    <w:rsid w:val="001E204F"/>
     <w:rsid w:val="001E5994"/>
     <w:rsid w:val="001F058F"/>
     <w:rsid w:val="001F2BC5"/>
-    <w:rsid w:val="002016F0"/>
+    <w:rsid w:val="001F4448"/>
     <w:rsid w:val="00201F89"/>
+    <w:rsid w:val="0020330A"/>
     <w:rsid w:val="00206EAB"/>
     <w:rsid w:val="00216B90"/>
-    <w:rsid w:val="00217B2D"/>
     <w:rsid w:val="00226742"/>
     <w:rsid w:val="00230B46"/>
     <w:rsid w:val="002354B0"/>
     <w:rsid w:val="00237284"/>
+    <w:rsid w:val="00245087"/>
     <w:rsid w:val="00250003"/>
+    <w:rsid w:val="002520A4"/>
     <w:rsid w:val="002529AD"/>
     <w:rsid w:val="00264434"/>
+    <w:rsid w:val="00264AF1"/>
+    <w:rsid w:val="00265A6E"/>
+    <w:rsid w:val="002678FE"/>
     <w:rsid w:val="0027049A"/>
     <w:rsid w:val="002800EC"/>
     <w:rsid w:val="00280291"/>
     <w:rsid w:val="00283BAD"/>
+    <w:rsid w:val="002851B4"/>
     <w:rsid w:val="00286849"/>
     <w:rsid w:val="002900C9"/>
     <w:rsid w:val="00291D46"/>
     <w:rsid w:val="00295571"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002A2289"/>
+    <w:rsid w:val="002A4E0A"/>
+    <w:rsid w:val="002B04ED"/>
     <w:rsid w:val="002B687C"/>
     <w:rsid w:val="002C049C"/>
     <w:rsid w:val="002C191E"/>
+    <w:rsid w:val="002C7085"/>
+    <w:rsid w:val="002D024E"/>
     <w:rsid w:val="002D7A18"/>
+    <w:rsid w:val="002E2480"/>
     <w:rsid w:val="002E70F7"/>
+    <w:rsid w:val="002F339E"/>
     <w:rsid w:val="002F58BA"/>
+    <w:rsid w:val="00311189"/>
     <w:rsid w:val="00313193"/>
     <w:rsid w:val="003159FB"/>
     <w:rsid w:val="00321F13"/>
     <w:rsid w:val="00322667"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0034389F"/>
     <w:rsid w:val="00345C60"/>
     <w:rsid w:val="00347B9F"/>
     <w:rsid w:val="00351498"/>
-    <w:rsid w:val="00355029"/>
     <w:rsid w:val="00356155"/>
+    <w:rsid w:val="00365A98"/>
     <w:rsid w:val="00370D35"/>
     <w:rsid w:val="003749DA"/>
     <w:rsid w:val="003758AB"/>
+    <w:rsid w:val="00384879"/>
     <w:rsid w:val="00387305"/>
+    <w:rsid w:val="003A2848"/>
     <w:rsid w:val="003A357C"/>
     <w:rsid w:val="003A371E"/>
     <w:rsid w:val="003A5515"/>
     <w:rsid w:val="003B7E98"/>
     <w:rsid w:val="003C16D1"/>
     <w:rsid w:val="003C3399"/>
     <w:rsid w:val="003C75C9"/>
+    <w:rsid w:val="003D144D"/>
     <w:rsid w:val="003D69A4"/>
+    <w:rsid w:val="003D741A"/>
     <w:rsid w:val="003E01E8"/>
+    <w:rsid w:val="003E7F0E"/>
     <w:rsid w:val="003F115F"/>
     <w:rsid w:val="003F29F6"/>
     <w:rsid w:val="003F2ADA"/>
+    <w:rsid w:val="003F2C75"/>
+    <w:rsid w:val="00400E5E"/>
+    <w:rsid w:val="004148E8"/>
+    <w:rsid w:val="00415705"/>
+    <w:rsid w:val="004169F9"/>
     <w:rsid w:val="00430210"/>
+    <w:rsid w:val="00430682"/>
     <w:rsid w:val="00433262"/>
     <w:rsid w:val="00435D72"/>
     <w:rsid w:val="00436B66"/>
     <w:rsid w:val="00451F98"/>
+    <w:rsid w:val="00462A4E"/>
     <w:rsid w:val="00465EE1"/>
     <w:rsid w:val="00467A1A"/>
+    <w:rsid w:val="00470406"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004744AC"/>
+    <w:rsid w:val="0047647D"/>
     <w:rsid w:val="00476A29"/>
     <w:rsid w:val="00477237"/>
     <w:rsid w:val="00487055"/>
     <w:rsid w:val="0049106B"/>
+    <w:rsid w:val="00493878"/>
     <w:rsid w:val="00495645"/>
-    <w:rsid w:val="00496FF8"/>
     <w:rsid w:val="004A56F2"/>
     <w:rsid w:val="004B27B8"/>
     <w:rsid w:val="004B28EC"/>
     <w:rsid w:val="004B52BD"/>
+    <w:rsid w:val="004B597E"/>
+    <w:rsid w:val="004C0942"/>
     <w:rsid w:val="004C241C"/>
     <w:rsid w:val="004D1EBE"/>
     <w:rsid w:val="004D260D"/>
+    <w:rsid w:val="004D5A94"/>
     <w:rsid w:val="004D7D32"/>
+    <w:rsid w:val="004E317E"/>
+    <w:rsid w:val="004E3331"/>
     <w:rsid w:val="004F1A4A"/>
     <w:rsid w:val="004F4E08"/>
+    <w:rsid w:val="004F4EDC"/>
+    <w:rsid w:val="004F7485"/>
     <w:rsid w:val="005157DE"/>
     <w:rsid w:val="005160C8"/>
+    <w:rsid w:val="005176D2"/>
     <w:rsid w:val="0052224D"/>
     <w:rsid w:val="00522F61"/>
+    <w:rsid w:val="0053354F"/>
     <w:rsid w:val="00534651"/>
     <w:rsid w:val="00542794"/>
     <w:rsid w:val="00543AEE"/>
     <w:rsid w:val="00543B89"/>
     <w:rsid w:val="00543C40"/>
     <w:rsid w:val="00545F6D"/>
     <w:rsid w:val="0054690E"/>
     <w:rsid w:val="00555A54"/>
+    <w:rsid w:val="005573E7"/>
+    <w:rsid w:val="0056045F"/>
+    <w:rsid w:val="00561A68"/>
     <w:rsid w:val="00564556"/>
     <w:rsid w:val="00564A88"/>
     <w:rsid w:val="0057292A"/>
+    <w:rsid w:val="00573A1B"/>
     <w:rsid w:val="00574F8A"/>
+    <w:rsid w:val="00575CA4"/>
     <w:rsid w:val="00581B10"/>
     <w:rsid w:val="005847C0"/>
     <w:rsid w:val="00585D88"/>
     <w:rsid w:val="00593C04"/>
     <w:rsid w:val="005973B0"/>
+    <w:rsid w:val="005A6393"/>
     <w:rsid w:val="005B1751"/>
     <w:rsid w:val="005B19EB"/>
     <w:rsid w:val="005B33E7"/>
     <w:rsid w:val="005D16D1"/>
     <w:rsid w:val="005D2FE4"/>
+    <w:rsid w:val="005D472E"/>
     <w:rsid w:val="005F2523"/>
     <w:rsid w:val="005F3B5B"/>
     <w:rsid w:val="006012C2"/>
     <w:rsid w:val="0060417A"/>
+    <w:rsid w:val="00605B47"/>
     <w:rsid w:val="00607FEA"/>
     <w:rsid w:val="00613072"/>
     <w:rsid w:val="00625008"/>
     <w:rsid w:val="00626C2B"/>
     <w:rsid w:val="00635D5C"/>
+    <w:rsid w:val="00643480"/>
     <w:rsid w:val="00652738"/>
     <w:rsid w:val="00662918"/>
     <w:rsid w:val="00662A3C"/>
     <w:rsid w:val="006651D0"/>
     <w:rsid w:val="006703A5"/>
+    <w:rsid w:val="0067052F"/>
+    <w:rsid w:val="0067401A"/>
     <w:rsid w:val="00674B06"/>
     <w:rsid w:val="006758B9"/>
     <w:rsid w:val="0067780F"/>
     <w:rsid w:val="006828F8"/>
     <w:rsid w:val="00682906"/>
     <w:rsid w:val="00685164"/>
     <w:rsid w:val="00686C5C"/>
     <w:rsid w:val="00696306"/>
     <w:rsid w:val="006A73B1"/>
     <w:rsid w:val="006B1431"/>
+    <w:rsid w:val="006B5E37"/>
     <w:rsid w:val="006B6F84"/>
     <w:rsid w:val="006C11D2"/>
+    <w:rsid w:val="006C1C0C"/>
     <w:rsid w:val="006C20EE"/>
     <w:rsid w:val="006C534D"/>
+    <w:rsid w:val="006D048F"/>
     <w:rsid w:val="006D27CE"/>
+    <w:rsid w:val="006D3A67"/>
+    <w:rsid w:val="006F00D9"/>
+    <w:rsid w:val="006F5F72"/>
     <w:rsid w:val="007043E4"/>
+    <w:rsid w:val="00707C0E"/>
     <w:rsid w:val="00710D31"/>
+    <w:rsid w:val="007116CF"/>
     <w:rsid w:val="00714546"/>
+    <w:rsid w:val="00733431"/>
     <w:rsid w:val="00733DD9"/>
     <w:rsid w:val="007441E6"/>
     <w:rsid w:val="00752394"/>
     <w:rsid w:val="0075317F"/>
     <w:rsid w:val="00764C5F"/>
     <w:rsid w:val="00765793"/>
     <w:rsid w:val="00765E85"/>
+    <w:rsid w:val="00767CB4"/>
     <w:rsid w:val="00774F72"/>
     <w:rsid w:val="00776801"/>
     <w:rsid w:val="0077757E"/>
     <w:rsid w:val="00780883"/>
     <w:rsid w:val="0079166F"/>
     <w:rsid w:val="00794735"/>
-    <w:rsid w:val="00796894"/>
-    <w:rsid w:val="007A19A6"/>
     <w:rsid w:val="007A39C0"/>
+    <w:rsid w:val="007A4859"/>
     <w:rsid w:val="007A7FD6"/>
     <w:rsid w:val="007B1F08"/>
-    <w:rsid w:val="007C0493"/>
+    <w:rsid w:val="007B48B4"/>
+    <w:rsid w:val="007C129A"/>
     <w:rsid w:val="007C151D"/>
     <w:rsid w:val="007C3534"/>
     <w:rsid w:val="007C3785"/>
+    <w:rsid w:val="007C42B1"/>
     <w:rsid w:val="007C7E52"/>
     <w:rsid w:val="007D4EA2"/>
     <w:rsid w:val="007D53B6"/>
     <w:rsid w:val="007D74B0"/>
     <w:rsid w:val="007E668D"/>
+    <w:rsid w:val="007F1B52"/>
     <w:rsid w:val="007F39EC"/>
+    <w:rsid w:val="007F5858"/>
     <w:rsid w:val="0080019A"/>
-    <w:rsid w:val="00807112"/>
+    <w:rsid w:val="00807E4B"/>
     <w:rsid w:val="00812119"/>
     <w:rsid w:val="00813609"/>
     <w:rsid w:val="00815A9C"/>
     <w:rsid w:val="0081776F"/>
-    <w:rsid w:val="00820D81"/>
     <w:rsid w:val="00821E8A"/>
     <w:rsid w:val="00823A93"/>
     <w:rsid w:val="0083307F"/>
+    <w:rsid w:val="00835B2E"/>
     <w:rsid w:val="008361BD"/>
     <w:rsid w:val="0084065D"/>
+    <w:rsid w:val="00840671"/>
+    <w:rsid w:val="0084779B"/>
+    <w:rsid w:val="008507D6"/>
     <w:rsid w:val="00852E0E"/>
+    <w:rsid w:val="00855FE5"/>
     <w:rsid w:val="00857558"/>
     <w:rsid w:val="00857FCD"/>
+    <w:rsid w:val="0086694D"/>
+    <w:rsid w:val="00875236"/>
     <w:rsid w:val="008754F5"/>
     <w:rsid w:val="00876616"/>
     <w:rsid w:val="00876BB3"/>
+    <w:rsid w:val="00883A8B"/>
     <w:rsid w:val="0089109D"/>
     <w:rsid w:val="008A55EA"/>
     <w:rsid w:val="008B6662"/>
+    <w:rsid w:val="008C0AC1"/>
+    <w:rsid w:val="008C12BB"/>
     <w:rsid w:val="008C395E"/>
     <w:rsid w:val="008D1F7D"/>
     <w:rsid w:val="008E0E78"/>
+    <w:rsid w:val="008E6612"/>
+    <w:rsid w:val="008F12B8"/>
     <w:rsid w:val="008F4837"/>
     <w:rsid w:val="00900799"/>
     <w:rsid w:val="00900950"/>
+    <w:rsid w:val="009021B6"/>
+    <w:rsid w:val="00903195"/>
+    <w:rsid w:val="00905794"/>
     <w:rsid w:val="00910A11"/>
+    <w:rsid w:val="00913ED4"/>
     <w:rsid w:val="00917B35"/>
     <w:rsid w:val="00924E6E"/>
+    <w:rsid w:val="009258B3"/>
+    <w:rsid w:val="00930639"/>
     <w:rsid w:val="0093253B"/>
     <w:rsid w:val="00934794"/>
+    <w:rsid w:val="009415B9"/>
     <w:rsid w:val="00943F8B"/>
+    <w:rsid w:val="00951C21"/>
     <w:rsid w:val="0095705A"/>
     <w:rsid w:val="009622B5"/>
-    <w:rsid w:val="00963AC8"/>
+    <w:rsid w:val="00964AD2"/>
+    <w:rsid w:val="00967607"/>
     <w:rsid w:val="00971334"/>
+    <w:rsid w:val="0097351F"/>
+    <w:rsid w:val="00973F02"/>
     <w:rsid w:val="00982191"/>
     <w:rsid w:val="00983EA2"/>
+    <w:rsid w:val="0099487C"/>
     <w:rsid w:val="0099737C"/>
+    <w:rsid w:val="009A58EC"/>
     <w:rsid w:val="009B4592"/>
+    <w:rsid w:val="009C45AA"/>
     <w:rsid w:val="009C71CD"/>
     <w:rsid w:val="009D2F27"/>
+    <w:rsid w:val="009D6EFB"/>
     <w:rsid w:val="009D72D4"/>
     <w:rsid w:val="009E0FBB"/>
     <w:rsid w:val="009E2CE6"/>
     <w:rsid w:val="009F548C"/>
+    <w:rsid w:val="009F665A"/>
     <w:rsid w:val="00A01052"/>
     <w:rsid w:val="00A011B1"/>
     <w:rsid w:val="00A01532"/>
     <w:rsid w:val="00A01730"/>
+    <w:rsid w:val="00A05F34"/>
     <w:rsid w:val="00A116CA"/>
     <w:rsid w:val="00A15619"/>
     <w:rsid w:val="00A209F0"/>
+    <w:rsid w:val="00A24DE4"/>
     <w:rsid w:val="00A3043E"/>
     <w:rsid w:val="00A32BE2"/>
     <w:rsid w:val="00A3514D"/>
     <w:rsid w:val="00A37B2E"/>
     <w:rsid w:val="00A400C8"/>
     <w:rsid w:val="00A439B1"/>
     <w:rsid w:val="00A43FBC"/>
     <w:rsid w:val="00A44BEB"/>
     <w:rsid w:val="00A52A53"/>
     <w:rsid w:val="00A5508B"/>
     <w:rsid w:val="00A60BC9"/>
     <w:rsid w:val="00A65EB1"/>
     <w:rsid w:val="00A67C98"/>
+    <w:rsid w:val="00A71C98"/>
     <w:rsid w:val="00A728E8"/>
+    <w:rsid w:val="00A733C0"/>
     <w:rsid w:val="00A7366B"/>
     <w:rsid w:val="00A7529F"/>
     <w:rsid w:val="00A753CD"/>
     <w:rsid w:val="00A83D0B"/>
     <w:rsid w:val="00A83D26"/>
     <w:rsid w:val="00A84485"/>
     <w:rsid w:val="00A8496F"/>
     <w:rsid w:val="00A90C83"/>
     <w:rsid w:val="00A91EDB"/>
     <w:rsid w:val="00A9692D"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA4706"/>
     <w:rsid w:val="00AA6B0E"/>
     <w:rsid w:val="00AB658A"/>
+    <w:rsid w:val="00AB65AB"/>
     <w:rsid w:val="00AC0866"/>
+    <w:rsid w:val="00AC1D56"/>
+    <w:rsid w:val="00AD2D75"/>
     <w:rsid w:val="00AD3F6B"/>
     <w:rsid w:val="00AD524D"/>
     <w:rsid w:val="00AD6FCC"/>
     <w:rsid w:val="00AF0822"/>
     <w:rsid w:val="00AF27EF"/>
     <w:rsid w:val="00AF2D64"/>
     <w:rsid w:val="00AF3B7C"/>
     <w:rsid w:val="00AF4EC5"/>
+    <w:rsid w:val="00AF61BF"/>
     <w:rsid w:val="00AF7D60"/>
     <w:rsid w:val="00B02223"/>
     <w:rsid w:val="00B063F9"/>
     <w:rsid w:val="00B07CE6"/>
     <w:rsid w:val="00B13419"/>
+    <w:rsid w:val="00B147E8"/>
+    <w:rsid w:val="00B14F85"/>
+    <w:rsid w:val="00B1585D"/>
     <w:rsid w:val="00B235C9"/>
     <w:rsid w:val="00B30390"/>
+    <w:rsid w:val="00B30D0A"/>
+    <w:rsid w:val="00B3165E"/>
     <w:rsid w:val="00B33FB7"/>
     <w:rsid w:val="00B351DF"/>
+    <w:rsid w:val="00B4183B"/>
+    <w:rsid w:val="00B42A82"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B52D3F"/>
+    <w:rsid w:val="00B5380A"/>
     <w:rsid w:val="00B53E9D"/>
+    <w:rsid w:val="00B54FC4"/>
     <w:rsid w:val="00B61E81"/>
     <w:rsid w:val="00B61F26"/>
     <w:rsid w:val="00B65823"/>
     <w:rsid w:val="00B7032D"/>
+    <w:rsid w:val="00B71520"/>
     <w:rsid w:val="00B847A9"/>
     <w:rsid w:val="00B93748"/>
     <w:rsid w:val="00B94017"/>
+    <w:rsid w:val="00BA07C8"/>
     <w:rsid w:val="00BA10F2"/>
     <w:rsid w:val="00BA5469"/>
     <w:rsid w:val="00BA5B8D"/>
     <w:rsid w:val="00BC13DB"/>
     <w:rsid w:val="00BD2B43"/>
     <w:rsid w:val="00BD4068"/>
     <w:rsid w:val="00BD5097"/>
     <w:rsid w:val="00BE27E1"/>
+    <w:rsid w:val="00BF14C8"/>
+    <w:rsid w:val="00BF15E1"/>
     <w:rsid w:val="00BF33AF"/>
     <w:rsid w:val="00BF4445"/>
     <w:rsid w:val="00BF728A"/>
     <w:rsid w:val="00C02E17"/>
     <w:rsid w:val="00C073F8"/>
     <w:rsid w:val="00C14412"/>
     <w:rsid w:val="00C1724E"/>
     <w:rsid w:val="00C20D95"/>
     <w:rsid w:val="00C22583"/>
-    <w:rsid w:val="00C23B09"/>
     <w:rsid w:val="00C304D4"/>
+    <w:rsid w:val="00C34D31"/>
     <w:rsid w:val="00C372EB"/>
     <w:rsid w:val="00C37C13"/>
-    <w:rsid w:val="00C440F1"/>
     <w:rsid w:val="00C46582"/>
     <w:rsid w:val="00C503F7"/>
+    <w:rsid w:val="00C55D4E"/>
     <w:rsid w:val="00C64037"/>
     <w:rsid w:val="00C64902"/>
     <w:rsid w:val="00C7041D"/>
     <w:rsid w:val="00C70BB8"/>
     <w:rsid w:val="00C741D8"/>
     <w:rsid w:val="00C74CCC"/>
+    <w:rsid w:val="00C809C6"/>
     <w:rsid w:val="00C83C0A"/>
+    <w:rsid w:val="00C8734B"/>
+    <w:rsid w:val="00C87FF6"/>
+    <w:rsid w:val="00C90842"/>
     <w:rsid w:val="00C91176"/>
     <w:rsid w:val="00C959FF"/>
     <w:rsid w:val="00CA1687"/>
+    <w:rsid w:val="00CA42F9"/>
     <w:rsid w:val="00CA4CB9"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB2031"/>
     <w:rsid w:val="00CB2880"/>
+    <w:rsid w:val="00CB62EE"/>
     <w:rsid w:val="00CC1032"/>
     <w:rsid w:val="00CC2790"/>
+    <w:rsid w:val="00CC4284"/>
     <w:rsid w:val="00CC7C35"/>
     <w:rsid w:val="00CD3EB3"/>
     <w:rsid w:val="00CD76F6"/>
     <w:rsid w:val="00CE40FB"/>
-    <w:rsid w:val="00D075CE"/>
+    <w:rsid w:val="00CF6340"/>
+    <w:rsid w:val="00D048AE"/>
+    <w:rsid w:val="00D130D7"/>
     <w:rsid w:val="00D13848"/>
+    <w:rsid w:val="00D14613"/>
+    <w:rsid w:val="00D14D7A"/>
     <w:rsid w:val="00D156E9"/>
     <w:rsid w:val="00D15ABE"/>
     <w:rsid w:val="00D15B11"/>
     <w:rsid w:val="00D16280"/>
+    <w:rsid w:val="00D175D9"/>
     <w:rsid w:val="00D23777"/>
     <w:rsid w:val="00D256F1"/>
     <w:rsid w:val="00D34D49"/>
+    <w:rsid w:val="00D4055A"/>
     <w:rsid w:val="00D41AE0"/>
     <w:rsid w:val="00D4350D"/>
     <w:rsid w:val="00D46729"/>
+    <w:rsid w:val="00D5579C"/>
     <w:rsid w:val="00D603BD"/>
     <w:rsid w:val="00D647E0"/>
     <w:rsid w:val="00D64BF4"/>
     <w:rsid w:val="00D65AC5"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66DA9"/>
     <w:rsid w:val="00D7023F"/>
     <w:rsid w:val="00D71DC0"/>
+    <w:rsid w:val="00D734A9"/>
     <w:rsid w:val="00D83301"/>
+    <w:rsid w:val="00D83D65"/>
     <w:rsid w:val="00D84665"/>
     <w:rsid w:val="00D8678F"/>
-    <w:rsid w:val="00D87F4F"/>
+    <w:rsid w:val="00D93E7C"/>
+    <w:rsid w:val="00D95A35"/>
     <w:rsid w:val="00DA0631"/>
     <w:rsid w:val="00DA08A8"/>
     <w:rsid w:val="00DA3E9A"/>
     <w:rsid w:val="00DA572E"/>
+    <w:rsid w:val="00DB7A63"/>
     <w:rsid w:val="00DB7FC4"/>
     <w:rsid w:val="00DC3DA2"/>
     <w:rsid w:val="00DD09A9"/>
     <w:rsid w:val="00DD2367"/>
     <w:rsid w:val="00DD4CAB"/>
     <w:rsid w:val="00DD695A"/>
     <w:rsid w:val="00DE5EEE"/>
     <w:rsid w:val="00DF4D86"/>
-    <w:rsid w:val="00E03D90"/>
+    <w:rsid w:val="00DF7FA8"/>
+    <w:rsid w:val="00E00AE6"/>
+    <w:rsid w:val="00E0262A"/>
     <w:rsid w:val="00E12A94"/>
+    <w:rsid w:val="00E14A2C"/>
     <w:rsid w:val="00E15F75"/>
     <w:rsid w:val="00E15F85"/>
     <w:rsid w:val="00E166C7"/>
     <w:rsid w:val="00E23193"/>
     <w:rsid w:val="00E2382B"/>
     <w:rsid w:val="00E30CF7"/>
+    <w:rsid w:val="00E40CB3"/>
     <w:rsid w:val="00E41CDB"/>
-    <w:rsid w:val="00E45141"/>
+    <w:rsid w:val="00E432F0"/>
+    <w:rsid w:val="00E46CE0"/>
     <w:rsid w:val="00E50B76"/>
     <w:rsid w:val="00E52E3F"/>
+    <w:rsid w:val="00E530CE"/>
     <w:rsid w:val="00E56DD1"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E630F4"/>
     <w:rsid w:val="00E63DB5"/>
-    <w:rsid w:val="00E64297"/>
     <w:rsid w:val="00E65245"/>
     <w:rsid w:val="00E67E65"/>
+    <w:rsid w:val="00E701BA"/>
     <w:rsid w:val="00E725AD"/>
     <w:rsid w:val="00E73223"/>
     <w:rsid w:val="00E74B38"/>
     <w:rsid w:val="00E74BB3"/>
     <w:rsid w:val="00E75666"/>
     <w:rsid w:val="00E77753"/>
     <w:rsid w:val="00E800D5"/>
+    <w:rsid w:val="00E8346C"/>
     <w:rsid w:val="00E87A76"/>
     <w:rsid w:val="00E93A28"/>
     <w:rsid w:val="00E960F6"/>
+    <w:rsid w:val="00EA4E84"/>
+    <w:rsid w:val="00EA620C"/>
     <w:rsid w:val="00EB28B4"/>
+    <w:rsid w:val="00EB394E"/>
     <w:rsid w:val="00EC3D2D"/>
     <w:rsid w:val="00EC6007"/>
     <w:rsid w:val="00EC6A3C"/>
+    <w:rsid w:val="00ED01DC"/>
     <w:rsid w:val="00ED0201"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED0CD8"/>
     <w:rsid w:val="00ED14F9"/>
     <w:rsid w:val="00EE01B5"/>
     <w:rsid w:val="00EE3291"/>
     <w:rsid w:val="00EE4197"/>
+    <w:rsid w:val="00EF52EB"/>
     <w:rsid w:val="00F10700"/>
     <w:rsid w:val="00F12BAD"/>
     <w:rsid w:val="00F13D44"/>
+    <w:rsid w:val="00F21107"/>
     <w:rsid w:val="00F211BC"/>
     <w:rsid w:val="00F220CD"/>
     <w:rsid w:val="00F276A4"/>
+    <w:rsid w:val="00F27A68"/>
+    <w:rsid w:val="00F42386"/>
+    <w:rsid w:val="00F6012F"/>
     <w:rsid w:val="00F639EA"/>
-    <w:rsid w:val="00F64CCF"/>
     <w:rsid w:val="00F660B9"/>
     <w:rsid w:val="00F81614"/>
     <w:rsid w:val="00F83F43"/>
     <w:rsid w:val="00F8422F"/>
     <w:rsid w:val="00F90451"/>
     <w:rsid w:val="00F91CE9"/>
     <w:rsid w:val="00F931DE"/>
     <w:rsid w:val="00FA341A"/>
     <w:rsid w:val="00FA6D78"/>
     <w:rsid w:val="00FB05CF"/>
     <w:rsid w:val="00FB480B"/>
     <w:rsid w:val="00FB6872"/>
     <w:rsid w:val="00FB7204"/>
     <w:rsid w:val="00FC00B9"/>
+    <w:rsid w:val="00FC4C7E"/>
     <w:rsid w:val="00FC523A"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FC7948"/>
     <w:rsid w:val="00FD0DE3"/>
+    <w:rsid w:val="00FD69DF"/>
     <w:rsid w:val="00FD747A"/>
     <w:rsid w:val="00FE025B"/>
     <w:rsid w:val="00FE1167"/>
     <w:rsid w:val="00FE4AB2"/>
     <w:rsid w:val="00FF06C9"/>
     <w:rsid w:val="00FF0A21"/>
     <w:rsid w:val="00FF2036"/>
+    <w:rsid w:val="00FF3456"/>
     <w:rsid w:val="00FF4536"/>
+    <w:rsid w:val="00FF4FE2"/>
+    <w:rsid w:val="00FF7EDB"/>
     <w:rsid w:val="74B7634A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -14598,194 +16409,194 @@
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...17 lines deleted...]
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
@@ -14853,51 +16664,51 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
@@ -14950,996 +16761,1040 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00E74B38"/>
+    <w:rsid w:val="0056045F"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00322667"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00322667"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="10"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="11"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
     <w:name w:val="Corpo de texto 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto3Char"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
     <w:name w:val="Corpo de texto 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Numerada3">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodemacro">
     <w:name w:val="macro"/>
     <w:link w:val="TextodemacroChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodemacroChar">
     <w:name w:val="Texto de macro Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodemacro"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0029639D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
     <w:name w:val="Citação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Citao"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="30"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
     <w:name w:val="Citação Intensa Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FC693F"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfaseSutil">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="19"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="21"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaSutil">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="31"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="32"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="33"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
@@ -25960,124 +27815,519 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="003159FB"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="00FF4536"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden/>
     <w:rsid w:val="00A9692D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9692D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0056045F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="00A9692D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:rsid w:val="00D8678F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT1TtulodoProdutoProjeto">
+    <w:name w:val="PTT1. Título do Produto/Projeto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B3165E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0070C0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT2Subttulo">
+    <w:name w:val="PTT2. Subtítulo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00074383"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT3TtulodoProdutoProjetoEmOutroIdioma">
+    <w:name w:val="PTT3. Título do Produto/Projeto Em Outro Idioma"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D741A"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0070C0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT4SubttuloTraduzido">
+    <w:name w:val="PTT4. Subtítulo Traduzido"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D741A"/>
+    <w:pPr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT5TtuloResumo">
+    <w:name w:val="PTT5. Título Resumo"/>
+    <w:basedOn w:val="Ttulo2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA42F9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT6TextodoResumo">
+    <w:name w:val="PTT6. Texto do Resumo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF7EDB"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT7TtulodasPalavras-chave">
+    <w:name w:val="PTT7. Título das Palavras-chave"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PTT7TtulodasPalavras-chaveChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002851B4"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT8Palavras-chave">
+    <w:name w:val="PTT8. Palavras-chave"/>
+    <w:basedOn w:val="PTT7TtulodasPalavras-chave"/>
+    <w:link w:val="PTT8Palavras-chaveChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002851B4"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PTT7TtulodasPalavras-chaveChar">
+    <w:name w:val="PTT7. Título das Palavras-chave Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="PTT7TtulodasPalavras-chave"/>
+    <w:rsid w:val="002851B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0070C0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PTT8Palavras-chaveChar">
+    <w:name w:val="PTT8. Palavras-chave Char"/>
+    <w:basedOn w:val="PTT7TtulodasPalavras-chaveChar"/>
+    <w:link w:val="PTT8Palavras-chave"/>
+    <w:rsid w:val="002851B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT9TtuloAbstractResumen">
+    <w:name w:val="PTT9. Título Abstract/Resumen"/>
+    <w:basedOn w:val="Ttulo2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913ED4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT10TextodoAbstractResumen">
+    <w:name w:val="PTT10. Texto do Abstract/Resumen"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C12BB"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951C21"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951C21"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951C21"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00951C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT11TtulodasKeywordsPalabras-clave">
+    <w:name w:val="PTT11. Título das Keywords/Palabras-clave"/>
+    <w:basedOn w:val="Ttulo2"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C0AC1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT12TtulodaApresentaoExecutiva">
+    <w:name w:val="PTT12. Título da Apresentação Executiva"/>
+    <w:basedOn w:val="Ttulo2"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B04ED"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="300" w:after="300"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT13TextoGeral">
+    <w:name w:val="PTT13. Texto Geral"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C0942"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="300" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT14SeoNvel1">
+    <w:name w:val="PTT14. Seção Nível 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="PTT13TextoGeral"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B42A82"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="300" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+      <w14:numForm w14:val="lining"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT15TtuloReferncias">
+    <w:name w:val="PTT15. Título Referências"/>
+    <w:basedOn w:val="PTT14SeoNvel1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F12B8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT16Referncias">
+    <w:name w:val="PTT16. Referências"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B30D0A"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGjSeoNvel1">
+    <w:name w:val="ARTGj. Seção Nível 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F665A"/>
+    <w:pPr>
+      <w:spacing w:before="300" w:after="300" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="0070C0"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pt-BR"/>
+      <w14:numForm w14:val="lining"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGnReferncias">
+    <w:name w:val="ARTGn. Referências"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F665A"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="200"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Reviso">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A4E0A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="84572107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187136279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -26349,51 +28599,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933977493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -26702,76 +28952,76 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>20574</Characters>
+  <Pages>17</Pages>
+  <Words>4428</Words>
+  <Characters>23913</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modelo Artigo Científico DAEC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24336</CharactersWithSpaces>
+  <CharactersWithSpaces>28285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo Artigo Científico DAEC</dc:title>
   <dc:subject/>
-  <dc:creator>Guybson Brunelly Tavares Santos da Silva</dc:creator>
+  <dc:creator>MARIANA DE FÁTIMA MELO VIANA (via ISC/TCU)</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>