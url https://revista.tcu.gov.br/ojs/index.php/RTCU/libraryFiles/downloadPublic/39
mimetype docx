--- v1 (2026-07-10)
+++ v2 (2026-09-29)
@@ -1,16531 +1,10445 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF">
+    <v:background id="_x0000_s2049" o:bwmode="white">
+      <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
+    </v:background>
+  </w:background>
   <w:body>
-    <w:p w14:paraId="7FF5C29B" w14:textId="1DBF3DDB" w:rsidR="007E2421" w:rsidRPr="000858F1" w:rsidRDefault="007E2421" w:rsidP="00AE56B4">
-[...84 lines deleted...]
-        <w:r w:rsidR="00E23BDB" w:rsidRPr="000858F1">
+    <w:p w14:paraId="6F4AC759" w14:textId="77777777" w:rsidR="00DE3251" w:rsidRPr="006D7B34" w:rsidRDefault="002B1B95" w:rsidP="006D7B34">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7B34">
+        <w:t xml:space="preserve">Modelo para submissão de artigo original e revisão de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="006D7B34">
+        <w:t>literatur</w:t>
+      </w:r>
+      <w:r w:rsidR="00491FB8" w:rsidRPr="006D7B34">
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CE818B" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="00A72C4B" w:rsidRDefault="00A72C4B" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674C6DA9" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Este modelo foi elaborado para submissão de artigo original, em conformidade com as diretrizes editoriais e acadêmicas da Revista do Tribunal de Contas da União (RTCU) e os padrões de normalização da Associação Brasileira de Normas Técnicas (ABNT), conforme orientações constantes no </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="005E59C4" w:rsidRPr="000F3609">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
-        <w:r w:rsidR="00E23BDB" w:rsidRPr="000858F1">
+      </w:hyperlink>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A17E720" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="000F3609" w:rsidRDefault="00A72C4B" w:rsidP="00EA25E4"/>
+    <w:p w14:paraId="020AA4B3" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+      <w:r w:rsidRPr="000F3609">
+        <w:t>O autor deve seguir a estrutura proposta e desenvolver, em cada tópico, o conteúdo descrito na respectiva seção, de modo a assegurar a padronização, a qualidade acadêmica, a consistência metodológica e a adequação formal do manuscrito submetido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5D140F" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="000F3609" w:rsidRDefault="00A72C4B" w:rsidP="00EA25E4"/>
+    <w:p w14:paraId="26D763A9" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+      <w:r w:rsidRPr="000F3609">
+        <w:t>O template de artigo original pode ser adaptado para revisão de literatura, mediante renumeração e renomeação das seções, observada a especificidade metodológica do tipo de trabalho. Para ensaio teórico, admite-se maior flexibilidade estrutural, desde que mantida a coerência argumentativa, a fundamentação científica e a conformidade formal exigida para publicação acadêmica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30171DA4" w14:textId="77777777" w:rsidR="00DE3251" w:rsidRPr="000F3609" w:rsidRDefault="00652C86" w:rsidP="00652C86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D8EEDA" w14:textId="77777777" w:rsidR="00737B1A" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUTipodeArtigo"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:lastRenderedPageBreak/>
+        <w:t>TIPO DE ARTIGO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="0026182F" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4FE59A" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="005826E6" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUreadoArtigo"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00792BD6">
+        <w:t>ÁREA DO ARTIGO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00515007" w:rsidRPr="005826E6">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66283EEE" w14:textId="77777777" w:rsidR="00E0209C" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
+      <w:pPr>
+        <w:pStyle w:val="TtuloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="título-do-produtoprojeto"/>
+      <w:commentRangeStart w:id="3"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>TÍTULO DO PRODUTO/PROJETO</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3510">
+        <w:t xml:space="preserve"> EM PORTUGUês</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="3"/>
+      <w:r w:rsidR="000623F0" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3103164A" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="003509AE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7AE8F3" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
+      <w:pPr>
+        <w:pStyle w:val="TtuloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="título-do-produtoprojeto-em-inglês"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>TÍTULO DO PRODUTO/PROJETO EM INGLÊS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C47AAD7" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00430D26">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5471B78C" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
+      <w:pPr>
+        <w:pStyle w:val="TtuloPrincipal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="título-do-produtoprojeto-em-espanhol"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>TÍTULO DO PRODUTO/PROJETO EM ESPANHOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299B4D9A" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00430D26">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Subtítulo, se há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FCDB52" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="resumo-todas-as-letras-maiusculas"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:commentRangeStart w:id="7"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="00B0178D" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1076B27B" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="00FA3510" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07161" w:rsidRPr="00FA3510">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9DC6B" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Campodepreenchimento"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C25">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="00B0178D" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7379D680" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="00A20338" w:rsidRDefault="002B1B95" w:rsidP="002C5C21">
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="abstract-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:commentRangeStart w:id="10"/>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="009919CB" w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2426E057" w14:textId="77777777" w:rsidR="00BA0C06" w:rsidRPr="00B2687B" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2687B">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07161" w:rsidRPr="00B2687B">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2687B">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02793C8E" w14:textId="77777777" w:rsidR="005B6C0A" w:rsidRPr="00FA3510" w:rsidRDefault="005B6C0A" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0014C9FD" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="009F1CDA">
+        <w:rPr>
+          <w:rStyle w:val="RTCUkeywordsChar"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2687B">
+        <w:t>xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="X3d642aec7f0e12f9d68a119bf14408044e2e488"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="009919CB" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38959D72" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="00A20338" w:rsidRDefault="002B1B95" w:rsidP="002C5C21">
+      <w:pPr>
+        <w:pStyle w:val="AbstractTitle"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="009919CB" w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC5E12B" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="00DE3251" w:rsidP="0020316E">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="00FA3510">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685C17D1" w14:textId="77777777" w:rsidR="005B6C0A" w:rsidRPr="00FA3510" w:rsidRDefault="005B6C0A" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300AAE07" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="0020316E">
+      <w:pPr>
+        <w:pStyle w:val="Abstract"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="009F1CDA">
+        <w:rPr>
+          <w:rStyle w:val="RTCUkeywordsChar"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Palabras-clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020316E">
+        <w:t>: xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="X770de365b25c97b2a87dc7fe79e7248df8d5dde"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="009919CB" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C31B1C" w14:textId="77777777" w:rsidR="00737B1A" w:rsidRPr="000F3609" w:rsidRDefault="00737B1A" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF3CF78" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="introdução"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="009919CB" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036B27AF" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="00623396" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00623396">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="00623396">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00623396">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DE0611" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="revisão-de-literatura"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>REVISÃO DE LITERATURA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209B9B6F" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA6C253" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="metodologia-de-desenvolvimento"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:commentRangeStart w:id="22"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>METODOLOGIA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7479AB30" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA943C0" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="resultados-e-discussão"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:commentRangeStart w:id="24"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>RESULTADOS E DISCUSSÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A990B92" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5DAC63" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="considerações-finais"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:commentRangeStart w:id="26"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="SectionNumber"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="26"/>
+      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:commentReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60AB55B0" w14:textId="77777777" w:rsidR="00BA0C06" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2A28" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2803275E" w14:textId="77777777" w:rsidR="003150CF" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="009F46F0">
+      <w:pPr>
+        <w:pStyle w:val="RTCUTtuloReferncias"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0A003E" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="00FF3188" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acórdão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043D6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>353/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tomada de Contas Especial instaurada para apurar dano ao erário decorrente da concessão irregular de benefício previdenciário. Relator: Ministro-Substituto Marcos Bemquerer, julgado em 26 de agosto de 2026. Brasília, DF: TCU, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B7FBC0" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00C741ED" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B41DB8E" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="00E71F67" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">GHEORGHIU, Mihaï Dinu; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Educação e Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00803158">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="009B25C4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005B536D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...159 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> Acesso em: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B536D">
+        <w:t>. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48909227" w14:textId="77777777" w:rsidR="00E71F67" w:rsidRDefault="00E71F67" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D43CB84" w14:textId="77777777" w:rsidR="00E71F67" w:rsidRDefault="001A1AAD" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">JUSTEN FILHO, Marçal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F7501">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Comentários à Lei de Licitações e Contratações Administrativas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. 3. ed. São Paulo: Revista dos Tribunais, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE36FA0" w14:textId="77777777" w:rsidR="00FA1045" w:rsidRDefault="00FA1045" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3E43E4" w14:textId="77777777" w:rsidR="00FA1045" w:rsidRDefault="00FA1045" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério. Teoria da Fraude na Administração Pública: um estudo bibliométrico. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...610 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Revista do TCU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="002705F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="007504B6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve">. Acesso em: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE7128">
+        <w:t xml:space="preserve"> ago. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBF317C" w14:textId="77777777" w:rsidR="00623396" w:rsidRDefault="00623396" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUReferncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DA299B" w14:textId="77777777" w:rsidR="00623396" w:rsidRPr="00953BC7" w:rsidRDefault="00623396" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="RTCUAviso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00953BC7">
+        <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7AE4B2" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="009F6897">
+      <w:pPr>
+        <w:pStyle w:val="CRediT"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="28"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>CONTRIBUIÇÃO DE AUTORIA (CR</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6897">
+        <w:t>edi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>T)</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="28"/>
+      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="28"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A43BC9" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Autor 1 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04964D90" w14:textId="77777777" w:rsidR="002D646F" w:rsidRPr="000F3609" w:rsidRDefault="002D646F" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152A41FD" w14:textId="77777777" w:rsidR="002D646F" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Autor 2 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113254FD" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="29"/>
+      <w:commentRangeStart w:id="30"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FINANCIAMENTO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="30"/>
+      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="30"/>
+      </w:r>
+      <w:commentRangeEnd w:id="29"/>
+      <w:r w:rsidR="00DE3251" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F32BBA" w14:textId="77777777" w:rsidR="00BA0C06" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E152CA" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONFLITO DE INTERESSES</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4031EF84" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BE7684" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="32"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DISPONIBILIDADE DOS DADOS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="32"/>
+      <w:r w:rsidR="0061716C" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D57E71" w14:textId="77777777" w:rsidR="00A91248" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1060A2C0" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>APROVAÇÃO ÉTICA, SE APLICÁVEL</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="0061716C" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6650503A" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3222AEEB" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="34"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PUBLICAÇÃO DE PREPRINT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="34"/>
+      <w:r w:rsidR="0061716C" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D2BC9" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A5A39F" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="35"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>USO DE IA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidR="0061716C" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6482F04A" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t>ut, placerat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E492572" w14:textId="77777777" w:rsidR="00DD078B" w:rsidRPr="000F3609" w:rsidRDefault="00DD078B" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272E42BC" w14:textId="77777777" w:rsidR="00C7797F" w:rsidRPr="00C7797F" w:rsidRDefault="00C7797F" w:rsidP="00C7797F"/>
+    <w:p w14:paraId="34C2E23E" w14:textId="55C9796C" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>HISTÓRICO DE AVALIAÇÃO D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B173EF">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRABALHO</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="336E23FD" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0094423F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Data de submissão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236774FB" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094423F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Data de publicação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FF9361" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Editor responsável:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C5D40B" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Parecerista A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD345C">
+        <w:t>Nome do avaliador, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6481BE" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Parecerista B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD345C">
+        <w:t>Nome do avaliador, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00627B5B">
-[...6444 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+    </w:p>
+    <w:p w14:paraId="63D1FE09" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD345C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...67 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parecerista C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD345C">
+        <w:t>Nome do avaliador, se houver concordância</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0B78F6" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>Link para</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1726F">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000858F1">
-[...3023 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008516C8" w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">istórico </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217" w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="008516C8" w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02217" w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valiação </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00227C6A" w:rsidRPr="00103245">
+        <w:rPr>
+          <w:rStyle w:val="CampodepreenchimentoChar"/>
+        </w:rPr>
+        <w:t>etalhado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C3919" w14:textId="77777777" w:rsidR="0094423F" w:rsidRPr="000F3609" w:rsidRDefault="0094423F" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C977C14" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00B2687B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
         <w:t>APÊNDICE A — ORIENTAÇÕES EDITORIAIS COMPLEMENTARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D39F4" w14:textId="77777777" w:rsidR="00EF6CAE" w:rsidRPr="000858F1" w:rsidRDefault="00EF6CAE" w:rsidP="00AE56B4">
-[...67 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="1A7FD8D2" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar negrito, itálico, sublinha, letra minúscula e maiúscula, aspas, hífen, travessão, parênteses, colchetes e barra no corpo do trabalho, devem ser observadas as orientações constantes do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-[...63 lines deleted...]
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D2D85A" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="35ADA3B1" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar numeração progressiva no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:r w:rsidRPr="00330117">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616D8801" w14:textId="77777777" w:rsidR="00B63FB8" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para inserir ilustração (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="36"/>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:commentRangeEnd w:id="36"/>
+      <w:r w:rsidR="0061716C" w:rsidRPr="00330117">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-        </w:rPr>
+        </w:rPr>
+        <w:commentReference w:id="36"/>
+      </w:r>
+      <w:r w:rsidR="00B53881" w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C2CEE9" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="42076BE0" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar enumeração no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23888ECC" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="31C23E3A" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar citação no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DAECE5" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="03DA0659" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar nota no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BEDD4B" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="5E323E8D" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para utilizar reduções (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623C4064" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...41 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="4896863B" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para mencionar texto legal no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F145F" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...58 lines deleted...]
-        <w:r w:rsidRPr="000858F1">
+    <w:p w14:paraId="51A86B8F" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t xml:space="preserve">Para incluir apêndice ou anexo (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00A20338">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723D4465" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+    <w:p w14:paraId="45333CE4" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00330117">
+        <w:t>Toda publicação do TCU tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B3DEE7" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647B2938" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> text); bem como disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E9395C" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...77 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Não mesclar linha ou coluna ao formatar quadro ou tabela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054A6D78" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Adotar linguagem objetiva, clara e empática.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13564F6A" w14:textId="77777777" w:rsidR="009B28C1" w:rsidRPr="000A5FB1" w:rsidRDefault="00696B3E" w:rsidP="000A5FB1">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3609">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A732D5" w:rsidRPr="000858F1" w:rsidSect="00264434">
-[...7 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="009B28C1" w:rsidRPr="000A5FB1" w:rsidSect="00652C86">
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:10:00Z" w:initials="RTCU">
+    <w:p w14:paraId="71315F89" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="0026182F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2AF64C" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="0026182F">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicado um dos tipos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213767E6" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Artigo original</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6599B56C" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revisão de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D1EC64" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ensaio teórico</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:13:00Z" w:initials="RTCU">
+    <w:p w14:paraId="14669159" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00515007">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE2AEB7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00515007">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Neste campo, deve ser indicada uma das áreas relacionadas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5582D7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Controle governamental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37893C36" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Administração pública</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D7AFBF" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Direito público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7DFAD8" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Contabilidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0CFCBE" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Finanças</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4901C7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Auditoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D619C4" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Inovação no setor público</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:13:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7BA75262" w14:textId="77777777" w:rsidR="000623F0" w:rsidRDefault="000623F0" w:rsidP="000623F0">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D10862A" w14:textId="77777777" w:rsidR="000623F0" w:rsidRDefault="000623F0" w:rsidP="000623F0">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O título e, se há, o subtítulo devem representar adequadamente o conteúdo abordado.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="7" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:14:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5DF7F02B" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC58594" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No resumo, devem ser descritos, de forma sucinta (entre 100 e 250 palavras), em um único parágrafo, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A23E15" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema/oportunidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723471C2" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objetivo do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FD2047" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodologia de desenvolvimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC26EC" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FE117C" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Resultado esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F1B583" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Impacto esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCD38E7" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0CFFB7" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deve-se evitar o uso de abreviação e citação no resumo.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:15:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0CBAC475" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740F8016" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As palavras-chave devem refletir o tema ou conceito abordado no trabalho e contribuir para a indexação e recuperação do manuscrito em base de dados e mecanismo de busca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B1C60E" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">O campo deve conter de quatro a seis palavras, separadas entre si por ponto e vírgula, com ponto final após a última. Quanto ao uso de letra minúscula ou maiúscula, devem ser observadas as orientações constantes da seção 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00FD2D44">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
+    <w:p w14:paraId="6C07B683" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF1BEF7" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1B3801D8" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAB758A" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00924779">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="14" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
+    <w:p w14:paraId="22C90035" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1419B943" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="15" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
+    <w:p w14:paraId="39E5082C" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227748BE" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="008360E1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="18" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
+    <w:p w14:paraId="552E62CF" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F918B78" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Na introdução, devem ser apresentados, de forma objetiva e clara, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA0667E" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visão geral do tema de pesquisa, de modo a situar o leitor no contexto mais amplo do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D88B8D4" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema de pesquisa que o estudo pretende investigar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11277AAE" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objetivo geral e, se há, objetivo específico e hipótese, se aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329A1AA3" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevância do estudo e explicação de como ele contribui para o respectivo campo de conhecimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFCA63F" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Breve explicação sobre o que será abordado em cada seção (opcional, mas recomendável).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="6382A037" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25495C50" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A revisão de literatura deve ser abrangente, de modo a situar o trabalho dentro do contexto acadêmico atual e permitir que o leitor identifique lacuna existente, bem como compreenda a relevância do estudo proposto. Em “Revisão de literatura”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6725FC" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Síntese do conhecimento existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3228DB83" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Análise crítica de estudo anterior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6479F572" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Identificação de lacuna na pesquisa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CA13D8" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Demonstração de como o estudo se insere no contexto de pesquisa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246821DB" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>É importante:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E7A6F9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FD852F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizar o conteúdo de forma lógica, geralmente começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EB3709" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Apresentar corretamente citação, com a devida correlação na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AB41BE" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="22" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7D05D7F5" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643ACC36" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Em “Metodologia”, deve ser informada a abordagem metodológica utilizada, que depende do objetivo da pesquisa e da questão que o pesquisador deseja responder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB91759" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC1821A" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à natureza, a pesquisa pode ser básica ou aplicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A9184E" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691641A6" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>básica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é ampliar o conhecimento científico sem preocupação com a aplicação prática imediata do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E16AED" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aplicada</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é resolver problema prático específico ou desenvolver nova tecnologia.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CFD5FA" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto ao propósito, a pesquisa pode ser exploratória, descritiva ou explicativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57507D0F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DA8CDA" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>exploratória</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é investigar problema ou questão de pesquisa de maneira aberta e flexível. É utilizada quando o pesquisador tem pouco conhecimento prévio sobre o tema ou quando deseja explorar nova área de estudo. O objetivo principal é gerar ideia, identificar padrão e levantar questão que possa ser investigada em pesquisa subsequente mais estruturada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5A7051" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>descritiva</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é descrever característica de fenômeno, grupo ou situação específica ou estabelecer relação entre variáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493CD8F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>explicativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é identificar fator que determina ou contribui para a ocorrência de fenômeno, bem como seus efeitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1541C3CA" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1700D1E2" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à abordagem, a pesquisa pode ser qualitativa, quantitativa ou mista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1580991B" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017E57A9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>qualitativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando oportuniza a compreensão de fenômeno a partir de descrição detalhada, entrevista, estudo de caso e análise subjetiva. É ideal para explorar percepção, experiência e significado atribuído por participante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F5A05F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>quantitativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando utiliza dado numérico e método estatístico para testar hipótese e identificar padrão. É útil para generalizar resultado para população maior e estabelecer relação estatística entre variáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78163C45" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando combina elemento qualitativo e quantitativo, para analisar fenômeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08130D9E" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFE2543" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto ao procedimento metodológico, ou seja, quanto ao modo como o dado é coletado e quanto ao instrumento e à ferramenta utilizados na coleta, a pesquisa pode ser bibliográfica, documental, experimental, observacional, ex-post facto, levantamento, pesquisa de campo, estudo de caso, etnográfica, dentre outras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E86463" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63601D21" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bibliográfica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando é desenvolvida com base em material já elaborado, constituído principalmente de livro e artigo científico. É utilizada, fundamentalmente, contribuição de outro autor sobre determinado assunto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794A5BDE" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>documental</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando é desenvolvida com base em material que ainda não recebeu tratamento analítico (documento, registro e fonte secundária de dado).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B34E88" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>experimental</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador manipula variável independente para observar efeito sobre variável dependente. É frequentemente realizada em ambiente controlado, em que é possível administrar fator externo. Estudo experimental é ideal para estabelecer relação de causa e efeito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD88D0C" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>observacional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador observa e coleta dado sobre participante em seu ambiente natural. Permite identificar associação e padrão, mas não pode confirmar causalidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A7F6CD" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ex-post facto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a partir do fato passado) quando o pesquisador observa a relação entre variáveis, mas não dispõe de controle sobre a variável independente, que constitui o fator presumível do fenômeno, porque já ocorreu. Evento passado é analisado, para que se possa compreender causa e consequência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B3F076" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> caracteriza-se como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>levantamento</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador coleta dado diretamente no ambiente onde o fenômeno ocorre, para obter espectro representativo de universo pesquisado e caracterização precisa de seus segmentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1CBE7A" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de campo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador também coleta dado diretamente no ambiente onde o fenômeno ocorre, mas com a intenção de compreender algum aspecto da realidade estudada de forma mais aprofundada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC41F78" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>estudo de caso</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador analisa, profunda e exaustivamente, objeto, indivíduo, grupo ou organização, para obter conhecimento amplo e detalhado sobre eles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF80D92" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>etnográfica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando envolve imersão de pesquisador em comunidade ou grupo social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D5EC1" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C98B4E2" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à delimitação temporal, a pesquisa pode ser transversal ou longitudinal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7960005D" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FAEDD0" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>transversal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador analisa dado em um único ponto no tempo. É útil para associar variáveis em um momento específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F82327C" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>longitudinal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador acompanha fenômeno ao longo do tempo, para identificar mudança e tendência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D78481" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47033150" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição da metodologia utilizada também deve abranger informação sobre os itens relacionados a seguir, quando aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6087ABD8" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD858E1" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Participante ou amostra (número, critério de inclusão e exclusão, característica demográfica relevante, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D6A0A8" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detalhamento, validade e confiabilidade do instrumento de coleta de dado utilizado (questionário, entrevista, teste, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DE1C9A" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Técnica estatística, software e método de análise qualitativa utilizado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FC3C66" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consideração ética envolvida em pesquisa (aprovação por comitê de ética, consentimento informado de participante, medida para garantir a confidencialidade de dado, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA60A04" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Limitação metodológica que pode ser fonte de viés ou restringir a abordagem</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7FDB2A0B" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E8EC19" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Resultados e discussão”, devem ser apresentados os resultados da pesquisa. Resultado corresponde a dado bruto ou informação que é obtida diretamente, a partir de método de investigação. É dado objetivo, concreto, ainda não interpretado ou analisado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B6378D" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Discussão”, devem ser apresentados os achados da pesquisa. Achado é a interpretação ou conclusão extraída a partir de resultado. Envolve a explicação de dado obtido, a comparação de dado obtido com pesquisa realizada, a explicação de diferença entre resultado esperado e encontrado, a avaliação de implicação de achado, a análise de como uma limitação de pesquisa pode influenciar resultado, dentre outros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207DE61B" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F15109" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: A apresentação e a discussão dos resultados podem ser realizadas de forma integrada, conforme a natureza do estudo e a estratégia de organização adotada pelo autor. Não é obrigatório apresentar resultado para somente depois analisá-lo. Quando pertinente, cada resultado pode ser acompanhado de sua respectiva interpretação, discussão e comparação com a literatura ou com outra evidência disponível.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="26" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:20:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7CBE74B9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3190CEB9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="005B51E6">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em "Considerações finais", devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B57703E" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Principais resultados e achados da pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0479B69F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevância dos resultados e achados para o respectivo campo de conhecimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5F98CD" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tendência ou possibilidade de estudo futuro</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="27" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:20:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0A75BC4E" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C5A8EB" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00E60054">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE1C21" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>É vedada qualquer alteração no espaçamento das referências.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="28" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:21:00Z" w:initials="RTCU">
+    <w:p w14:paraId="27BA193F" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29675816" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, de forma precisa, contribuição individual realizada no desenvolvimento do manuscrito, em conformidade com a taxonomia Contributor Roles Taxonomy (CRediT). Para essa finalidade, devem ser consideradas as categorias de contribuição descritas a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB016E" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4762D711" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Concepção → cria a ideia e define o objetivo do estudo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E175A0" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Metodologia → define método e procedimento adotado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256A5BC9" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Investigação → realiza experimento ou coleta de dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4FEDA1" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curadoria de dado → organiza, trata e prepara dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215C41DC" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Análise formal → faz análise estatística ou matemática</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B575EE0" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software → desenvolve ou utiliza código/programa para a pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DF9BEF" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Redação original → escreve a primeira versão de trabalho</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6DCA4F" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revisão e edição → revisa, corrige e melhora o texto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F71229" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Administração do projeto → gerencia o andamento de projeto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180AA73" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supervisão → orienta e lidera a equipe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5017EBD9" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aquisição de financiamento → consegue recurso financeiro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BFB727" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recurso → fornece material, equipamento ou dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E22C69" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Validação → verifica a qualidade e confiabilidade de resultado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CE786F" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visualização → cria gráfico, figura e apresentação de dado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEF0E52" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D052B05" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para preservar o anonimato durante a avaliação, a declaração de contribuição de autoria deve ser retirada da versão original submetida à Revista e informada em Submeter um artigo ˃ Início ˃ Comentários para o editor.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="30" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:21:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2D9ED683" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00B02414" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41983B3A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0824FF88" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6BC79F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D5CF9D" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408AA45C" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D02D99" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7207B2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139E0B96" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312F3DC1" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C60DACB" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB69B1A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC682F4" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="29" w:author="RAFAEL NICOLAS FREITAS ARAÚJO" w:date="2026-08-14T12:17:00Z" w:initials="RN">
+    <w:p w14:paraId="6C9A94F8" w14:textId="6AAF1FB1" w:rsidR="00B02414" w:rsidRDefault="00DE3251" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C86">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00B02414">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02414">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0151CF21" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A83E128" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70618FE6" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DA6416" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E91CE" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D6C88AA" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C3D346" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8D0564" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53148274" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DD6DA9" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC4DE36" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148D9416" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1676DB00" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BC3BA8" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro apoio], no âmbito de [programa, edital ou ação de fomento], processo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18497FC3" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="31" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:21:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0920C007" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00B02414" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48738231" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar a existência ou inexistência de conflito de interesses. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12566DBE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BCC0A2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C36B995" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A7A3B7A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro não possuir conflito de interesses relacionado ao desenvolvimento, aos resultados ou à publicação deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E48B9EC" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07115D4B" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de conflito de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há vínculo, relação ou circunstância que pode ter influenciado o desenvolvimento ou a interpretação da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4034AF75" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE5BE11" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro a existência de potencial conflito de interesses em razão de [descrever vínculo, relação ou circunstância], relacionado a [descrever relação com o objeto da pesquisa]."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="32" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="42ADFCC2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C68282" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se dado de pesquisa foi previamente disponibilizado, indicando,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05897B83" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>quando aplicável, nome de repositório, identificador digital, link de acesso e demais informações pertinentes. Deve ser informada condição de disponibilidade do dado, material, código, instrumento ou outro conteúdo utilizado na pesquisa. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0654129B" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625A78C2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve geração, coleta ou análise de dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D78A03" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED65F45" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"O compartilhamento de dados não se aplica a este trabalho, pois nenhum dado novo foi criado ou analisado.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4111AD2A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2CE897" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dados incluídos no artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados necessários à compreensão dos resultados estão no artigo ou em material complementar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE3DBDE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F76CCE1" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados necessários à compreensão dos resultados desta pesquisa estão disponíveis no próprio trabalho e/ou em seu material complementar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9ED00B" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56A01D05" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de dados em repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados estão abertos e foram depositados em repositório confiável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57863FA7" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5444C6A7" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis em [nome do repositório], com DOI: [inserir DOI], podendo ser acessados por</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D85DE77" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>meio do link: [informar URL].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B4675A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEDC5BA" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Disponível mediante solicitação</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC76F34" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1401D078" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis mediante solicitação ao autor correspondente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A75660" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A95EFE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Acesso restrito</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há limitação legal, ética, institucional ou contratual para disponibilização pública dos dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AE0000" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C42F604" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa possuem acesso restrito em razão de [indicar justificativa], observadas as condições aplicáveis para acesso e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE4AE39" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reutilização."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FCB872" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343CAB15" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sob responsabilidade de terceiros</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados pertencem ou estão sob custódia de outra instituição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167C0AEB" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FBB8C06" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F793ED" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>da instituição responsável], sendo o acesso condicionado às regras e às</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA81DA2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>autorizações estabelecidas pela instituição detentora."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5F071A0C" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7F2310" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E70FB72" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6B2E10" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica ou não exige aprovação ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD2F9FF" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CD91D6" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita a aprovação por comitê ou instância ética competente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2660B5A8" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6725AB9F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa foi submetida a órgão responsável por avaliação ética e foi aprovada previamente por ele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B35D871" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBD2D2F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa foi aprovada por [nome do comitê ou instância ética competente], conforme parecer/autorização [número], emitido em [data]."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337B3E84" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1A0AA6" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando foi utilizado dado, documento ou base previamente constituída, observados os requisitos éticos e legais aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74173AB9" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A34C2CB" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa utilizou dado secundário proveniente de [identificar fonte/base], observadas as normas éticas, legais e institucionais aplicáveis.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1521BBB1" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2A35E4" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com participação direta de pessoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50623555" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A4DEFC" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os participantes da pesquisa foram informados sobre os objetivos do estudo e manifestaram consentimento para participação, conforme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37878D67" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimentos éticos aplicáveis."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="34" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="101AB2FE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B517EFB" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de preprints, indicando, quando aplicável, nome do repositório, identificador digital, link de acesso e demais informações pertinentes. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308152AE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4D9B79" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78526EFC" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D78A778" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Este trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BD6C0D" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E7172C" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de versão em preprint</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D70D4C4" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12384265" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao preprint anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="35" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:23:00Z" w:initials="RTCU">
+    <w:p w14:paraId="3AB87F1D" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20338">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F15C91" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve declarar eventual utilização de ferramenta de inteligência artificial na elaboração do manuscrito e especificar a finalidade do uso. Ferramenta de inteligência artificial não pode ser indicada como autora de trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10790923" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E602AC1" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A54F9F1" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4905657F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Não foi utilizada ferramenta de inteligência artificial generativa no desenvolvimento deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1395E5" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6A6D72" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F5A6F9" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– quando foi utilizada ferramenta de inteligência artificial para auxiliar na organização, no desenvolvimento, no aprimoramento ou na revisão da linguagem do texto ou para a produção ou o processamento de elementos utilizados na pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29138243" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C791C14" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Foi utilizada ferramenta de inteligência artificial generativa, especificamente [nome da ferramenta], para [descrever a finalidade], sem substituição da</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7A5B61" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>análise crítica e da responsabilidade integral do autor pela versão final do trabalho publicado."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="36" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:23:00Z" w:initials="RTCU">
+    <w:p w14:paraId="6A108375" w14:textId="46D3A034" w:rsidR="00EA56CD" w:rsidRDefault="0061716C" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00EA56CD">
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA56CD">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16901CF0" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar os textos das ilustrações utilizadas no trabalho, incluindo texto de título e subtítulo, de fonte e de nota, bem como texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B2D936" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3543C509" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para inserir texto alternativo (descrição), o autor deve seguir os passos a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EAAAA3" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA0E3D0" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para imagem, gráfico, forma, ícone e objeto gráfico: clicar com o botão direito do mouse no objeto &gt; selecionar a opção “Editar Texto Alternativo” ou “Exibir Texto Alternativo” &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23509009" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para tabela e quadro: clicar com o botão direito do mouse na tabela ou no quadro &gt; selecionar a opção “Propriedades da Tabela” &gt; acessar a guia “Texto Alternativo” &gt; preencher os campos “Título” e “Descrição”. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B26B34" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para ilustração elaborada em SmartArt e gráfico criado diretamente no documento: selecionar a borda externa da ilustração &gt; acessar a guia “Formatar” no Word &gt; selecionar a opção “Texto Alt” ou equivalente &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC7A41A" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EF36BD" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição deve conter elementos como formato (fotografia, desenho, tabela, dentre outros), sujeito (pessoa ou objeto), paisagem, contexto, ação e ser feita com a mesma fonte tipográfica e corpo utilizados no texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0813BA78" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E53DD8" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308286C6" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7924C9" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fotografia 3 – Exemplo 2 de imagem com legenda descritiva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3484F81B" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E9EF9E3" wp14:editId="7279E952">
+            <wp:extent cx="4438650" cy="2990850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1908568735" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1908568735" name="Imagem 1908568735" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4438650" cy="2990850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2EE96A" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Fonte: Fundação Dorina Nowill para Cegos (2024), reproduzida no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBD7DE5" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Legenda para a caixa de texto alternativo: fotografia (formato) de uma garotinha (sujeito), usando óculos cor-de-rosa (contexto). Ela aparenta ter, cerca de, 6 anos e está sorrindo (ação). É preta, tem cabelos cacheados à altura dos ombros e usa camiseta branca com mangas verdes (contexto).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269393BC" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O texto alternativo deve ser inserido em todas as ilustrações, inclusive naquelas utilizadas apenas como recursos gráficos de composição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06974919" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DC0797" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gráfico 2 – Distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381C1EF2" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B9580D5" wp14:editId="3513E364">
+            <wp:extent cx="2791215" cy="2362530"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="1914970159" name="Imagem 9" descr="Gráfico, Gráfico de pizzaDescrição gerada automaticamente"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1914970159" name="Imagem 1914970159" descr="Gráfico, Gráfico de pizzaDescrição gerada automaticamente"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2791215" cy="2362530"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DC03C1" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fonte: Brasil, 2022b, p. 155.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7888D4C8" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Legenda para a caixa de texto alternativo: O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="54D1EC64" w15:done="0"/>
+  <w15:commentEx w15:paraId="47D619C4" w15:done="0"/>
+  <w15:commentEx w15:paraId="5D10862A" w15:done="0"/>
+  <w15:commentEx w15:paraId="0B0CFFB7" w15:done="0"/>
+  <w15:commentEx w15:paraId="11B1C60E" w15:done="0"/>
+  <w15:commentEx w15:paraId="7EF1BEF7" w15:done="0"/>
+  <w15:commentEx w15:paraId="4EAB758A" w15:done="0"/>
+  <w15:commentEx w15:paraId="1419B943" w15:done="0"/>
+  <w15:commentEx w15:paraId="227748BE" w15:done="0"/>
+  <w15:commentEx w15:paraId="5CFCA63F" w15:done="0"/>
+  <w15:commentEx w15:paraId="18AB41BE" w15:done="0"/>
+  <w15:commentEx w15:paraId="5FA60A04" w15:done="0"/>
+  <w15:commentEx w15:paraId="18F15109" w15:done="0"/>
+  <w15:commentEx w15:paraId="4C5F98CD" w15:done="0"/>
+  <w15:commentEx w15:paraId="76EE1C21" w15:done="0"/>
+  <w15:commentEx w15:paraId="0D052B05" w15:done="0"/>
+  <w15:commentEx w15:paraId="3AC682F4" w15:done="0"/>
+  <w15:commentEx w15:paraId="18497FC3" w15:done="1"/>
+  <w15:commentEx w15:paraId="7BE5BE11" w15:done="0"/>
+  <w15:commentEx w15:paraId="4BA81DA2" w15:done="0"/>
+  <w15:commentEx w15:paraId="37878D67" w15:done="0"/>
+  <w15:commentEx w15:paraId="12384265" w15:done="0"/>
+  <w15:commentEx w15:paraId="4D7A5B61" w15:done="0"/>
+  <w15:commentEx w15:paraId="7888D4C8" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="70254723" w16cex:dateUtc="2026-09-04T15:10:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1B01C444" w16cex:dateUtc="2026-09-04T15:13:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2AEBEBFD" w16cex:dateUtc="2026-09-04T15:13:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="49E83634" w16cex:dateUtc="2026-09-04T15:14:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3E055FB2" w16cex:dateUtc="2026-09-04T15:15:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="16B18A38" w16cex:dateUtc="2026-09-04T15:16:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5DE150DD" w16cex:dateUtc="2026-09-04T15:16:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3FD4E1ED" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="17A6E20A" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="695A7118" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="041D3A93" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="00A9FEDE" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="70BC1CD2" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="46D428E4" w16cex:dateUtc="2026-09-04T15:20:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="371F6304" w16cex:dateUtc="2026-09-04T15:20:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0FFD0DF7" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4AFA5A10" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7B4A6F0A" w16cex:dateUtc="2026-08-14T15:17:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="35141365" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2C0ACB11" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7C5A2EF1" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4675A194" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="77C0E234" w16cex:dateUtc="2026-09-04T15:23:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="28299092" w16cex:dateUtc="2026-09-04T15:23:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="54D1EC64" w16cid:durableId="70254723"/>
+  <w16cid:commentId w16cid:paraId="47D619C4" w16cid:durableId="1B01C444"/>
+  <w16cid:commentId w16cid:paraId="5D10862A" w16cid:durableId="2AEBEBFD"/>
+  <w16cid:commentId w16cid:paraId="0B0CFFB7" w16cid:durableId="49E83634"/>
+  <w16cid:commentId w16cid:paraId="11B1C60E" w16cid:durableId="3E055FB2"/>
+  <w16cid:commentId w16cid:paraId="7EF1BEF7" w16cid:durableId="16B18A38"/>
+  <w16cid:commentId w16cid:paraId="4EAB758A" w16cid:durableId="5DE150DD"/>
+  <w16cid:commentId w16cid:paraId="1419B943" w16cid:durableId="3FD4E1ED"/>
+  <w16cid:commentId w16cid:paraId="227748BE" w16cid:durableId="17A6E20A"/>
+  <w16cid:commentId w16cid:paraId="5CFCA63F" w16cid:durableId="695A7118"/>
+  <w16cid:commentId w16cid:paraId="18AB41BE" w16cid:durableId="041D3A93"/>
+  <w16cid:commentId w16cid:paraId="5FA60A04" w16cid:durableId="00A9FEDE"/>
+  <w16cid:commentId w16cid:paraId="18F15109" w16cid:durableId="70BC1CD2"/>
+  <w16cid:commentId w16cid:paraId="4C5F98CD" w16cid:durableId="46D428E4"/>
+  <w16cid:commentId w16cid:paraId="76EE1C21" w16cid:durableId="371F6304"/>
+  <w16cid:commentId w16cid:paraId="0D052B05" w16cid:durableId="0FFD0DF7"/>
+  <w16cid:commentId w16cid:paraId="3AC682F4" w16cid:durableId="4AFA5A10"/>
+  <w16cid:commentId w16cid:paraId="18497FC3" w16cid:durableId="7B4A6F0A"/>
+  <w16cid:commentId w16cid:paraId="7BE5BE11" w16cid:durableId="35141365"/>
+  <w16cid:commentId w16cid:paraId="4BA81DA2" w16cid:durableId="2C0ACB11"/>
+  <w16cid:commentId w16cid:paraId="37878D67" w16cid:durableId="7C5A2EF1"/>
+  <w16cid:commentId w16cid:paraId="12384265" w16cid:durableId="4675A194"/>
+  <w16cid:commentId w16cid:paraId="4D7A5B61" w16cid:durableId="77C0E234"/>
+  <w16cid:commentId w16cid:paraId="7888D4C8" w16cid:durableId="28299092"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25F6C909" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="73F3A331" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+      <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0278C169" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7B3D210A" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+      <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...6 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...6 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="571925F2" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
-[...19 lines deleted...]
-  <w:p w14:paraId="72CC8981" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1286550529"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3AE1870B" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="00652C86" w:rsidRDefault="00C741ED">
+        <w:pPr>
+          <w:pStyle w:val="Rodap"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00652C86">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00652C86">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00652C86">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00652C86">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00652C86">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="79068B82" w14:textId="77777777" w:rsidR="003150CF" w:rsidRPr="00652C86" w:rsidRDefault="003150CF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71188BFA" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="31D254F6" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+      <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165C1F1C" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6EFD775B" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+      <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...118 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7E"/>
-[...76 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0A62B40"/>
+    <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000A991"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AEE9188"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="PargrafodaLista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01D73F14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A528ABC"/>
+    <w:lvl w:ilvl="0" w:tplc="EB12C6F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78C82800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DFCE65E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB8CB46E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="646AA06E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0700FC2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A22C10DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C44AC14C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0EAAD854">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06855355"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="658E6894"/>
+    <w:lvl w:ilvl="0" w:tplc="85FC778C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B86ED4AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1EAE6D1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4948E4C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B35EB55E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4482A61E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="54BC3A66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DCBA88C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B51EC7DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08100A05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1040DF2C"/>
+    <w:lvl w:ilvl="0" w:tplc="3F749796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E8C098B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0598E324">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5950B6F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C8062542">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="96A0008E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0061C1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="77904D00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="61C08012">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="13BE1973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0ADC12E0"/>
+    <w:lvl w:ilvl="0" w:tplc="694E6A2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="68B68878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C8E46948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8B7CB2B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="25382B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E8EE7932">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E53A7956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5462B346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26AE6C3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DC239C"/>
+    <w:nsid w:val="24CD179A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="527E3716"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="3104C590"/>
+    <w:lvl w:ilvl="0" w:tplc="9DFA1520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EEC0E8A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FA226D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23C82734">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7FA0AECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4CB2982C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3B327822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3DB81B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="753E3ED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CF0D9E"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="25AE2E2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65608806"/>
+    <w:lvl w:ilvl="0" w:tplc="D0365E36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9BE87A64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA0E48A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="02B43572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D6309516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DD98A42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="75282328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1192501C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D1484DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15EC3EBA"/>
+    <w:nsid w:val="25CB072D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1304BF00"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="F870AA46"/>
+    <w:lvl w:ilvl="0" w:tplc="BC8A80DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="99222B44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="30ACC6B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D48EF67C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A60247AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A78E9B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="15E20446">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="33FA8342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1FBE3D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E14254"/>
+    <w:nsid w:val="26AD6360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40C06D6A"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="4EF47EE8"/>
+    <w:lvl w:ilvl="0" w:tplc="10DE9B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D9C62322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="595CA17A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="30826D42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DAB4B98E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F676CCA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C8836A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C74C1AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E1E81C8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19032E62"/>
+    <w:nsid w:val="28C84A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F8EAD686"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="8276670A"/>
+    <w:lvl w:ilvl="0" w:tplc="87BA5960">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3440C524">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7630A592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52DAF7D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="41F81954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F99C6CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED06BCCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="590E09CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DBD4014E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2440B5"/>
+    <w:nsid w:val="2C3E08BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C7D49600"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="7AE8A204"/>
+    <w:lvl w:ilvl="0" w:tplc="0F6CF9D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BB680D86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2744A3EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E66AFF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E51E3272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A4223E88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="45F8AA7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E4EE177C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="547EF392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D993CF2"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="39D437ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ABEE63E"/>
+    <w:lvl w:ilvl="0" w:tplc="87F08ED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5D4229B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D2A0F4B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FAC4F0C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="30E881C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2E8871EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A1DE68F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="241A6FF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="700CF10E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED632ED"/>
+    <w:nsid w:val="39D43B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECAE4E6A"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="992A8CC8"/>
+    <w:lvl w:ilvl="0" w:tplc="41BE71A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B72243A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E4ECF82A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3014004A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="59BAC62A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C24ECD84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F4FE7EAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2AB6F234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4184AFA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A4144C"/>
+    <w:nsid w:val="3DA6497F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B02030E"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="9E603630"/>
+    <w:lvl w:ilvl="0" w:tplc="41A6022C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B0F8B67A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A023EAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="524485C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B7EF254">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="421A616C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F7925E72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="95C66E3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CB868F96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF33C1E"/>
+    <w:nsid w:val="421E2BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC4C4ED8"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="B2CE039A"/>
+    <w:lvl w:ilvl="0" w:tplc="8B385DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B2FE4C80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="47586782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C44C6C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="36B67572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F078C02E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4A946F0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A9A6D186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B28647A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1558C0"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="498A788D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10CCAB32"/>
+    <w:lvl w:ilvl="0" w:tplc="0D26E556">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C12EA6C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D33C57F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3260E34C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5B26434A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DC80B332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="15023992">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0E8A245E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="814CD2E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F660E9B"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="4CB33F54"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="613EEA4E"/>
+    <w:lvl w:ilvl="0" w:tplc="3F76E990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D88859CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0DE43DDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="559824B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9AB0D766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E6644F4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DD76940A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B90EF23C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8CC4B456">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30295EAB"/>
+    <w:nsid w:val="55881AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97E6F3C6"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="0A8040F8"/>
+    <w:lvl w:ilvl="0" w:tplc="D47ADAB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="62BC5970">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="80D01908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D0F4BFB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7E1EBA36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="630656DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5563026">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89B8E3E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="79AAE23A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30AC7C00"/>
+    <w:nsid w:val="5ADA18FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="26ECA370"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="4F2CA9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="89CE2DB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6AD60F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="87F8C508">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="634E3F2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C9F8A686">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="09CC10DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D2C941E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CB2E1BF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FE63B4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323425A9"/>
+    <w:nsid w:val="5C480F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="04A218EE"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="47609C68"/>
+    <w:lvl w:ilvl="0" w:tplc="CF66F792">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="54B06D18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D060ABBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0B900492">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D278039C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EE725000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="758A9010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1E3AEFAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0547024">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF1771B"/>
+    <w:nsid w:val="5C4B6A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25EE9EC2"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="BD88A6AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A5FAE80A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="543629F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="22882F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5DAABF06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC9AE816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1B087A62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9278898A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1292D4FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="821CE978">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F001D80"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="5D6A7F0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8424EDA6"/>
+    <w:lvl w:ilvl="0" w:tplc="A1D28F66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AE8CC9C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AC467F14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CB06241A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7402E5C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FA16BA18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D77C4DA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5A7E08F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3E86F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C13B28"/>
-[...85 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="5E1D41F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBA8E1A6"/>
+    <w:lvl w:ilvl="0" w:tplc="1EF4E4FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B605D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="58D8F070">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="894A7F98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="741E26C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ED5ED522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="038EA746">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0209DF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BEA0B8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DD3FAB"/>
+    <w:nsid w:val="604C1D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A22B8CA"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="046CF52A"/>
+    <w:lvl w:ilvl="0" w:tplc="D624C156">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AC2A498C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E8DCF766">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E0021F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7430E624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D3831D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0E24EECE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="119CF81C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4E6392C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B9A610D"/>
+    <w:nsid w:val="66C736E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F00A6206"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="854652A4"/>
+    <w:lvl w:ilvl="0" w:tplc="B034283A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9FFE4132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B030A38E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22C08BBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="64185B0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AE8487CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B9E87B32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9F32AD6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F72CDDE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE20794"/>
+    <w:nsid w:val="6B863612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4C248EF6"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="1C5076E0"/>
+    <w:lvl w:ilvl="0" w:tplc="F1F27040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D9AAD1F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B51CA2EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F9FE3708">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7548AB18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3A3C5DFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DE52A24C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DA6AA506">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6514253E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611F281A"/>
+    <w:nsid w:val="6C4C00E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="906623B2"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="3BF0D39E"/>
+    <w:lvl w:ilvl="0" w:tplc="D9C4B714">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FD123D88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC6833D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="25B4E5A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D5C21E92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19949AE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9DAECCCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="338E41F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DF80C438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="637F5637"/>
+    <w:nsid w:val="70CC10E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F14CEBA"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="79B2FDBE"/>
+    <w:lvl w:ilvl="0" w:tplc="E9CCE6FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A0185FEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB1089DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080ADF40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1A207DD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2F58CC88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2368D27A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4FEEC372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8416C612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697D242C"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="755D41F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="321CE376"/>
+    <w:lvl w:ilvl="0" w:tplc="C6342CBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F98536C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D2A0C3B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6A9C48B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="46966C38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="004A947C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D7E86EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1D523C70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E020CC6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69F8258B"/>
+    <w:nsid w:val="76613E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FA69C9A"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="A3EE7424"/>
+    <w:lvl w:ilvl="0" w:tplc="0AB64422">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2F80AEC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5414D8AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CD76CB4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="03DC7984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D646E06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D5A8AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D9C27A72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ED7C3368">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7B13CA"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="77BD590F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC068FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="FDCE668E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF5458D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3B1E48A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C6C9ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F2A416AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7564E46A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="66A064C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2E724C20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D7543912">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8A7050"/>
+    <w:nsid w:val="78D43F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="03D447FE"/>
-[...106 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="FD0A18F2"/>
+    <w:lvl w:ilvl="0" w:tplc="5456C17A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E85476C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BCB86DB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="83887B08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4514878E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F280CD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="68B2E8FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="74AC8180">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="77E28296">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726F62AD"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="790B75D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FD0C0F2"/>
+    <w:lvl w:ilvl="0" w:tplc="926829DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FB10387A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F52AE718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="444EB846">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4541598">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BA12E806">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C760682C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CEDA18A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3EDCEA24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C97BD0"/>
-[...143 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:nsid w:val="79934131"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6750D468"/>
+    <w:lvl w:ilvl="0" w:tplc="3CC830A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1FF8F8EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6D302A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4BE88360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="85F4535A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3EF0EC50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="398E5156">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC60FF8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5F968692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="289946212">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B68056A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A400FC86"/>
+    <w:lvl w:ilvl="0" w:tplc="4064AEE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="56961A9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FF9C8B30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5986D3E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="53FEB17E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C7D60A66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6D281084">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FE0E27E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1C80CA78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C187756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0AC3EE2"/>
+    <w:lvl w:ilvl="0" w:tplc="B5BA3DC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA24B032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10C251CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D2C0C2D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E6B6951A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6DC6B390">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4BBE35C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="18C82924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C354FF4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1711563508">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1714767121">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="693186903">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1170021816">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="38015822">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="177429646">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="768426965">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="4669388">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="639456171">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1972511027">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1456291262">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="141626372">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1903448177">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1373382326">
+  <w:num w:numId="14" w16cid:durableId="174075593">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1735541477">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="722604820">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1365600593">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1431780923">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="155077192">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="967710177">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1481967423">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1584028025">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="796336453">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="947277970">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1043944760">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1350133144">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="538935185">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1537769002">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="518742274">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1502814809">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="545220770">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="908729285">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2014916265">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="818883201">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="34" w16cid:durableId="1097480381">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1044911847">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35" w16cid:durableId="3673891">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="51975096">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="36" w16cid:durableId="1555657003">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1245148275">
-[...47 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1709988720">
+  <w:num w:numId="37" w16cid:durableId="349255808">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1972205748">
-[...38 lines deleted...]
-  <w:numIdMacAtCleanup w:val="29"/>
+  <w:numIdMacAtCleanup w:val="37"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:person w15:author="Alessandra Caballero Brügger Freitas">
-    <w15:presenceInfo w15:providerId="AD" w15:userId="S::alessandracb@tcu.gov.br::aaccba02-abf9-463b-baf9-e5d7a4fa40cf"/>
+  <w15:person w15:author="Equipe editorial RTCU">
+    <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
+  </w15:person>
+  <w15:person w15:author="RAFAEL NICOLAS FREITAS ARAÚJO">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::x09023870140@tcu.gov.br::c91176f6-dd96-43e2-a3a2-d8e07b44a04a"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="360"/>
+  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...664 lines deleted...]
-    <w:rsid w:val="74B7634A"/>
+    <w:rsidRoot w:val="00A20338"/>
+    <w:rsid w:val="0000331A"/>
+    <w:rsid w:val="000431D0"/>
+    <w:rsid w:val="00045DBF"/>
+    <w:rsid w:val="00055448"/>
+    <w:rsid w:val="000623F0"/>
+    <w:rsid w:val="0007732F"/>
+    <w:rsid w:val="00091169"/>
+    <w:rsid w:val="0009202C"/>
+    <w:rsid w:val="00097616"/>
+    <w:rsid w:val="000A09BA"/>
+    <w:rsid w:val="000A5FB1"/>
+    <w:rsid w:val="000B5C33"/>
+    <w:rsid w:val="000C661E"/>
+    <w:rsid w:val="000E69C4"/>
+    <w:rsid w:val="000F3609"/>
+    <w:rsid w:val="00103245"/>
+    <w:rsid w:val="001213BB"/>
+    <w:rsid w:val="001236E2"/>
+    <w:rsid w:val="00150458"/>
+    <w:rsid w:val="00155AAF"/>
+    <w:rsid w:val="001965C5"/>
+    <w:rsid w:val="001A1AAD"/>
+    <w:rsid w:val="001A1D91"/>
+    <w:rsid w:val="001A4616"/>
+    <w:rsid w:val="001E6862"/>
+    <w:rsid w:val="001F5687"/>
+    <w:rsid w:val="0020316E"/>
+    <w:rsid w:val="00217143"/>
+    <w:rsid w:val="002208D1"/>
+    <w:rsid w:val="00227C6A"/>
+    <w:rsid w:val="00232857"/>
+    <w:rsid w:val="00232DCA"/>
+    <w:rsid w:val="0023744A"/>
+    <w:rsid w:val="002574AA"/>
+    <w:rsid w:val="0026182F"/>
+    <w:rsid w:val="002705F5"/>
+    <w:rsid w:val="002777A1"/>
+    <w:rsid w:val="00290A90"/>
+    <w:rsid w:val="00296988"/>
+    <w:rsid w:val="00297D38"/>
+    <w:rsid w:val="002B1B95"/>
+    <w:rsid w:val="002C2ACD"/>
+    <w:rsid w:val="002C5C21"/>
+    <w:rsid w:val="002D646F"/>
+    <w:rsid w:val="002F3C67"/>
+    <w:rsid w:val="002F71CA"/>
+    <w:rsid w:val="0031161E"/>
+    <w:rsid w:val="003150CF"/>
+    <w:rsid w:val="00330117"/>
+    <w:rsid w:val="003453F0"/>
+    <w:rsid w:val="00346F24"/>
+    <w:rsid w:val="003509AE"/>
+    <w:rsid w:val="003B2247"/>
+    <w:rsid w:val="003E7A36"/>
+    <w:rsid w:val="004033FA"/>
+    <w:rsid w:val="004258D9"/>
+    <w:rsid w:val="00430D26"/>
+    <w:rsid w:val="00483C60"/>
+    <w:rsid w:val="00491FB8"/>
+    <w:rsid w:val="004E05A8"/>
+    <w:rsid w:val="004E0F3E"/>
+    <w:rsid w:val="004F309B"/>
+    <w:rsid w:val="00515007"/>
+    <w:rsid w:val="00517BB2"/>
+    <w:rsid w:val="00525563"/>
+    <w:rsid w:val="00556CB8"/>
+    <w:rsid w:val="00556DB0"/>
+    <w:rsid w:val="005826E6"/>
+    <w:rsid w:val="005A1AC7"/>
+    <w:rsid w:val="005B51E6"/>
+    <w:rsid w:val="005B6C0A"/>
+    <w:rsid w:val="005B6CD1"/>
+    <w:rsid w:val="005E59C4"/>
+    <w:rsid w:val="005F05B0"/>
+    <w:rsid w:val="0060476D"/>
+    <w:rsid w:val="00610DF5"/>
+    <w:rsid w:val="006158CB"/>
+    <w:rsid w:val="00616AE6"/>
+    <w:rsid w:val="0061716C"/>
+    <w:rsid w:val="00621577"/>
+    <w:rsid w:val="00623396"/>
+    <w:rsid w:val="00644C2E"/>
+    <w:rsid w:val="00652C86"/>
+    <w:rsid w:val="00652E82"/>
+    <w:rsid w:val="00661A18"/>
+    <w:rsid w:val="00661CF2"/>
+    <w:rsid w:val="00681CEC"/>
+    <w:rsid w:val="0069524F"/>
+    <w:rsid w:val="00696B3E"/>
+    <w:rsid w:val="006A5BAC"/>
+    <w:rsid w:val="006A7E02"/>
+    <w:rsid w:val="006B395B"/>
+    <w:rsid w:val="006D0187"/>
+    <w:rsid w:val="006D3724"/>
+    <w:rsid w:val="006D451D"/>
+    <w:rsid w:val="006D7B34"/>
+    <w:rsid w:val="006E2B96"/>
+    <w:rsid w:val="007040EA"/>
+    <w:rsid w:val="00721FEF"/>
+    <w:rsid w:val="00737B1A"/>
+    <w:rsid w:val="00745512"/>
+    <w:rsid w:val="007504B6"/>
+    <w:rsid w:val="00785BA6"/>
+    <w:rsid w:val="0078731A"/>
+    <w:rsid w:val="00792BD6"/>
+    <w:rsid w:val="00794788"/>
+    <w:rsid w:val="007A0528"/>
+    <w:rsid w:val="007A0EC4"/>
+    <w:rsid w:val="007E5344"/>
+    <w:rsid w:val="00812799"/>
+    <w:rsid w:val="00812D55"/>
+    <w:rsid w:val="00814A2A"/>
+    <w:rsid w:val="008516C8"/>
+    <w:rsid w:val="008532AC"/>
+    <w:rsid w:val="00854B6F"/>
+    <w:rsid w:val="00857E6D"/>
+    <w:rsid w:val="008750E1"/>
+    <w:rsid w:val="00885B7C"/>
+    <w:rsid w:val="008B6FFC"/>
+    <w:rsid w:val="008C2A28"/>
+    <w:rsid w:val="008E1D6A"/>
+    <w:rsid w:val="008E3FF8"/>
+    <w:rsid w:val="008F486B"/>
+    <w:rsid w:val="00910103"/>
+    <w:rsid w:val="0091157C"/>
+    <w:rsid w:val="00911959"/>
+    <w:rsid w:val="00935CAF"/>
+    <w:rsid w:val="0094423F"/>
+    <w:rsid w:val="00951ACB"/>
+    <w:rsid w:val="00953BC7"/>
+    <w:rsid w:val="00953D81"/>
+    <w:rsid w:val="00982790"/>
+    <w:rsid w:val="009910C4"/>
+    <w:rsid w:val="009919CB"/>
+    <w:rsid w:val="00996A4F"/>
+    <w:rsid w:val="009A24C4"/>
+    <w:rsid w:val="009A39AC"/>
+    <w:rsid w:val="009B25C4"/>
+    <w:rsid w:val="009B28C1"/>
+    <w:rsid w:val="009B292D"/>
+    <w:rsid w:val="009C137A"/>
+    <w:rsid w:val="009C7AAA"/>
+    <w:rsid w:val="009D0426"/>
+    <w:rsid w:val="009D4458"/>
+    <w:rsid w:val="009E60F3"/>
+    <w:rsid w:val="009F170E"/>
+    <w:rsid w:val="009F1CDA"/>
+    <w:rsid w:val="009F29AF"/>
+    <w:rsid w:val="009F45E1"/>
+    <w:rsid w:val="009F46F0"/>
+    <w:rsid w:val="009F6897"/>
+    <w:rsid w:val="00A20338"/>
+    <w:rsid w:val="00A53894"/>
+    <w:rsid w:val="00A65D0B"/>
+    <w:rsid w:val="00A72C4B"/>
+    <w:rsid w:val="00A81E77"/>
+    <w:rsid w:val="00A91248"/>
+    <w:rsid w:val="00AA17AE"/>
+    <w:rsid w:val="00AA2775"/>
+    <w:rsid w:val="00AA3886"/>
+    <w:rsid w:val="00AB1B4A"/>
+    <w:rsid w:val="00AD345C"/>
+    <w:rsid w:val="00AD4344"/>
+    <w:rsid w:val="00AF76E4"/>
+    <w:rsid w:val="00B0178D"/>
+    <w:rsid w:val="00B02414"/>
+    <w:rsid w:val="00B173EF"/>
+    <w:rsid w:val="00B2687B"/>
+    <w:rsid w:val="00B53881"/>
+    <w:rsid w:val="00B63FB8"/>
+    <w:rsid w:val="00B70239"/>
+    <w:rsid w:val="00B73E7C"/>
+    <w:rsid w:val="00B83876"/>
+    <w:rsid w:val="00BA0C06"/>
+    <w:rsid w:val="00BC30BE"/>
+    <w:rsid w:val="00BC4AC5"/>
+    <w:rsid w:val="00C01DAE"/>
+    <w:rsid w:val="00C175EE"/>
+    <w:rsid w:val="00C210AE"/>
+    <w:rsid w:val="00C52582"/>
+    <w:rsid w:val="00C741ED"/>
+    <w:rsid w:val="00C7797F"/>
+    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00CA4AF4"/>
+    <w:rsid w:val="00CB30C1"/>
+    <w:rsid w:val="00CD10F6"/>
+    <w:rsid w:val="00D1726F"/>
+    <w:rsid w:val="00D21FBF"/>
+    <w:rsid w:val="00D520C3"/>
+    <w:rsid w:val="00D64991"/>
+    <w:rsid w:val="00D673A0"/>
+    <w:rsid w:val="00D72311"/>
+    <w:rsid w:val="00D86E9E"/>
+    <w:rsid w:val="00D9515A"/>
+    <w:rsid w:val="00DD078B"/>
+    <w:rsid w:val="00DE3251"/>
+    <w:rsid w:val="00DE6B24"/>
+    <w:rsid w:val="00DF3A9E"/>
+    <w:rsid w:val="00E0209C"/>
+    <w:rsid w:val="00E02217"/>
+    <w:rsid w:val="00E131F1"/>
+    <w:rsid w:val="00E20A6E"/>
+    <w:rsid w:val="00E22F32"/>
+    <w:rsid w:val="00E635B9"/>
+    <w:rsid w:val="00E662FA"/>
+    <w:rsid w:val="00E66AE4"/>
+    <w:rsid w:val="00E705CD"/>
+    <w:rsid w:val="00E71F67"/>
+    <w:rsid w:val="00EA25E4"/>
+    <w:rsid w:val="00EA56CD"/>
+    <w:rsid w:val="00EB79C3"/>
+    <w:rsid w:val="00ED1946"/>
+    <w:rsid w:val="00EE4474"/>
+    <w:rsid w:val="00F07161"/>
+    <w:rsid w:val="00F2120D"/>
+    <w:rsid w:val="00F253B1"/>
+    <w:rsid w:val="00F31FCC"/>
+    <w:rsid w:val="00F329C8"/>
+    <w:rsid w:val="00F32BEF"/>
+    <w:rsid w:val="00F72266"/>
+    <w:rsid w:val="00F916B9"/>
+    <w:rsid w:val="00FA1045"/>
+    <w:rsid w:val="00FA3510"/>
+    <w:rsid w:val="00FB0130"/>
+    <w:rsid w:val="00FB6664"/>
+    <w:rsid w:val="00FE2C25"/>
+    <w:rsid w:val="00FE3CF9"/>
+    <w:rsid w:val="00FF3188"/>
+    <w:rsid w:val="7A267F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="112FD6BB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{471B23B2-4E05-40AE-8683-FB140A181385}"/>
+  <w14:docId w14:val="51CE0FE7"/>
+  <w15:docId w15:val="{5F47768C-0953-4509-88DC-72F2242C417E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -16577,12257 +10491,2129 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="002208D1"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Numerada"/>
     <w:link w:val="Ttulo1Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="0009202C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="360" w:after="240"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00322667"/>
+    <w:rsid w:val="009C137A"/>
     <w:pPr>
-      <w:keepNext/>
-[...4 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:cs="Times New Roman"/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-      <w:szCs w:val="26"/>
+      <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo3Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00C921C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo4Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00C921C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E618BF"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA25E4"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
+    <w:name w:val="First Paragraph"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
+    <w:name w:val="Compact"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:spacing w:before="36" w:after="36"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="RTCU_Título"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="TtuloChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D7B34"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
-[...15 lines deleted...]
-    <w:name w:val="Rodapé Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:aliases w:val="RTCU_Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Rodap"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006D7B34"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="SemEspaamento">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+    <w:name w:val="Author"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Ttulo"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
+    <w:name w:val="Abstract Title"/>
+    <w:basedOn w:val="AbstractResumen"/>
+    <w:next w:val="Abstract"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002C5C21"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B2687B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliografia">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="0009202C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="009C137A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="00C921C9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...382 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00C921C9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00A10FD9"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textoembloco">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteBlockText">
+    <w:name w:val="Footnote Block Text"/>
+    <w:basedOn w:val="Textodenotaderodap"/>
+    <w:next w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
+    <w:name w:val="Definition Term"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Definition"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
+    <w:name w:val="Definition"/>
+    <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:link w:val="LegendaChar"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
-    <w:name w:val="Strong"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ImageCaption">
+    <w:name w:val="Image Caption"/>
+    <w:basedOn w:val="Legenda"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="Normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionedFigure">
+    <w:name w:val="Captioned Figure"/>
+    <w:basedOn w:val="Figure"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LegendaChar">
+    <w:name w:val="Legenda Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="22"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:link w:val="Legenda"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
+    <w:name w:val="Verbatim Char"/>
+    <w:basedOn w:val="LegendaChar"/>
+    <w:link w:val="SourceCode"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfase">
-[...5 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SectionNumber">
+    <w:name w:val="Section Number"/>
+    <w:basedOn w:val="LegendaChar"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="LegendaChar"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
-[...5 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="LegendaChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
-[...6 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...91 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Ttulo1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Corpodetexto"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC693F"/>
+    <w:unhideWhenUsed/>
     <w:pPr>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
-  </w:style>
-[...26 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
-[...10036 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:rsid w:val="00FF4536"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
+    <w:name w:val="Source Code"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="VerbatimChar"/>
+    <w:pPr>
+      <w:wordWrap w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
+    <w:name w:val="KeywordTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
+    <w:name w:val="DataTypeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="902000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DecValTok">
+    <w:name w:val="DecValTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
-[...4 lines deleted...]
-    <w:rsid w:val="00A9692D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BaseNTok">
+    <w:name w:val="BaseNTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
-[...4 lines deleted...]
-    <w:rsid w:val="00D8678F"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FloatTok">
+    <w:name w:val="FloatTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGaTtulodoProdutoProjeto">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ConstantTok">
+    <w:name w:val="ConstantTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="880000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGbSubttulo">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharTok">
+    <w:name w:val="CharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGcTtulodoProdutoProjetoEmOutroIdioma">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialCharTok">
+    <w:name w:val="SpecialCharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGdSubttuloTraduzido">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StringTok">
+    <w:name w:val="StringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGeTtuloResumo">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimStringTok">
+    <w:name w:val="VerbatimStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGfTextodoResumo">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialStringTok">
+    <w:name w:val="SpecialStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BB6688"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGgTtulodasPalavras-chave">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ImportTok">
+    <w:name w:val="ImportTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGhPalavras-chave">
-[...4 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTok">
+    <w:name w:val="CommentTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ARTGgTtulodasPalavras-chaveChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentationTok">
+    <w:name w:val="DocumentationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="BA2121"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ARTGhPalavras-chaveChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnotationTok">
+    <w:name w:val="AnnotationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
-      <w:bCs/>
-[...3 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PTT9TtuloAbstractResumen">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentVarTok">
+    <w:name w:val="CommentVarTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
       <w:i/>
-      <w:iCs/>
-[...2 lines deleted...]
-      <w:lang w:val="pt-BR"/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTGlTextodoAbstractResumen">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtherTok">
+    <w:name w:val="OtherTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunctionTok">
+    <w:name w:val="FunctionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="06287E"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VariableTok">
+    <w:name w:val="VariableTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="19177C"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ControlFlowTok">
+    <w:name w:val="ControlFlowTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OperatorTok">
+    <w:name w:val="OperatorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuiltInTok">
+    <w:name w:val="BuiltInTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExtensionTok">
+    <w:name w:val="ExtensionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PreprocessorTok">
+    <w:name w:val="PreprocessorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BC7A00"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AttributeTok">
+    <w:name w:val="AttributeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="7D9029"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RegionMarkerTok">
+    <w:name w:val="RegionMarkerTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InformationTok">
+    <w:name w:val="InformationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WarningTok">
+    <w:name w:val="WarningTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlertTok">
+    <w:name w:val="AlertTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
+    <w:name w:val="ErrorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
+    <w:name w:val="NormalTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A732D5"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...152 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A4A9E"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A4A9E"/>
+    <w:rsid w:val="00737B1A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00737B1A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:rsid w:val="003150CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:rsid w:val="003150CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003150CF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Numerada">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F916B9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUReferncias">
+    <w:name w:val="RTCU_Referências"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCURefernciasChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003509AE"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:rsid w:val="00EA25E4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCURefernciasChar">
+    <w:name w:val="RTCU_Referências Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUReferncias"/>
+    <w:rsid w:val="003509AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Campodepreenchimento">
+    <w:name w:val="Campo de preenchimento"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="CampodepreenchimentoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="000F3609"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CampodepreenchimentoChar">
+    <w:name w:val="Campo de preenchimento Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Campodepreenchimento"/>
+    <w:rsid w:val="000F3609"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTipodeArtigo">
+    <w:name w:val="RTCU_Tipo_de_Artigo"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUTipodeArtigoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009D0426"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTipodeArtigoChar">
+    <w:name w:val="RTCU_Tipo_de_Artigo Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUTipodeArtigo"/>
+    <w:rsid w:val="009D0426"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUreadoArtigo">
+    <w:name w:val="RTCU_Área _do_Artigo"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUreadoArtigoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00792BD6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUreadoArtigoChar">
+    <w:name w:val="RTCU_Área _do_Artigo Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUreadoArtigo"/>
+    <w:rsid w:val="00792BD6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="SimplesTabela2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:rsid w:val="00B63FB8"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ModalidadedoPTT">
+    <w:name w:val="Modalidade do PTT"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="ModalidadedoPTTChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="005826E6"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ModalidadedoPTTChar">
+    <w:name w:val="Modalidade do PTT Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="ModalidadedoPTT"/>
+    <w:rsid w:val="005826E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:iCs/>
+      <w:color w:val="946C00"/>
+      <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUkeywords">
+    <w:name w:val="RTCU_keywords"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="RTCUkeywordsChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009F1CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUkeywordsChar">
+    <w:name w:val="RTCU_keywords Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="RTCUkeywords"/>
+    <w:rsid w:val="009F1CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00E71F67"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
+    <w:name w:val="RTCU_Aviso"/>
+    <w:basedOn w:val="RTCUReferncias"/>
+    <w:link w:val="RTCUAvisoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00953BC7"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
+    <w:name w:val="RTCU_Aviso Char"/>
+    <w:basedOn w:val="RTCURefernciasChar"/>
+    <w:link w:val="RTCUAviso"/>
+    <w:rsid w:val="00953BC7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CRediT">
+    <w:name w:val="CRediT"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="CRediTChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009F6897"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CRediTChar">
+    <w:name w:val="CRediT Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="CRediT"/>
+    <w:rsid w:val="009F6897"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps w:val="0"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractResumen">
+    <w:name w:val="Abstract/Resumen"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="AbstractResumenChar"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="002574AA"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractResumenChar">
+    <w:name w:val="Abstract/Resumen Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="AbstractResumen"/>
+    <w:rsid w:val="002574AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloReferncias">
+    <w:name w:val="RTCU_Título_Referências"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="RTCUTtuloRefernciasChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="009F46F0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloRefernciasChar">
+    <w:name w:val="RTCU_Título_Referências Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="RTCUTtuloReferncias"/>
+    <w:rsid w:val="009F46F0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00330117"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="397" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloPrincipal">
+    <w:name w:val="Título Principal"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="TtuloPrincipalChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F309B"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloPrincipalChar">
+    <w:name w:val="Título Principal Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="TtuloPrincipal"/>
+    <w:rsid w:val="004F309B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...275 lines deleted...]
-  </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles%20/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aless\Documents\Atualiza&#231;&#227;o%20Revista\Textos%20finais%208_6_2026\Template_Artigo_original_Revisao_de_literatura_11_9_2026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
+    <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="9" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Template_Artigo_original_Revisao_de_literatura_11_9_2026.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>25659</Characters>
+  <Pages>7</Pages>
+  <Words>1570</Words>
+  <Characters>8483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>213</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Modelo Artigo Científico DAEC</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30350</CharactersWithSpaces>
+  <CharactersWithSpaces>10033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Modelo Artigo Científico DAEC</dc:title>
-[...1 lines deleted...]
-  <dc:creator>Mariana de Fátima Melo Viana</dc:creator>
+  <dc:title/>
+  <dc:creator>Alessandra Caballero Brügger Freitas</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
+  </property>
+</Properties>
+</file>