--- v2 (2026-09-29)
+++ v3 (2026-10-19)
@@ -1,5807 +1,10371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF">
     <v:background id="_x0000_s2049" o:bwmode="white">
       <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="6F4AC759" w14:textId="77777777" w:rsidR="00DE3251" w:rsidRPr="006D7B34" w:rsidRDefault="002B1B95" w:rsidP="006D7B34">
+    <w:p w14:paraId="41D50F03" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRPr="002A6C4F" w:rsidRDefault="006D64E4" w:rsidP="006D64E4">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="22CE818B" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="00A72C4B" w:rsidRDefault="00A72C4B" w:rsidP="00B2687B">
+        <w:rPr>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="título-do-produtoprojeto"/>
+      <w:r w:rsidRPr="002A6C4F">
+        <w:rPr>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>Modelo para submissão de artigo original e revisão de literatura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ADC819" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRDefault="006D64E4" w:rsidP="006D64E4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674C6DA9" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+    <w:p w14:paraId="081F264A" w14:textId="77777777" w:rsidR="00735258" w:rsidRPr="00A72C4B" w:rsidRDefault="00735258" w:rsidP="006D64E4">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E2310A" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRDefault="006D64E4" w:rsidP="00944CED">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="000F3609">
         <w:t xml:space="preserve">Este modelo foi elaborado para submissão de artigo original, em conformidade com as diretrizes editoriais e acadêmicas da Revista do Tribunal de Contas da União (RTCU) e os padrões de normalização da Associação Brasileira de Normas Técnicas (ABNT), conforme orientações constantes no </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="005E59C4" w:rsidRPr="000F3609">
+        <w:r w:rsidRPr="000F3609">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
-            <w:iCs/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000F3609">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A17E720" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="000F3609" w:rsidRDefault="00A72C4B" w:rsidP="00EA25E4"/>
-    <w:p w14:paraId="020AA4B3" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+    <w:p w14:paraId="7E800AD2" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRPr="000F3609" w:rsidRDefault="006D64E4" w:rsidP="00944CED">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112C115A" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRDefault="006D64E4" w:rsidP="00944CED">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="000F3609">
         <w:t>O autor deve seguir a estrutura proposta e desenvolver, em cada tópico, o conteúdo descrito na respectiva seção, de modo a assegurar a padronização, a qualidade acadêmica, a consistência metodológica e a adequação formal do manuscrito submetido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5D140F" w14:textId="77777777" w:rsidR="00A72C4B" w:rsidRPr="000F3609" w:rsidRDefault="00A72C4B" w:rsidP="00EA25E4"/>
-    <w:p w14:paraId="26D763A9" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00EA25E4">
+    <w:p w14:paraId="62A2754C" w14:textId="77777777" w:rsidR="006D64E4" w:rsidRPr="000F3609" w:rsidRDefault="006D64E4" w:rsidP="00944CED">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D90AA1D" w14:textId="77777777" w:rsidR="001821BA" w:rsidRDefault="006D64E4" w:rsidP="00944CED">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
       <w:r w:rsidRPr="000F3609">
         <w:t>O template de artigo original pode ser adaptado para revisão de literatura, mediante renumeração e renomeação das seções, observada a especificidade metodológica do tipo de trabalho. Para ensaio teórico, admite-se maior flexibilidade estrutural, desde que mantida a coerência argumentativa, a fundamentação científica e a conformidade formal exigida para publicação acadêmica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30171DA4" w14:textId="77777777" w:rsidR="00DE3251" w:rsidRPr="000F3609" w:rsidRDefault="00652C86" w:rsidP="00652C86">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1744900C" w14:textId="6CBC9E39" w:rsidR="000E4078" w:rsidRDefault="008D73F2" w:rsidP="00D72997">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D8EEDA" w14:textId="77777777" w:rsidR="00737B1A" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000F3609">
+    <w:p w14:paraId="426F5EE6" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>TIPO DE ARTIGO</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0026182F" w:rsidRPr="000F3609">
+        <w:t>Atenção!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45988495" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">Antes de submeter o manuscrito, o autor deve verificar se todas as normas e exigências editoriais da Revista estão sendo integralmente atendidas. Para apoiar essa conferência, a RTCU disponibiliza, como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>check</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>list</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C760CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Planilha de Avaliação Preliminar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>, adotada pela Editoria Executiva para realizar a avaliação preliminar do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0723189B" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>A verificação prévia dos critérios editoriais permite identificar eventuais ajustes antes do envio, reduz a possibilidade de devolução na etapa de avaliação preliminar e contribui para maior celeridade do processo editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6873A8EE" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>Manuscrito devolvido duas vezes em razão de não atendimento aos requisitos editoriais fica sujeito a embargo para nova submissão pelo prazo de 90 (noventa) dias, contado da data da segunda devolução. Após esse período, pode ser submetido novamente, desde que todas as exigências editoriais estejam atendidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38249C43" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>-------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8B7C18" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="004D7B1F" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve">No momento da submissão, também deve ser preenchido e anexado na plataforma Open </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t xml:space="preserve"> Systems (OJS) o </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00C669A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Formulário de Qualificação Autoral</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>, juntamente com os documentos nele exigidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5524A90B" w14:textId="77777777" w:rsidR="000E4078" w:rsidRPr="007C3E80" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:pStyle w:val="Avisosubmisso"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D7B1F">
+        <w:t>A observância das normas editoriais e o correto preenchimento da documentação de submissão são de responsabilidade do autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CD515F" w14:textId="6CB3A289" w:rsidR="000E4078" w:rsidRPr="00D72997" w:rsidRDefault="000E4078" w:rsidP="000E4078">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D325F06" w14:textId="6EDF8FB1" w:rsidR="00153643" w:rsidRPr="00313EC8" w:rsidRDefault="00153643" w:rsidP="00153643">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="946C00"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+      <w:r w:rsidRPr="00313EC8">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="946C00"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tipo de artigo</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="009B58C1" w:rsidRPr="00313EC8">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="946C00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="00515007" w:rsidRPr="005826E6">
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C81601B" w14:textId="1E7F5CFC" w:rsidR="00F22462" w:rsidRDefault="00153643" w:rsidP="00F22462">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="946C00"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00793D35">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="946C00"/>
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+        <w:t>Área do artigo</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00996322">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="946C00"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="66283EEE" w14:textId="77777777" w:rsidR="00E0209C" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
+          <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032456DF" w14:textId="77777777" w:rsidR="007731EF" w:rsidRPr="007731EF" w:rsidRDefault="007731EF" w:rsidP="007731EF"/>
+    <w:p w14:paraId="39C6BEFA" w14:textId="159E9CB5" w:rsidR="00206021" w:rsidRPr="00206021" w:rsidRDefault="00E85200" w:rsidP="00F25455">
       <w:pPr>
         <w:pStyle w:val="TtuloPrincipal"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="título-do-produtoprojeto"/>
       <w:commentRangeStart w:id="3"/>
-      <w:r w:rsidRPr="000F3609">
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA3510">
+      <w:r w:rsidRPr="00E85200">
+        <w:t>TÍTULO DO PRODUTO/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F25455">
+        <w:t>PROJETO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85200">
         <w:t xml:space="preserve"> EM PORTUGUês</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="000623F0" w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00206021">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="72"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3103164A" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="003509AE">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="138DB328" w14:textId="77777777" w:rsidR="00A61FE1" w:rsidRPr="00A61FE1" w:rsidRDefault="00A61FE1" w:rsidP="00206021">
+      <w:pPr>
+        <w:pStyle w:val="Subttulo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61FE1">
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7AE8F3" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
-[...1 lines deleted...]
-        <w:pStyle w:val="TtuloPrincipal"/>
+    <w:p w14:paraId="549C6C16" w14:textId="77777777" w:rsidR="00A61FE1" w:rsidRPr="00F20E76" w:rsidRDefault="00A61FE1" w:rsidP="00F20E76"/>
+    <w:p w14:paraId="4C50F211" w14:textId="24DDB5DE" w:rsidR="00206021" w:rsidRPr="000F3609" w:rsidRDefault="003A2BF3" w:rsidP="00206021">
+      <w:pPr>
+        <w:pStyle w:val="Tituloidiomaalternativo"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="título-do-produtoprojeto-em-inglês"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="5" w:name="título-do-produtoprojeto-em-espanhol"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000F3609">
         <w:t>TÍTULO DO PRODUTO/PROJETO EM INGLÊS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C47AAD7" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00430D26">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2106A5CC" w14:textId="5C7D2D6B" w:rsidR="003A2BF3" w:rsidRDefault="003A2BF3" w:rsidP="00206021">
+      <w:pPr>
+        <w:pStyle w:val="Subttuloidiomaalternativo"/>
       </w:pPr>
       <w:r w:rsidRPr="000F3609">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5471B78C" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00DE6B24">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="7A3487B0" w14:textId="77777777" w:rsidR="00206021" w:rsidRPr="00F20E76" w:rsidRDefault="00206021" w:rsidP="00F20E76"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="77969D60" w14:textId="70E459D9" w:rsidR="00206021" w:rsidRPr="000F3609" w:rsidRDefault="003A2BF3" w:rsidP="00206021">
+      <w:pPr>
+        <w:pStyle w:val="Tituloidiomaalternativo"/>
+      </w:pPr>
       <w:r w:rsidRPr="000F3609">
         <w:t>TÍTULO DO PRODUTO/PROJETO EM ESPANHOL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299B4D9A" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00430D26">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="70D77AF3" w14:textId="77777777" w:rsidR="003A2BF3" w:rsidRPr="000F3609" w:rsidRDefault="003A2BF3" w:rsidP="00206021">
+      <w:pPr>
+        <w:pStyle w:val="Subttuloidiomaalternativo"/>
       </w:pPr>
       <w:r w:rsidRPr="000F3609">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FCDB52" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+    <w:p w14:paraId="4D3E6BDC" w14:textId="77777777" w:rsidR="002C7A94" w:rsidRDefault="002C7A94" w:rsidP="002C7A94"/>
+    <w:p w14:paraId="582DC59C" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRDefault="00165E6A" w:rsidP="002C7A94"/>
+    <w:p w14:paraId="574FE818" w14:textId="77777777" w:rsidR="003A2BF3" w:rsidRPr="002C7A94" w:rsidRDefault="003A2BF3" w:rsidP="002C7A94"/>
+    <w:p w14:paraId="09AD6C44" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="resumo-todas-as-letras-maiusculas"/>
       <w:bookmarkEnd w:id="5"/>
       <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="000F3609">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="00B0178D" w:rsidRPr="000F3609">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:b w:val="0"/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076B27B" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="00FA3510" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+    <w:p w14:paraId="4000A790" w14:textId="77777777" w:rsidR="007731EF" w:rsidRPr="007731EF" w:rsidRDefault="007731EF" w:rsidP="007731EF"/>
+    <w:p w14:paraId="5D1F1919" w14:textId="5A554255" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA3510">
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Ut purus elit, vestibulum </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA3510">
-        <w:t xml:space="preserve"> ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34A9DC6B" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA3510">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D615EC3" w14:textId="77777777" w:rsidR="0043683C" w:rsidRPr="00FA3510" w:rsidRDefault="0043683C" w:rsidP="0043683C">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1869A0CF" w14:textId="6C5519F9" w:rsidR="0006639C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Campodepreenchimento"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009919CB">
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="8"/>
+      <w:r w:rsidRPr="000F3609">
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2C25">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009919CB">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:commentReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F84B29" w14:textId="77777777" w:rsidR="0043683C" w:rsidRPr="00957F2E" w:rsidRDefault="0043683C" w:rsidP="00957F2E"/>
+    <w:p w14:paraId="38E39468" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRPr="006237A4" w:rsidRDefault="00165E6A" w:rsidP="005F2A53">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="2A96BCD0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="AbstractResumen"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="abstract-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:commentRangeStart w:id="11"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F39EA7" w14:textId="77777777" w:rsidR="007731EF" w:rsidRPr="00282E51" w:rsidRDefault="007731EF" w:rsidP="007731EF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4839A904" w14:textId="43626E27" w:rsidR="007731EF" w:rsidRPr="00282E51" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416DD687" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00404FA3" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F7388C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00404FA3" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="keywordsChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="B65D00"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="X3d642aec7f0e12f9d68a119bf14408044e2e488"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidRPr="00404FA3">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AD0735" w14:textId="77777777" w:rsidR="003800D3" w:rsidRPr="00404FA3" w:rsidRDefault="003800D3" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE14014" w14:textId="77777777" w:rsidR="003800D3" w:rsidRPr="00404FA3" w:rsidRDefault="003800D3" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodoTextolinguaestrangeiraChar"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="7C413B88" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="AbstractResumen"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="14"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>RESUMEN</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A711F7C" w14:textId="77777777" w:rsidR="007731EF" w:rsidRPr="00282E51" w:rsidRDefault="007731EF" w:rsidP="007731EF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D95C717" w14:textId="5D7C67D7" w:rsidR="00957F2E" w:rsidRPr="00282E51" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00282E51">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2603B2C5" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00282E51" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EDFB51" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="002B339B" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="CorpodoTextolinguaestrangeira"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="15"/>
+      <w:r w:rsidRPr="002B339B">
+        <w:rPr>
+          <w:rStyle w:val="keywordsChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Palabras-clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B339B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx.</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="00B0178D" w:rsidRPr="000F3609">
+      <w:bookmarkStart w:id="16" w:name="X770de365b25c97b2a87dc7fe79e7248df8d5dde"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidRPr="002B339B">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidR="009919CB" w:rsidRPr="00A20338">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6F08EC" w14:textId="77777777" w:rsidR="003800D3" w:rsidRPr="002B339B" w:rsidRDefault="003800D3" w:rsidP="003800D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F4AD14" w14:textId="77777777" w:rsidR="00F22462" w:rsidRPr="002B339B" w:rsidRDefault="00F22462" w:rsidP="003800D3">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048DF43D" w14:textId="43538706" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="introdução"/>
+      <w:commentRangeStart w:id="18"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="02793C8E" w14:textId="77777777" w:rsidR="005B6C0A" w:rsidRPr="00FA3510" w:rsidRDefault="005B6C0A" w:rsidP="00B2687B">
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2513867A" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DF8440" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B2687B">
-[...31 lines deleted...]
-      <w:r w:rsidR="009919CB" w:rsidRPr="00A20338">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1451AAD6" w14:textId="77777777" w:rsidR="004F3236" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190BA1EF" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE17F04" w14:textId="5A038C1A" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="revisão-de-literatura"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:commentRangeStart w:id="20"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>REVISÃO DE LITERATURA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="685C17D1" w14:textId="77777777" w:rsidR="005B6C0A" w:rsidRPr="00FA3510" w:rsidRDefault="005B6C0A" w:rsidP="00B2687B">
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F35C23" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED28847" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-    </w:p>
-[...27 lines deleted...]
-    <w:p w14:paraId="24C31B1C" w14:textId="77777777" w:rsidR="00737B1A" w:rsidRPr="000F3609" w:rsidRDefault="00737B1A" w:rsidP="00B2687B">
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="610E90C2" w14:textId="77777777" w:rsidR="000D5DC3" w:rsidRDefault="000D5DC3" w:rsidP="003800D3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF3CF78" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+    <w:p w14:paraId="4561BF0F" w14:textId="77777777" w:rsidR="000D5DC3" w:rsidRPr="00957F2E" w:rsidRDefault="000D5DC3" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC3051B" w14:textId="17498CB0" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:rPr>
-[...104 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="metodologia-de-desenvolvimento"/>
       <w:bookmarkEnd w:id="19"/>
       <w:commentRangeStart w:id="22"/>
-      <w:r w:rsidRPr="000F3609">
-[...10 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00957F2E">
         <w:t>METODOLOGIA</w:t>
       </w:r>
       <w:commentRangeEnd w:id="22"/>
-      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:b w:val="0"/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7479AB30" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+    <w:p w14:paraId="39CC57A4" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA79348" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
-[...9 lines deleted...]
-    <w:p w14:paraId="7AA943C0" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2BF38987" w14:textId="77777777" w:rsidR="004F3236" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6AB722" w14:textId="70C77357" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subtópico </w:t>
+      </w:r>
+      <w:r w:rsidR="006278BE">
+        <w:t>de ordem 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2FD2E6" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRPr="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCCE557" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="02D40B94" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRPr="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023CD741" w14:textId="4E308347" w:rsidR="004F3236" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subtópico </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01058">
+        <w:t>de ordem 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71166A76" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRPr="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DA9152" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="21867A5C" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD6939C" w14:textId="7E413F30" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00A01058">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Subtópico</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01058">
+        <w:t xml:space="preserve"> de ordem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2856CFE9" w14:textId="77777777" w:rsidR="00AC3D3F" w:rsidRDefault="00AC3D3F" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65034F14" w14:textId="77777777" w:rsidR="00313EC8" w:rsidRDefault="00313EC8" w:rsidP="00313EC8">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F1A02C3" w14:textId="77777777" w:rsidR="00313EC8" w:rsidRPr="00AC3D3F" w:rsidRDefault="00313EC8" w:rsidP="00AC3D3F">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CA0D06" w14:textId="0CAC0C87" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="resultados-e-discussão"/>
       <w:bookmarkEnd w:id="21"/>
       <w:commentRangeStart w:id="24"/>
-      <w:r w:rsidRPr="000F3609">
-[...10 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00957F2E">
         <w:t>RESULTADOS E DISCUSSÃO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="24"/>
-      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:b w:val="0"/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A990B92" w14:textId="77777777" w:rsidR="00652C86" w:rsidRPr="000F3609" w:rsidRDefault="00DE3251" w:rsidP="00B2687B">
+    <w:p w14:paraId="02D7B180" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626246D1" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
-[...9 lines deleted...]
-    <w:p w14:paraId="6C5DAC63" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="00652C86">
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="22A8B854" w14:textId="77777777" w:rsidR="004F3236" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B1F317" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F439D23" w14:textId="0C6635FA" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="considerações-finais"/>
       <w:bookmarkEnd w:id="23"/>
       <w:commentRangeStart w:id="26"/>
-      <w:r w:rsidRPr="000F3609">
-[...10 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00957F2E">
         <w:t>CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
       <w:commentRangeEnd w:id="26"/>
-      <w:r w:rsidR="005B51E6" w:rsidRPr="000F3609">
-[...34 lines deleted...]
-      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:commentReference w:id="26"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B6AFBF" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF02B86" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut purus elit, vestibulum ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4223ACCF" w14:textId="77777777" w:rsidR="004F3236" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1483C6E7" w14:textId="77777777" w:rsidR="004F3236" w:rsidRPr="00957F2E" w:rsidRDefault="004F3236" w:rsidP="003800D3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC26510" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="TtuloReferncias"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:commentReference w:id="27"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0A003E" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="00FF3188" w:rsidP="00B2687B">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11575744" w14:textId="77777777" w:rsidR="00985553" w:rsidRPr="00985553" w:rsidRDefault="00985553" w:rsidP="00985553"/>
+    <w:p w14:paraId="3BABBED3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00043D6A">
+      <w:r w:rsidRPr="00A22514">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Acórdão </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Acórdão n. 2.353/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>. Tomada de Contas Especial instaurada para apurar dano ao erário decorrente da concessão irregular de benefício previdenciário. Relator: Ministro-Substituto Marcos Bemquerer, julgado em 26 de agosto de 2026. Brasília, DF: TCU, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C47E57" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2FB9B3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00944CED">
+        <w:t xml:space="preserve">GHEORGHIU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00944CED">
+        <w:t>Mihaï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00944CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00944CED">
+        <w:t>Dinu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00944CED">
+        <w:t xml:space="preserve">; GRUSON, Pascale; VARI, Judith. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B339B">
+        <w:t>Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F431B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">n. </w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="005B536D">
+        <w:t xml:space="preserve"> Educação e Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00803158">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00957F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B536D">
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="005B536D">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00957F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005B536D">
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> Acesso em: 31 ago. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F41005" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1783BB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">JUSTEN FILHO, Marçal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7501">
+      <w:r w:rsidRPr="00F431B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Comentários à Lei de Licitações e Contratações Administrativas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00957F2E">
         <w:t>. 3. ed. São Paulo: Revista dos Tribunais, 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE36FA0" w14:textId="77777777" w:rsidR="00FA1045" w:rsidRDefault="00FA1045" w:rsidP="00B2687B">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00BE7128">
+    <w:p w14:paraId="472576C6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034A5B9B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
+      <w:pPr>
+        <w:pStyle w:val="Referncias"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B339B">
+        <w:t xml:space="preserve"> Teoria da Fraude na Administração Pública:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> um estudo bibliométrico.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B339B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Revista do TCU</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE7128">
+        <w:t> Revista do TCU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="002705F5">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00957F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE7128">
+      <w:r w:rsidRPr="00957F2E">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="007504B6">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00957F2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE7128">
-[...14 lines deleted...]
-    <w:p w14:paraId="10DA299B" w14:textId="77777777" w:rsidR="00623396" w:rsidRPr="00953BC7" w:rsidRDefault="00623396" w:rsidP="00B2687B">
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>. Acesso em: 31 ago. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A8FC55" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553"/>
+    <w:p w14:paraId="2BAD4475" w14:textId="77777777" w:rsidR="00D72997" w:rsidRPr="00957F2E" w:rsidRDefault="00D72997" w:rsidP="00985553"/>
+    <w:p w14:paraId="2BE53D79" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00985553">
       <w:pPr>
         <w:pStyle w:val="RTCUAviso"/>
       </w:pPr>
-      <w:r w:rsidRPr="00953BC7">
+      <w:r w:rsidRPr="00957F2E">
         <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7AE4B2" w14:textId="77777777" w:rsidR="005E59C4" w:rsidRPr="000F3609" w:rsidRDefault="002B1B95" w:rsidP="009F6897">
-[...1 lines deleted...]
-        <w:pStyle w:val="CRediT"/>
+    <w:p w14:paraId="5D2FB52C" w14:textId="77777777" w:rsidR="00985553" w:rsidRDefault="00985553" w:rsidP="00985553"/>
+    <w:p w14:paraId="4784CA5F" w14:textId="77777777" w:rsidR="00571648" w:rsidRPr="00957F2E" w:rsidRDefault="00571648" w:rsidP="00EF1932">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0089CD3C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00571648">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:commentRangeStart w:id="28"/>
-      <w:r w:rsidRPr="000F3609">
-[...6 lines deleted...]
-        <w:t>T)</w:t>
+      <w:commentRangeStart w:id="29"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>FINANCIAMENTO</w:t>
       </w:r>
       <w:commentRangeEnd w:id="28"/>
-      <w:r w:rsidR="00B02414" w:rsidRPr="000F3609">
+      <w:commentRangeEnd w:id="29"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:commentReference w:id="28"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="31A43BC9" w14:textId="77777777" w:rsidR="00C741ED" w:rsidRDefault="002B1B95" w:rsidP="00B2687B">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="29"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3425EA" w14:textId="77777777" w:rsidR="00732C74" w:rsidRPr="00957F2E" w:rsidRDefault="00732C74" w:rsidP="00732C74">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41931FA2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00571648">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C1AAAC0" w14:textId="77777777" w:rsidR="004A0266" w:rsidRPr="00957F2E" w:rsidRDefault="004A0266" w:rsidP="00571648">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44316378" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00571648">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="30"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>CONFLITO DE INTERESSES</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5030E2" w14:textId="77777777" w:rsidR="000D5DC3" w:rsidRPr="00957F2E" w:rsidRDefault="000D5DC3" w:rsidP="000D5DC3">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C1BAD3" w14:textId="01ED65AC" w:rsidR="00957F2E" w:rsidRPr="0072024D" w:rsidRDefault="00957F2E" w:rsidP="00571648">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB26B2C" w14:textId="77777777" w:rsidR="004A0266" w:rsidRPr="0072024D" w:rsidRDefault="004A0266" w:rsidP="00571648">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64290E63" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="31"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>DISPONIBILIDADE DOS DADOS</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="31"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1124C360" w14:textId="77777777" w:rsidR="004A0266" w:rsidRPr="00957F2E" w:rsidRDefault="004A0266" w:rsidP="004A0266"/>
+    <w:p w14:paraId="1619CEB9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A587E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="06E63B0F" w14:textId="77777777" w:rsidR="00732C74" w:rsidRPr="00957F2E" w:rsidRDefault="00732C74" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771C521D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="32"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>APROVAÇÃO ÉTICA, SE APLICÁVEL</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="32"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EFB7C5" w14:textId="77777777" w:rsidR="000D5DC3" w:rsidRPr="00957F2E" w:rsidRDefault="000D5DC3" w:rsidP="000D5DC3">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14872A9C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B5299FA" w14:textId="77777777" w:rsidR="00732C74" w:rsidRPr="00957F2E" w:rsidRDefault="00732C74" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207A50C1" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>PUBLICAÇÃO DE PREPRINT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF767CC" w14:textId="77777777" w:rsidR="003B4DC2" w:rsidRPr="003B4DC2" w:rsidRDefault="003B4DC2" w:rsidP="003B4DC2"/>
+    <w:p w14:paraId="0F78CACB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, placerat ac, adipiscing vitae, felis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> gravida </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6CDE6FE1" w14:textId="77777777" w:rsidR="003B4DC2" w:rsidRPr="00957F2E" w:rsidRDefault="003B4DC2" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28087695" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004F3236">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="34"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>USO DE IA</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="34"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DEEE10" w14:textId="77777777" w:rsidR="006A2F98" w:rsidRPr="00957F2E" w:rsidRDefault="006A2F98" w:rsidP="006A2F98">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BA0BBE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRPr="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="004A0266">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0072024D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00957F2E">
+        <w:t xml:space="preserve"> ut, placerat ac, adipiscing vitae, felis. Curabitur dictum gravida mauris</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="3759C23E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00472584"/>
+    <w:p w14:paraId="5061FC72" w14:textId="77777777" w:rsidR="00732C74" w:rsidRPr="00957F2E" w:rsidRDefault="00732C74" w:rsidP="00472584"/>
+    <w:p w14:paraId="08F5DB1F" w14:textId="77777777" w:rsidR="00754177" w:rsidRDefault="00754177">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330A8B7A" w14:textId="6118A16E" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3E80">
+        <w:lastRenderedPageBreak/>
+        <w:t>APÊNDICE A — ORIENTAÇÕES EDITORIAIS COMPLEMENTARES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36959ACB" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00EA635F" w:rsidRDefault="00852D19" w:rsidP="00852D19"/>
+    <w:p w14:paraId="24601E90" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negrito, itálico, sublinha, letra minúscula e maiúscula, aspas, hífen, travessão, parênteses, colchetes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...540 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>barra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes do capítulo 3 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35ADA3B1" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="1681325D" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7575C82A" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>numeração progressiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
-[...58 lines deleted...]
-          <w:rStyle w:val="Refdecomentrio"/>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="36"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B53881" w:rsidRPr="00330117">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42076BE0" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="428CDDCE" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31260D11" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para inserir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ilustração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="35"/>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:commentRangeEnd w:id="35"/>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:commentReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD007DD" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CA7617" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enumeração</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C23E3A" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="70210ACC" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA82806" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DA0659" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="54144805" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291BB97D" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E323E8D" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="27A7C9CD" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF58BB2" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para utilizar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reduções</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4896863B" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="68FD1DC7" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="516C4DB5" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para mencionar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto legal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A86B8F" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="00330117" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="42EE009B" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9A0AB5" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00A20338">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para incluir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apêndice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>anexo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00164AB5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00330117">
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45333CE4" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00330117">
+    <w:p w14:paraId="139997C6" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06604E7D" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00330117">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="397"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00164AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Toda publicação do TCU tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B3DEE7" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+    <w:p w14:paraId="37AFD6CB" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD00B3A" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647B2938" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+    <w:p w14:paraId="1B4B95FA" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC54C7F" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D4458" w:rsidRPr="000F3609">
+        <w:t xml:space="preserve">Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (Alt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Alt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F3609">
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> text); bem como disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000F3609">
+        <w:t>); bem como disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55147236" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="63E9395C" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6E65CD" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Não mesclar linha ou coluna ao formatar quadro ou tabela.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054A6D78" w14:textId="77777777" w:rsidR="00696B3E" w:rsidRPr="000F3609" w:rsidRDefault="00696B3E" w:rsidP="00696B3E">
+    <w:p w14:paraId="02441755" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="093FD1A7" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Adotar linguagem objetiva, clara e empática.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13564F6A" w14:textId="77777777" w:rsidR="009B28C1" w:rsidRPr="000A5FB1" w:rsidRDefault="00696B3E" w:rsidP="000A5FB1">
+    <w:p w14:paraId="705AA8DE" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="794"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610D3C21" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00164AB5" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="1154"/>
+        <w:ind w:left="794"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3609">
+      <w:r w:rsidRPr="00164AB5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009B28C1" w:rsidRPr="000A5FB1" w:rsidSect="00652C86">
-      <w:footerReference w:type="default" r:id="rId29"/>
+    <w:p w14:paraId="53C8B9D8" w14:textId="77777777" w:rsidR="00852D19" w:rsidRPr="00A67BFE" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:ind w:left="794"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42167258" w14:textId="148AC43B" w:rsidR="0094423F" w:rsidRPr="005536F4" w:rsidRDefault="0094423F" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0094423F" w:rsidRPr="005536F4" w:rsidSect="000D6F1C">
+      <w:headerReference w:type="even" r:id="rId31"/>
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="794" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:10:00Z" w:initials="RTCU">
-    <w:p w14:paraId="71315F89" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="0026182F">
+  <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-29T10:44:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5DC8ECE3" w14:textId="77777777" w:rsidR="009B58C1" w:rsidRDefault="009B58C1" w:rsidP="009B58C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2AF64C" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="0026182F">
+    <w:p w14:paraId="0034B7E8" w14:textId="77777777" w:rsidR="009B58C1" w:rsidRDefault="009B58C1" w:rsidP="009B58C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Neste campo, deve ser indicado um dos tipos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213767E6" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+    <w:p w14:paraId="017FE0EE" w14:textId="77777777" w:rsidR="009B58C1" w:rsidRDefault="009B58C1" w:rsidP="009B58C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Artigo original</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6599B56C" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+    <w:p w14:paraId="21E4ACEE" w14:textId="77777777" w:rsidR="009B58C1" w:rsidRDefault="009B58C1" w:rsidP="009B58C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Revisão de literatura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D1EC64" w14:textId="77777777" w:rsidR="0026182F" w:rsidRDefault="0026182F" w:rsidP="00D520C3">
+    <w:p w14:paraId="12B30DE0" w14:textId="77777777" w:rsidR="009B58C1" w:rsidRDefault="009B58C1" w:rsidP="009B58C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Ensaio teórico</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:13:00Z" w:initials="RTCU">
-    <w:p w14:paraId="14669159" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00515007">
+  <w:comment w:id="2" w:author="Equipe editorial RTCU" w:date="2026-09-29T10:45:00Z" w:initials="RTCU">
+    <w:p w14:paraId="138C218F" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE2AEB7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00515007">
+    <w:p w14:paraId="01F019B5" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Neste campo, deve ser indicada uma das áreas relacionadas a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5582D7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+    <w:p w14:paraId="7316F56A" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Controle governamental</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D1DA58" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Administração pública</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B25608" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Direito público</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9B589B" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Contabilidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A31B22" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Finanças</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D54C5B0" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Auditoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF5F692" w14:textId="77777777" w:rsidR="00996322" w:rsidRDefault="00996322" w:rsidP="00996322">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Inovação no setor público</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:13:00Z" w:initials="RTCU">
+    <w:p w14:paraId="72B156D5" w14:textId="726F61D2" w:rsidR="00E85200" w:rsidRDefault="00E85200" w:rsidP="00E85200">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185D302D" w14:textId="77777777" w:rsidR="00E85200" w:rsidRDefault="00E85200" w:rsidP="00E85200">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O título e, se há, o subtítulo devem representar adequadamente o conteúdo abordado.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="7" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:14:00Z" w:initials="RTCU">
+    <w:p w14:paraId="215AB04A" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F29C167" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No resumo, devem ser descritos, de forma sucinta (entre 100 e 250 palavras), em um único parágrafo, os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FED60EF" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="37893C36" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+        <w:t>Problema/oportunidade identificada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ACACD6" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="26D7AFBF" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+        <w:t>Objetivo do produto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6F3287" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B7DFAD8" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+        <w:t>Metodologia de desenvolvimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F26C5D" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B0CFCBE" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+        <w:t>Produto gerado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363412D0" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="6C4901C7" w14:textId="77777777" w:rsidR="00515007" w:rsidRDefault="00515007" w:rsidP="00D520C3">
+        <w:t>Resultado esperado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C2861D" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...159 lines deleted...]
-      <w:r>
         <w:t>Impacto esperado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCD38E7" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
-[...5 lines deleted...]
-    <w:p w14:paraId="0B0CFFB7" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+    <w:p w14:paraId="6F9FC420" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F33E54D" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Deve-se evitar o uso de abreviação e citação no resumo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:15:00Z" w:initials="RTCU">
-    <w:p w14:paraId="0CBAC475" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+    <w:p w14:paraId="64F0A78B" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740F8016" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+    <w:p w14:paraId="7F5860E6" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>As palavras-chave devem refletir o tema ou conceito abordado no trabalho e contribuir para a indexação e recuperação do manuscrito em base de dados e mecanismo de busca.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B1C60E" w14:textId="77777777" w:rsidR="00B0178D" w:rsidRDefault="00B0178D" w:rsidP="00B0178D">
+    <w:p w14:paraId="7C8A5CD9" w14:textId="77777777" w:rsidR="0043683C" w:rsidRDefault="0043683C" w:rsidP="0043683C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">O campo deve conter de quatro a seis palavras, separadas entre si por ponto e vírgula, com ponto final após a última. Quanto ao uso de letra minúscula ou maiúscula, devem ser observadas as orientações constantes da seção 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00FD2D44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
-    <w:p w14:paraId="6C07B683" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
+    <w:p w14:paraId="2B1DE37E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF1BEF7" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="34AD2188" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
-    <w:p w14:paraId="1B3801D8" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+  <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:16:00Z" w:initials="RTCU">
+    <w:p w14:paraId="70EC2031" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAB758A" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="2D9BE413" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00924779">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="14" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
-    <w:p w14:paraId="22C90035" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="50897283" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1419B943" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="43FADB9D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="15" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
-    <w:p w14:paraId="39E5082C" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="09C7EF94" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227748BE" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="563EB690" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="008360E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de Editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="18" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:18:00Z" w:initials="RTCU">
-    <w:p w14:paraId="552E62CF" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="3EEE9C30" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F918B78" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="009919CB">
+    <w:p w14:paraId="62EAAA2A" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Na introdução, devem ser apresentados, de forma objetiva e clara, os elementos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA0667E" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+    <w:p w14:paraId="5F8EE718" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Visão geral do tema de pesquisa, de modo a situar o leitor no contexto mais amplo do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08447BC2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Problema de pesquisa que o estudo pretende investigar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464C7481" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objetivo geral e, se há, objetivo específico e hipótese, se aplicável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1E4716" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Relevância do estudo e explicação de como ele contribui para o respectivo campo de conhecimento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9A091B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Breve explicação sobre o que será abordado em cada seção (opcional, mas recomendável).</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="325C433A" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188BC98F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A revisão de literatura deve ser abrangente, de modo a situar o trabalho dentro do contexto acadêmico atual e permitir que o leitor identifique lacuna existente, bem como compreenda a relevância do estudo proposto. Em “Revisão de literatura”, devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C04359" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Visão geral do tema de pesquisa, de modo a situar o leitor no contexto mais amplo do estudo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D88B8D4" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+        <w:t>Síntese do conhecimento existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE48359" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Problema de pesquisa que o estudo pretende investigar.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11277AAE" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+        <w:t>Análise crítica de estudo anterior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088FDB41" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Objetivo geral e, se há, objetivo específico e hipótese, se aplicável.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="329A1AA3" w14:textId="77777777" w:rsidR="009919CB" w:rsidRDefault="009919CB" w:rsidP="00D520C3">
+        <w:t>Identificação de lacuna na pesquisa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DB1213" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Relevância do estudo e explicação de como ele contribui para o respectivo campo de conhecimento.</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="0A6725FC" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Demonstração de como o estudo se insere no contexto de pesquisa existente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5124FE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>É importante:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7004DFB0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Síntese do conhecimento existente</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3228DB83" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060664B8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Análise crítica de estudo anterior</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6479F572" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Organizar o conteúdo de forma lógica, geralmente começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E528B09" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Identificação de lacuna na pesquisa existente</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35CA13D8" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Apresentar corretamente citação, com a devida correlação na lista de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FACA7D7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Demonstração de como o estudo se insere no contexto de pesquisa existente</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="49E7A6F9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Contemplar desenvolvimento mais recente no campo de pesquisa.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="22" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1DAFDF90" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2065E9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Em “Metodologia”, deve ser informada a abordagem metodológica utilizada, que depende do objetivo da pesquisa e da questão que o pesquisador deseja responder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F28A3E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BAE23E6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à natureza, a pesquisa pode ser básica ou aplicada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A3EAF2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75792F2F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Selecionar fonte confiável, relevante e atual.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56FD852F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>básica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é ampliar o conhecimento científico sem preocupação com a aplicação prática imediata do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45142625" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Organizar o conteúdo de forma lógica, geralmente começando com uma visão geral do tema para, depois, abordar estudo específico.</w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="691641A6" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>aplicada</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é resolver problema prático específico ou desenvolver nova tecnologia.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31082DE3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto ao propósito, a pesquisa pode ser exploratória, descritiva ou explicativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D52C24" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0B3048" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>básica</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="15E16AED" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>exploratória</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é investigar problema ou questão de pesquisa de maneira aberta e flexível. É utilizada quando o pesquisador tem pouco conhecimento prévio sobre o tema ou quando deseja explorar nova área de estudo. O objetivo principal é gerar ideia, identificar padrão e levantar questão que possa ser investigada em pesquisa subsequente mais estruturada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A47ED68" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>aplicada</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="45DA8CDA" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>descritiva</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é descrever característica de fenômeno, grupo ou situação específica ou estabelecer relação entre variáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646B91E9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>explicativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o objetivo é identificar fator que determina ou contribui para a ocorrência de fenômeno, bem como seus efeitos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC97D67" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05DC7F29" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à abordagem, a pesquisa pode ser qualitativa, quantitativa ou mista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7706F7D8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615F2343" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>exploratória</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6C5A7051" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>qualitativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando oportuniza a compreensão de fenômeno a partir de descrição detalhada, entrevista, estudo de caso e análise subjetiva. É ideal para explorar percepção, experiência e significado atribuído por participante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D89CAE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>descritiva</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="6493CD8F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>quantitativa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando utiliza dado numérico e método estatístico para testar hipótese e identificar padrão. É útil para generalizar resultado para população maior e estabelecer relação estatística entre variáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FF82CC" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>explicativa</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="017E57A9" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>mista</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando combina elemento qualitativo e quantitativo, para analisar fenômeno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56499FCE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6184778D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto ao procedimento metodológico, ou seja, quanto ao modo como o dado é coletado e quanto ao instrumento e à ferramenta utilizados na coleta, a pesquisa pode ser bibliográfica, documental, experimental, observacional, ex-post facto, levantamento, pesquisa de campo, estudo de caso, etnográfica, dentre outras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EB54A2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1AA0B9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>qualitativa</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="66F5A05F" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>bibliográfica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando é desenvolvida com base em material já elaborado, constituído principalmente de livro e artigo científico. É utilizada, fundamentalmente, contribuição de outro autor sobre determinado assunto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149492D4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>quantitativa</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="78163C45" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>documental</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando é desenvolvida com base em material que ainda não recebeu tratamento analítico (documento, registro e fonte secundária de dado).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D19CA5" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>mista</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="63601D21" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>experimental</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador manipula variável independente para observar efeito sobre variável dependente. É frequentemente realizada em ambiente controlado, em que é possível administrar fator externo. Estudo experimental é ideal para estabelecer relação de causa e efeito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E73204F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>observacional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador observa e coleta dado sobre participante em seu ambiente natural. Permite identificar associação e padrão, mas não pode confirmar causalidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AB63A6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ex-post facto</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a partir do fato passado) quando o pesquisador observa a relação entre variáveis, mas não dispõe de controle sobre a variável independente, que constitui o fator presumível do fenômeno, porque já ocorreu. Evento passado é analisado, para que se possa compreender causa e consequência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A8ED4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> caracteriza-se como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>levantamento</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador coleta dado diretamente no ambiente onde o fenômeno ocorre, para obter espectro representativo de universo pesquisado e caracterização precisa de seus segmentos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E62559" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de campo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador também coleta dado diretamente no ambiente onde o fenômeno ocorre, mas com a intenção de compreender algum aspecto da realidade estudada de forma mais aprofundada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58339901" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>estudo de caso</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador analisa, profunda e exaustivamente, objeto, indivíduo, grupo ou organização, para obter conhecimento amplo e detalhado sobre eles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8194C1" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>etnográfica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando envolve imersão de pesquisador em comunidade ou grupo social.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C347E56" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DF9B5B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quanto à delimitação temporal, a pesquisa pode ser transversal ou longitudinal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7157E465" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E1FDF0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>bibliográfica</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="794A5BDE" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>transversal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador analisa dado em um único ponto no tempo. É útil para associar variáveis em um momento específico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD7B4C9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pesquisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> é </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>documental</w:t>
-[...257 lines deleted...]
-    <w:p w14:paraId="72FAEDD0" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>longitudinal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> quando o pesquisador acompanha fenômeno ao longo do tempo, para identificar mudança e tendência.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313F3945" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6184D306" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição da metodologia utilizada também deve abranger informação sobre os itens relacionados a seguir, quando aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA0678B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B11B96" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="1F82327C" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Participante ou amostra (número, critério de inclusão e exclusão, característica demográfica relevante, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307C0609" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-      </w:r>
+        <w:t>Detalhamento, validade e confiabilidade do instrumento de coleta de dado utilizado (questionário, entrevista, teste, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2100581F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Técnica estatística, software e método de análise qualitativa utilizado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2541505D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consideração ética envolvida em pesquisa (aprovação por comitê de ética, consentimento informado de participante, medida para garantir a confidencialidade de dado, dentre outros)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B4D4FA" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Limitação metodológica que pode ser fonte de viés ou restringir a abordagem</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:19:00Z" w:initials="RTCU">
+    <w:p w14:paraId="155B68D1" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED0E646" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Resultados e discussão”, devem ser apresentados os resultados da pesquisa. Resultado corresponde a dado bruto ou informação que é obtida diretamente, a partir de método de investigação. É dado objetivo, concreto, ainda não interpretado ou analisado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1F0F27" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em “Discussão”, devem ser apresentados os achados da pesquisa. Achado é a interpretação ou conclusão extraída a partir de resultado. Envolve a explicação de dado obtido, a comparação de dado obtido com pesquisa realizada, a explicação de diferença entre resultado esperado e encontrado, a avaliação de implicação de achado, a análise de como uma limitação de pesquisa pode influenciar resultado, dentre outros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45953198" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079C79AD" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pesquisa</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="4FD858E1" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Atenção</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: A apresentação e a discussão dos resultados podem ser realizadas de forma integrada, conforme a natureza do estudo e a estratégia de organização adotada pelo autor. Não é obrigatório apresentar resultado para somente depois analisá-lo. Quando pertinente, cada resultado pode ser acompanhado de sua respectiva interpretação, discussão e comparação com a literatura ou com outra evidência disponível.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="26" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:20:00Z" w:initials="RTCU">
+    <w:p w14:paraId="18F49314" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BB26B3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Em "Considerações finais", devem ser apresentados os elementos relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC8A953" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Participante ou amostra (número, critério de inclusão e exclusão, característica demográfica relevante, dentre outros)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39D6A0A8" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Principais resultados e achados da pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C149836" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Detalhamento, validade e confiabilidade do instrumento de coleta de dado utilizado (questionário, entrevista, teste, dentre outros)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79DE1C9A" w14:textId="77777777" w:rsidR="005B51E6" w:rsidRDefault="005B51E6" w:rsidP="00D520C3">
+        <w:t>Relevância dos resultados e achados para o respectivo campo de conhecimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D203F43" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Técnica estatística, software e método de análise qualitativa utilizado</w:t>
-[...158 lines deleted...]
-      <w:r>
         <w:t>Tendência ou possibilidade de estudo futuro</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="27" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:20:00Z" w:initials="RTCU">
-    <w:p w14:paraId="0A75BC4E" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+    <w:p w14:paraId="1927B9B2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C5A8EB" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+    <w:p w14:paraId="240B98AA" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00E60054">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EE1C21" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+    <w:p w14:paraId="6BEC71AB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>É vedada qualquer alteração no espaçamento das referências.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="28" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:21:00Z" w:initials="RTCU">
-    <w:p w14:paraId="27BA193F" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
+    <w:p w14:paraId="5156501F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29675816" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
-[...17 lines deleted...]
-    <w:p w14:paraId="4762D711" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+    <w:p w14:paraId="774C91A5" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7C65B8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72572A91" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1508FE01" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1505339F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="039A2AA4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C627AD1" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790E8854" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D90E7A4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B13526B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4DDCE4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591FE0C8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FF3D36" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DC1150" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro apoio], no âmbito de [programa, edital ou ação de fomento], processo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D911BF4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="29" w:author="RAFAEL NICOLAS FREITAS ARAÚJO" w:date="2026-08-14T12:17:00Z" w:initials="RN">
+    <w:p w14:paraId="32EA3D14" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00652C86">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F35EF25" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do trabalho. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33245833" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14587CBD" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Concepção → cria a ideia e define o objetivo do estudo</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35E175A0" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00D520C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B61AD4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>institucional para sua realização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62300B62" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68319CAB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não recebeu financiamento ou apoio específico de agência de fomento, instituição pública ou privada, empresa ou organização sem fins lucrativos."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525445CE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0606C914" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Metodologia → define método e procedimento adotado</w:t>
-[...170 lines deleted...]
-        <w:t>Para preservar o anonimato durante a avaliação, a declaração de contribuição de autoria deve ser retirada da versão original submetida à Revista e informada em Submeter um artigo ˃ Início ˃ Comentários para o editor.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5CC48E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>concessão de recurso financeiro, bolsa, infraestrutura, acesso a dados, suporte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AED4F94" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>técnico, recurso tecnológico ou outro apoio relevante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D12D25A" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561CD4FC" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B239EFD" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109728C7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro apoio], no âmbito de [programa, edital ou ação de fomento], processo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12041E1B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="30" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:21:00Z" w:initials="RTCU">
-    <w:p w14:paraId="2D9ED683" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00B02414" w:rsidP="00A20338">
+    <w:p w14:paraId="4303B40C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41983B3A" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
-[...14 lines deleted...]
-    <w:p w14:paraId="0E6BC79F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+    <w:p w14:paraId="001EF9B8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar a existência ou inexistência de conflito de interesses. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5EB4A7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4535F9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Não se aplica</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – quando o trabalho não recebeu recurso financeiro ou apoio</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="139E0B96" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D346861" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E94F954" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro não possuir conflito de interesses relacionado ao desenvolvimento, aos resultados ou à publicação deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242DC5D0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0A7C2E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de financiamento, bolsa ou apoio institucional</w:t>
-[...35 lines deleted...]
-        <w:t>"Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora participou de [descrever a etapa ou a atividade], especialmente em [planejamento, desenvolvimento, coleta de dados, análise ou outra atividade pertinente]." ou “Esta pesquisa recebeu apoio de [nome da instituição financiadora], na forma de [descrever financiamento, bolsa, infraestrutura, acesso a dado ou outro apoio], no âmbito de [programa, edital ou ação de fomento], processo [número]. A instituição financiadora/apoiadora não participou da concepção da pesquisa, da análise dos resultados, da elaboração do manuscrito ou da decisão de submissão do trabalho.</w:t>
+        <w:t>Existência de conflito de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há vínculo, relação ou circunstância que pode ter influenciado o desenvolvimento ou a interpretação da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4AAC5B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C2E903" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Declaro a existência de potencial conflito de interesses em razão de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B71FCA5" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[descrever vínculo, relação ou circunstância], relacionado a [descrever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF616A3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>relação com o objeto da pesquisa]."</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="29" w:author="RAFAEL NICOLAS FREITAS ARAÚJO" w:date="2026-08-14T12:17:00Z" w:initials="RN">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00652C86">
+  <w:comment w:id="31" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="41CF5D1B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00B02414">
+      <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
-      <w:r w:rsidR="00B02414">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0151CF21" w14:textId="77777777" w:rsidR="00B02414" w:rsidRDefault="00B02414" w:rsidP="00B02414">
-[...182 lines deleted...]
-    <w:p w14:paraId="18BCC0A2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+    <w:p w14:paraId="4B33B23E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se dado de pesquisa foi previamente disponibilizado, indicando,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1949E1C6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>quando aplicável, nome de repositório, identificador digital, link de acesso e demais informações pertinentes. Deve ser informada condição de disponibilidade do dado, material, código, instrumento ou outro conteúdo utilizado na pesquisa. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426715F6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C25E94" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Não se aplica</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – quando não há relação ou circunstância que possa ter comprometido a independência do trabalho.</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="07115D4B" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve geração, coleta ou análise de dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B30FEF" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E771831" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"O compartilhamento de dados não se aplica a este trabalho, pois nenhum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E7FDE0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>dado novo foi criado ou analisado.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74032754" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3808C11F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de conflito de interesses</w:t>
-[...67 lines deleted...]
-    <w:p w14:paraId="625A78C2" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Dados incluídos no artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados necessários à compreensão dos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E582A0" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>resultados estão no artigo ou em material complementar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D10F16" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643CAC76" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados necessários à compreensão dos resultados desta pesquisa estão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B1133F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>disponíveis no próprio trabalho e/ou em seu material complementar.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523C0C56" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B21EC6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5E2CE897" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Existência de dados em repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados estão abertos e foram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20538279" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>depositados em repositório confiável.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC12F0E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1436F06C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis em</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB22BE3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[nome do repositório], com DOI: [inserir DOI], podendo ser acessados por</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404A7656" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>meio do link: [informar URL].”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AA970A" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42710D49" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Dados incluídos no artigo</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="56A01D05" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Disponível mediante solicitação</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06177B45" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE0C00F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados que suportam os resultados deste estudo estão disponíveis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4234EFEB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mediante solicitação ao autor correspondente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E4D681" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D05B4F4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de dados em repositório</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="7AEDC5BA" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Acesso restrito</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando há limitação legal, ética, institucional ou contratual para disponibilização pública dos dados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFBE748" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E48BB4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa possuem acesso restrito em razão de</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD023FF" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[indicar justificativa], observadas as condições aplicáveis para acesso e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E01E2E6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reutilização."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296A8120" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E86DEE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Disponível mediante solicitação</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="42A95EFE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Sob responsabilidade de terceiros</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando os dados pertencem ou estão sob custódia de outra instituição.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CE4456" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34208144" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0BE871" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>da instituição responsável], sendo o acesso condicionado às regras e às</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E10F9F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>autorizações estabelecidas pela instituição detentora."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="32" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1A20EEB3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C721BBF" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente. Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409F5C9B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB087A4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Acesso restrito</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="343CAB15" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Não se aplica ou não exige aprovação ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa não envolve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B50768B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E095C7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADEC09F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita a aprovação por comitê ou instância ética competente."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E90589E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A4A2D4" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Sob responsabilidade de terceiros</w:t>
-[...76 lines deleted...]
-    <w:p w14:paraId="2F6B2E10" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando a pesquisa foi submetida a órgão responsável por avaliação ética e foi aprovada previamente por ele.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71077B8D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471BB693" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa foi aprovada por [nome do comitê ou instância ética</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38040A" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>competente], conforme parecer/autorização [número], emitido em [data]."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FFB6EB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4519338E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Não se aplica ou não exige aprovação ética</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="6725AB9F" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando foi utilizado dado, documento ou base previamente constituída, observados os requisitos éticos e legais aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DBB4C9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B379EE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Esta pesquisa utilizou dado secundário proveniente de [identificar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D59837E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>fonte/base], observadas as normas éticas, legais e institucionais aplicáveis.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E163F22" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7680C454" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pesquisa aprovada por comitê ou instância ética competente</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="1A1A0AA6" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Pesquisa com participação direta de pessoa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F8C792" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170D0C06" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Os participantes da pesquisa foram informados sobre os objetivos do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A930FCE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>estudo e manifestaram consentimento para participação, conforme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D23292" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>procedimentos éticos aplicáveis."</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
+    <w:p w14:paraId="68EAD19F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="A66500"/>
+        </w:rPr>
+        <w:t>Orientação</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13789EA6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de preprints, indicando, quando aplicável, nome do repositório, identificador digital, link de acesso e demais informações pertinentes. Podem ser utilizados, dentre outros, os</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156B10A3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4769F7E2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47577B8F" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pesquisa com utilização de dado secundário ou base existente</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4A2A35E4" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t>Não se aplica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022BEA5B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CA4A85" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Este trabalho não foi disponibilizado previamente em servidor ou plataforma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1099C9A2" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>de preprints."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8F2E3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEAE0A7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pesquisa com participação direta de pessoa</w:t>
-[...26 lines deleted...]
-        <w:t>procedimentos éticos aplicáveis."</w:t>
+        <w:t>Existência de versão em preprint</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB95FF9" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>previamente em servidor ou plataforma de preprints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA3D6A7" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6EC6F8" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Uma versão preliminar deste trabalho foi disponibilizada previamente na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD3ED24" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>plataforma [nome da plataforma de preprint], sob o identificador [DOI ou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3D37C6" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outro identificador persistente], podendo ser acessada por meio do link:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A917B85" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[link]. A versão submetida/publicada deste trabalho apresenta atualização</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3CA04B" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>em relação ao preprint anteriormente disponibilizado, incluindo [descrever</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DE2434" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado."</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="34" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:22:00Z" w:initials="RTCU">
-    <w:p w14:paraId="101AB2FE" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+  <w:comment w:id="34" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:23:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5F1FB941" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B517EFB" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
-[...14 lines deleted...]
-    <w:p w14:paraId="6C4D9B79" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+    <w:p w14:paraId="5F12CEB3" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve declarar eventual utilização de ferramenta de inteligência artificial na</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F908BEE" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>elaboração do manuscrito e especificar a finalidade do uso. Ferramenta de inteligência artificial não pode ser indicada como autora de trabalho. Podem ser utilizados, dentre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175520AD" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>outros, os modelos de declaração relacionados a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D34006" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4C0258" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Não se aplica</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="45E7172C" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+        <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0502AD7C" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C61469" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Não foi utilizada ferramenta de inteligência artificial generativa no desenvolvimento deste trabalho.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1409D9FD" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FC6A38" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="002608AE">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Existência de versão em preprint</w:t>
-[...17 lines deleted...]
-        <w:t>"Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao preprint anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado."</w:t>
+        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6683BFBB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>– quando foi utilizada ferramenta de inteligência artificial para auxiliar na organização, no desenvolvimento, no aprimoramento ou na revisão da linguagem do texto ou para a produção ou o processamento de elementos utilizados na pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675F5D85" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5093A96E" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"Foi utilizada ferramenta de inteligência artificial generativa, especificamente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD7D34D" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[nome da ferramenta], para [descrever a finalidade], sem substituição da</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D211DB" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>análise crítica e da responsabilidade integral do autor pela versão final do</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6303D313" w14:textId="77777777" w:rsidR="00957F2E" w:rsidRDefault="00957F2E" w:rsidP="00957F2E">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>trabalho publicado."</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="35" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:23:00Z" w:initials="RTCU">
-    <w:p w14:paraId="3AB87F1D" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="0061716C" w:rsidP="00A20338">
+  <w:comment w:id="35" w:author="Equipe editorial RTCU" w:date="2026-09-04T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="568E76F9" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:rPr>
           <w:color w:val="A66500"/>
         </w:rPr>
         <w:t>Orientação</w:t>
       </w:r>
-      <w:r w:rsidR="00A20338">
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F15C91" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338" w:rsidP="00A20338">
-[...55 lines deleted...]
-    <w:p w14:paraId="5D6A6D72" w14:textId="77777777" w:rsidR="00A20338" w:rsidRDefault="00A20338">
+    <w:p w14:paraId="327710B0" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O autor deve informar os textos das ilustrações utilizadas no trabalho, incluindo texto de título e subtítulo, de fonte e de nota, bem como texto alternativo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC80ECD" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EC804D" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para inserir texto alternativo (descrição), o autor deve seguir os passos a seguir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2902DBCC" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB6E212" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t>Para imagem, gráfico, forma, ícone e objeto gráfico: clicar com o botão direito do mouse no objeto &gt; selecionar a opção “Editar Texto Alternativo” ou “Exibir Texto Alternativo” &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0BB8E3" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para tabela e quadro: clicar com o botão direito do mouse na tabela ou no quadro &gt; selecionar a opção “Propriedades da Tabela” &gt; acessar a guia “Texto Alternativo” &gt; preencher os campos “Título” e “Descrição”. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0A91F" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para ilustração elaborada em SmartArt e gráfico criado diretamente no documento: selecionar a borda externa da ilustração &gt; acessar a guia “Formatar” no Word &gt; selecionar a opção “Texto Alt” ou equivalente &gt; inserir a descrição no painel que será aberto. O texto alternativo será salvo automaticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6224B6C4" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3584795C" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A descrição deve conter elementos como formato (fotografia, desenho, tabela, dentre outros), sujeito (pessoa ou objeto), paisagem, contexto, ação e ser feita com a mesma fonte tipográfica e corpo utilizados no texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36309770" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012E7570" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5C03AE" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B061AAE" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uso de inteligência artificial generativa como apoio à redação ou revisão textual</w:t>
-[...172 lines deleted...]
-        </w:rPr>
         <w:t>Fotografia 3 – Exemplo 2 de imagem com legenda descritiva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3484F81B" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="143A5CF4" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E9EF9E3" wp14:editId="7279E952">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7280C3DC" wp14:editId="50E6C54F">
             <wp:extent cx="4438650" cy="2990850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1908568735" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+            <wp:docPr id="1336631761" name="Imagem 10" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1908568735" name="Imagem 1908568735" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
+                    <pic:cNvPr id="1033805940" name="Imagem 1033805940" descr="Descrição da imagem: foto de uma garotinha sorridente de óculos cor-de-rosa. Ela aparente ter cerca de 6 anos, é negra, tem cabelos cacheados na altura dos ombros e usa camiseta branca com mangas verdes."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4438650" cy="2990850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2EE96A" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="1E0CCB05" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fonte: Fundação Dorina Nowill para Cegos (2024), reproduzida no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBD7DE5" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="6BD53224" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Legenda para a caixa de texto alternativo: fotografia (formato) de uma garotinha (sujeito), usando óculos cor-de-rosa (contexto). Ela aparenta ter, cerca de, 6 anos e está sorrindo (ação). É preta, tem cabelos cacheados à altura dos ombros e usa camiseta branca com mangas verdes (contexto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269393BC" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="6CF1792D" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>O texto alternativo deve ser inserido em todas as ilustrações, inclusive naquelas utilizadas apenas como recursos gráficos de composição.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06974919" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
-[...5 lines deleted...]
-    <w:p w14:paraId="74DC0797" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="06C294FC" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DA2EBB" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gráfico 2 – Distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381C1EF2" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="5A3FBC0F" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B9580D5" wp14:editId="3513E364">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="402C413D" wp14:editId="7CCF9D52">
             <wp:extent cx="2791215" cy="2362530"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
-            <wp:docPr id="1914970159" name="Imagem 9" descr="Gráfico, Gráfico de pizzaDescrição gerada automaticamente"/>
+            <wp:docPr id="161002915" name="Imagem 9" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1914970159" name="Imagem 1914970159" descr="Gráfico, Gráfico de pizzaDescrição gerada automaticamente"/>
+                    <pic:cNvPr id="686137256" name="Imagem 686137256" descr="O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto)."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2791215" cy="2362530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DC03C1" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="5A1E7CAA" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Fonte: Brasil, 2022b, p. 155.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7888D4C8" w14:textId="77777777" w:rsidR="00EA56CD" w:rsidRDefault="00EA56CD" w:rsidP="00EA56CD">
+    <w:p w14:paraId="5EA17134" w14:textId="77777777" w:rsidR="00852D19" w:rsidRDefault="00852D19" w:rsidP="00852D19">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Legenda para a caixa de texto alternativo: O gráfico (formato) mostra a distribuição de recursos do Funcafé dos anos-safra de 2016/2017 a 2020/2021 (contexto). Como apurado pela equipe de auditoria do Tribunal, 2,1% dos recursos não foram contratados nas agências de fomento; 18,8% foram contratados, mas não foram solicitados; 15,3% foram corrigidos pela Selic e devolvidos; e 63,7% foram emprestados ao beneficiário final (contexto).</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w15:commentEx w15:paraId="54D1EC64" w15:done="0"/>
-[...22 lines deleted...]
-  <w15:commentEx w15:paraId="7888D4C8" w15:done="0"/>
+  <w15:commentEx w15:paraId="12B30DE0" w15:done="0"/>
+  <w15:commentEx w15:paraId="5FF5F692" w15:done="0"/>
+  <w15:commentEx w15:paraId="185D302D" w15:done="0"/>
+  <w15:commentEx w15:paraId="5F33E54D" w15:done="0"/>
+  <w15:commentEx w15:paraId="7C8A5CD9" w15:done="0"/>
+  <w15:commentEx w15:paraId="34AD2188" w15:done="0"/>
+  <w15:commentEx w15:paraId="2D9BE413" w15:done="0"/>
+  <w15:commentEx w15:paraId="43FADB9D" w15:done="0"/>
+  <w15:commentEx w15:paraId="563EB690" w15:done="0"/>
+  <w15:commentEx w15:paraId="6A9A091B" w15:done="0"/>
+  <w15:commentEx w15:paraId="7FACA7D7" w15:done="0"/>
+  <w15:commentEx w15:paraId="55B4D4FA" w15:done="0"/>
+  <w15:commentEx w15:paraId="079C79AD" w15:done="0"/>
+  <w15:commentEx w15:paraId="3D203F43" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BEC71AB" w15:done="0"/>
+  <w15:commentEx w15:paraId="2D911BF4" w15:done="0"/>
+  <w15:commentEx w15:paraId="12041E1B" w15:done="1"/>
+  <w15:commentEx w15:paraId="7EF616A3" w15:done="0"/>
+  <w15:commentEx w15:paraId="09E10F9F" w15:done="0"/>
+  <w15:commentEx w15:paraId="26D23292" w15:done="0"/>
+  <w15:commentEx w15:paraId="42DE2434" w15:done="0"/>
+  <w15:commentEx w15:paraId="6303D313" w15:done="0"/>
+  <w15:commentEx w15:paraId="5EA17134" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
-  <w16cex:commentExtensible w16cex:durableId="70254723" w16cex:dateUtc="2026-09-04T15:10:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="1B01C444" w16cex:dateUtc="2026-09-04T15:13:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3E3AA6C0" w16cex:dateUtc="2026-09-29T13:44:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="21C371D3" w16cex:dateUtc="2026-09-29T13:45:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2AEBEBFD" w16cex:dateUtc="2026-09-04T15:13:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="49E83634" w16cex:dateUtc="2026-09-04T15:14:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3E055FB2" w16cex:dateUtc="2026-09-04T15:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="16B18A38" w16cex:dateUtc="2026-09-04T15:16:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="5DE150DD" w16cex:dateUtc="2026-09-04T15:16:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3FD4E1ED" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="17A6E20A" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="695A7118" w16cex:dateUtc="2026-09-04T15:18:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="041D3A93" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="00A9FEDE" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="70BC1CD2" w16cex:dateUtc="2026-09-04T15:19:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="46D428E4" w16cex:dateUtc="2026-09-04T15:20:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="371F6304" w16cex:dateUtc="2026-09-04T15:20:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="0FFD0DF7" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4AFA5A10" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7B4A6F0A" w16cex:dateUtc="2026-08-14T15:17:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="35141365" w16cex:dateUtc="2026-09-04T15:21:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="2C0ACB11" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7C5A2EF1" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4675A194" w16cex:dateUtc="2026-09-04T15:22:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="77C0E234" w16cex:dateUtc="2026-09-04T15:23:00Z"/>
-  <w16cex:commentExtensible w16cex:durableId="28299092" w16cex:dateUtc="2026-09-04T15:23:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="18E66E65" w16cex:dateUtc="2026-09-04T15:32:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w16cid:commentId w16cid:paraId="54D1EC64" w16cid:durableId="70254723"/>
-[...22 lines deleted...]
-  <w16cid:commentId w16cid:paraId="7888D4C8" w16cid:durableId="28299092"/>
+  <w16cid:commentId w16cid:paraId="12B30DE0" w16cid:durableId="3E3AA6C0"/>
+  <w16cid:commentId w16cid:paraId="5FF5F692" w16cid:durableId="21C371D3"/>
+  <w16cid:commentId w16cid:paraId="185D302D" w16cid:durableId="2AEBEBFD"/>
+  <w16cid:commentId w16cid:paraId="5F33E54D" w16cid:durableId="49E83634"/>
+  <w16cid:commentId w16cid:paraId="7C8A5CD9" w16cid:durableId="3E055FB2"/>
+  <w16cid:commentId w16cid:paraId="34AD2188" w16cid:durableId="16B18A38"/>
+  <w16cid:commentId w16cid:paraId="2D9BE413" w16cid:durableId="5DE150DD"/>
+  <w16cid:commentId w16cid:paraId="43FADB9D" w16cid:durableId="3FD4E1ED"/>
+  <w16cid:commentId w16cid:paraId="563EB690" w16cid:durableId="17A6E20A"/>
+  <w16cid:commentId w16cid:paraId="6A9A091B" w16cid:durableId="695A7118"/>
+  <w16cid:commentId w16cid:paraId="7FACA7D7" w16cid:durableId="041D3A93"/>
+  <w16cid:commentId w16cid:paraId="55B4D4FA" w16cid:durableId="00A9FEDE"/>
+  <w16cid:commentId w16cid:paraId="079C79AD" w16cid:durableId="70BC1CD2"/>
+  <w16cid:commentId w16cid:paraId="3D203F43" w16cid:durableId="46D428E4"/>
+  <w16cid:commentId w16cid:paraId="6BEC71AB" w16cid:durableId="371F6304"/>
+  <w16cid:commentId w16cid:paraId="2D911BF4" w16cid:durableId="4AFA5A10"/>
+  <w16cid:commentId w16cid:paraId="12041E1B" w16cid:durableId="7B4A6F0A"/>
+  <w16cid:commentId w16cid:paraId="7EF616A3" w16cid:durableId="35141365"/>
+  <w16cid:commentId w16cid:paraId="09E10F9F" w16cid:durableId="2C0ACB11"/>
+  <w16cid:commentId w16cid:paraId="26D23292" w16cid:durableId="7C5A2EF1"/>
+  <w16cid:commentId w16cid:paraId="42DE2434" w16cid:durableId="4675A194"/>
+  <w16cid:commentId w16cid:paraId="6303D313" w16cid:durableId="77C0E234"/>
+  <w16cid:commentId w16cid:paraId="5EA17134" w16cid:durableId="18E66E65"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73F3A331" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+    <w:p w14:paraId="1A8B14FB" w14:textId="77777777" w:rsidR="00E03058" w:rsidRPr="00652C86" w:rsidRDefault="00E03058">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3D210A" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+    <w:p w14:paraId="65D0C2BA" w14:textId="77777777" w:rsidR="00E03058" w:rsidRPr="00652C86" w:rsidRDefault="00E03058">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="79068B82" w14:textId="77777777" w:rsidR="003150CF" w:rsidRPr="00652C86" w:rsidRDefault="003150CF">
+  <w:p w14:paraId="17CD94C1" w14:textId="3DE96616" w:rsidR="003E5EB0" w:rsidRPr="00175961" w:rsidRDefault="00842460" w:rsidP="003E5EB0">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58759681" wp14:editId="0DDDEDFC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>9147048</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5759450" cy="179705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="450722830" name="Imagem 16">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1669543122" name="Imagem 16">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5759450" cy="179705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-2040886268"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-540981367"/>
+            <w:docPartObj>
+              <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+              <w:docPartUnique/>
+            </w:docPartObj>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:r w:rsidR="003E5EB0">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003E5EB0">
+              <w:tab/>
+            </w:r>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A45CFEB" w14:textId="0C807A07" w:rsidR="00FC2B54" w:rsidRPr="003517A0" w:rsidRDefault="003517A0" w:rsidP="003517A0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37D60DD3" wp14:editId="4A2BA2A5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="margin">
+            <wp:posOffset>9168257</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="5759450" cy="179705"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="840595878" name="Imagem 16">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1669543122" name="Imagem 16">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5759450" cy="179705"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="222"/>
+      <w:gridCol w:w="222"/>
+      <w:gridCol w:w="222"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1C99301E" w14:paraId="334B05AB" w14:textId="77777777" w:rsidTr="000D6F1C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6A9A6671" w14:textId="0C5D38CA" w:rsidR="1C99301E" w:rsidRDefault="00F3037D" w:rsidP="000D6F1C">
+          <w:pPr>
+            <w:pStyle w:val="Cabealho"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DC795DD" wp14:editId="581E568B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-71120</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5759450" cy="179705"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="925245324" name="Imagem 16">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1669543122" name="Imagem 16">
+                          <a:extLst>
+                            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5759450" cy="179705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="15DE4E22" w14:textId="3110E490" w:rsidR="1C99301E" w:rsidRDefault="1C99301E"/>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="0" w:type="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="7F25E044" w14:textId="7B5A254F" w:rsidR="1C99301E" w:rsidRDefault="1C99301E"/>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31D254F6" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+    <w:p w14:paraId="6EEEF63A" w14:textId="77777777" w:rsidR="00E03058" w:rsidRPr="00652C86" w:rsidRDefault="00E03058">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFD775B" w14:textId="77777777" w:rsidR="00953D81" w:rsidRPr="00652C86" w:rsidRDefault="00953D81">
+    <w:p w14:paraId="37B70682" w14:textId="77777777" w:rsidR="00E03058" w:rsidRPr="00652C86" w:rsidRDefault="00E03058">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="574FDE8E" w14:textId="0F6761A6" w:rsidR="009D5CF7" w:rsidRPr="002F1F35" w:rsidRDefault="007347CB" w:rsidP="005175D1">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="9922"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43F7B3AD" wp14:editId="69316C05">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-50800</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5759450" cy="8890"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1734242681" name="Shape 44614">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5759450" cy="8890"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="0" t="0" r="0" b="0"/>
+                        <a:pathLst>
+                          <a:path w="6479997" h="9144">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="0" cap="flat">
+                        <a:miter lim="127000"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:srgbClr val="E08800"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="none"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="174FD90E" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-4pt;width:453.5pt;height:.7pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX21R+IgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKq3TZR0z2wwAUB&#10;Ypcf4Dp2Y8mxLdvbtP+e8eSj2UUghOghmdgzz++96Xh/f2k1OQsflDUVXS5ySoThtlbmVNEfTx/f&#10;7SgJkZmaaWtERa8i0PvD2zf7zpViZRura+EJgJhQdq6iTYyuzLLAG9GysLBOGNiU1rcswqc/ZbVn&#10;HaC3Olvl+V3WWV87b7kIAVYf+k16QHwpBY9fpQwiEl1R4Bbx6fF5TM/ssGflyTPXKD7QYP/AomXK&#10;wKET1AOLjDx79QtUq7i3wcq44LbNrJSKC9QAapb5KzWPDXMCtYA5wU02hf8Hy7+cH903DzZ0LpQB&#10;wqTiIn2b3sCPXNCs62SWuETCYXGz3RTrDXjKYW+3K9DL7FbLn0P8JCzisPPnEHur6zFizRjxixlD&#10;Dw37Y6sci6kukUsh6Sp6t94WRbGlpKlosVyvsQ+tPYsni2nxlQTgeNvVZp41QY1yIXfMGN8O8eaZ&#10;eCio+20ymASAf5k2+tifB5hJJ4JP2mFx7q42yYbUCQYTJDWLvQUqwmhp1cJcrrZ5fgMGtFu3MYpX&#10;LZJZ2nwXkqgam54Wgj8d32tPziwNEP4QnGnXsGE1DRFQGlIHHwAn1Uul9QS5xNIXkB/y3W5iNiSn&#10;OoGzO1XmfSUf2PQDDDcMiB7HGBhMRXiyNXGqN3D5IM2Z2hQebX3Ffz8aAjOG7If7IA3x/Bvi+a11&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAG9GItvcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SNxau1REJY1TIUQlOCFCJa5uvE0i4nUUO27o07Oc4LQ/s5r5ttjNrhcJx9B50rBa&#10;KhBItbcdNRoOH/vFBkSIhqzpPaGGbwywK6+vCpNbf6Z3TFVsBJtQyI2GNsYhlzLULToTln5AYu3k&#10;R2cij2Mj7WjObO56eadUJp3piBNaM+BTi/VXNTkN8fO1StPzWvX7+zSny+Xl8Ka81rc38+MWRMQ5&#10;/h3DLz6jQ8lMRz+RDaLXsOZPoobFhivLDyvFzZEXWQayLOR//vIHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAF9tUfiICAAD9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAb0Yi29wAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+              <v:stroke miterlimit="83231f" joinstyle="miter"/>
+              <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CDF468F" wp14:editId="60A57FEB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>14605</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-38100</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2996565" cy="137160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="271200727" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2996565" cy="137160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="790810A3" w14:textId="6723A2BC" w:rsidR="002F1F35" w:rsidRPr="00C17C01" w:rsidRDefault="005F20DE" w:rsidP="002F1F35">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="A26200"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1CDF468F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Caixa de Texto 25" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-3pt;width:235.95pt;height:10.8pt;z-index:-251658233;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI/TPQIAIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQSoYGtEqBgV0yTU&#10;VqJTn41jk0iOr3VtSNiv37VDStftadqLc+P7fc7x4q5rDDsp9DXYgk9GY86UlVDW9lDwH8+bT184&#10;80HYUhiwquBn5fnd8uOHRetyNYUKTKmQURHr89YVvArB5VnmZaUa4UfglCWnBmxEoF88ZCWKlqo3&#10;JpuOx/OsBSwdglTe0+197+TLVF9rJcOj1l4FZgpOs4V0Yjr38cyWC5EfULiqlpcxxD9M0YjaUtPX&#10;UvciCHbE+o9STS0RPOgwktBkoHUtVdqBtpmM322zq4RTaRcCx7tXmPz/KysfTjv3hCx0X6EjAiMg&#10;rfO5p8u4T6exiV+alJGfIDy/wqa6wCRdTm9v57P5jDNJvsnN58k84Zpdsx368E1Bw6JRcCRaElri&#10;tPWBOlLoEBKbeTB1uamNST9RCmptkJ0EkWhCmpEyfosylrUFn9/MxqmwhZjeVzaWGlx3ilbo9t1l&#10;0T2UZ9ofoZeGd3JT05Bb4cOTQNICrUz6Do90aAPUBC4WZxXgz7/dx3iiiLyctaStglsSP2fmuyXq&#10;ogwHAwdjPxj22KyB9pzQu3EymZSAwQymRmheSPSr2INcwkrqVPAwmOvQ65sejVSrVQoisTkRtnbn&#10;ZCwdcY2AP3cvAt2FlUB8PsCgOZG/I6ePjZkWVscAuk7MRTh7DC8ok1AToZdHFV/C2/8UdX36y18A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBN+xyr3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcUOsQQopCnKpC9IBQDy204ugmSxwRryPbbcLfs5zguJqnmbflcrK9OKMPnSMFt/ME&#10;BFLtmo5aBe9v69kDiBA1Nbp3hAq+McCyurwoddG4kbZ43sVWcAmFQiswMQ6FlKE2aHWYuwGJs0/n&#10;rY58+lY2Xo9cbnuZJkkure6IF4we8Mlg/bU7WQWot+ZG7vPnV39o16t99rF5GZ1S11fT6hFExCn+&#10;wfCrz+pQsdPRnagJoleQ3jGoYJbzRxxniywFcWTuPgdZlfK/f/UDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAyP0z0CACAABCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATfscq94AAAAHAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="790810A3" w14:textId="6723A2BC" w:rsidR="002F1F35" w:rsidRPr="00C17C01" w:rsidRDefault="005F20DE" w:rsidP="002F1F35">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="A26200"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00734F0F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EB21E84" wp14:editId="568DCF4D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-83820</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-250698</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4951095" cy="314325"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1677787625" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4951095" cy="314325"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52FC3D18" w14:textId="77777777" w:rsidR="00944CED" w:rsidRPr="007F6817" w:rsidRDefault="00944CED" w:rsidP="00944CED">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista do TCU</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">v. X </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fluxo contínuo</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Ano </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>E-</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>location</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0057023B">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>DOI:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.69518/</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xxxx</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="57AF3EC6" w14:textId="3DFDBDAE" w:rsidR="002F1F35" w:rsidRPr="007F6817" w:rsidRDefault="002F1F35" w:rsidP="002F1F35">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="6EB21E84" id="Caixa de Texto 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-19.75pt;width:389.85pt;height:24.75pt;z-index:-251658234;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWpWZWEAIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6bribvI1h7qR+ILYdQj/R86tIA/OetJixX3P44CFWfmgyXOV8ViEcWbjMXyzZwMvPTsLz3C&#10;SoKquAzI2WhsQ5L82NotTafRibjnWqaiSWWJz+lHRBlf2unV87/d/AIAAP//AwBQSwMEFAAGAAgA&#10;AAAhALKp4efgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dbYtpE7Mp&#10;VaggCMUqtMdtdpoEs7Mhu23i2zue9PYP8/HPN/l6dK24Yh8aTxpmUwUCqfS2oUrD58d2sgIRoiFr&#10;Wk+o4RsDrIvbm9xk1g/0jtd9rASXUMiMhjrGLpMylDU6E6a+Q+Ld2ffORB77StreDFzuWjlXKpHO&#10;NMQXatPhc43l1/7iNAwxTV+W29fquElWTwc7nsP4ttP6/m7cPIKIOMY/GH71WR0Kdjr5C9kgWg2T&#10;2WLOKIdF+gCCiWWScDgxqhTIIpf/Xyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJal&#10;ZlYQAgAA/wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ALKp4efgAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="52FC3D18" w14:textId="77777777" w:rsidR="00944CED" w:rsidRPr="007F6817" w:rsidRDefault="00944CED" w:rsidP="00944CED">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista do TCU</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">v. X </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fluxo contínuo</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Ano </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>E-</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>location</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0057023B">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>DOI:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.69518/</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xxxx</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="57AF3EC6" w14:textId="3DFDBDAE" w:rsidR="002F1F35" w:rsidRPr="007F6817" w:rsidRDefault="002F1F35" w:rsidP="002F1F35">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31CA46D1" w14:textId="6B0E0A4C" w:rsidR="009D5CF7" w:rsidRPr="009D5CF7" w:rsidRDefault="009533D8">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:color w:val="636362"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498C4BDA" wp14:editId="14ADE66B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>485775</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5748337" cy="193675"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1531907685" name="Group 42798">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5748337" cy="193675"/>
+                        <a:chOff x="4" y="0"/>
+                        <a:chExt cx="6479997" cy="194455"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="633714050" name="Shape 44614"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="4" y="0"/>
+                          <a:ext cx="6479997" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="6479997" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6479997" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6479997" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="14459478" name="Shape 42800"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6372000" y="69741"/>
+                          <a:ext cx="108001" cy="124714"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="124714">
+                              <a:moveTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="124714"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1698787937" name="Shape 42801"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6372000" y="7298"/>
+                          <a:ext cx="108001" cy="62357"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="62357">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="64904955" name="Shape 42802"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5940000" y="7298"/>
+                          <a:ext cx="108001" cy="62357"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="62357">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="1340815695" name="Shape 42803"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6263999" y="7295"/>
+                          <a:ext cx="108001" cy="124714"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="108001" h="124714">
+                              <a:moveTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="124714"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62357"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="108001" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="706868919" name="Shape 42804"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6156080" y="69746"/>
+                          <a:ext cx="107924" cy="124612"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="107924" h="124612">
+                              <a:moveTo>
+                                <a:pt x="107924" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="107924" y="124612"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="62306"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="107924" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="E08800"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="42871160" id="Group 42798" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:401.4pt;margin-top:38.25pt;width:452.6pt;height:15.25pt;z-index:-251658239;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb6KZ8CwQAAPsXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWM2O2zgMvhfYdzB83/FPHNkOJulh253L&#10;oi067QNoFDk2YFuGpEkyb1+KshQnk+6mUxQtuskhki2SJj/xo35uX++7NthyqRrRL8PkJg4D3jOx&#10;bvrNMvz86e8/izBQmvZr2oqeL8MnrsLXqz9e3e6GBU9FLdo1lwEY6dViNyzDWuthEUWK1byj6kYM&#10;vIfBSsiOaniUm2gt6Q6sd22UxjGJdkKuBykYVwrevrGD4QrtVxVn+n1VKa6DdhmCbxr/Jf4/mP9o&#10;dUsXG0mHumGjG/QFXnS06eGj3tQbqmnwKJtnprqGSaFEpW+Y6CJRVQ3jGANEk8Qn0dxJ8ThgLJvF&#10;bjN4mADaE5xebJa9297J4X74IAGJ3bABLPDJxLKvZGda8DLYI2RPHjK+1wGDl/M8K2azPAwYjCXl&#10;jORziymrAXijloXBQY3Vb0dFkuVlWXrFLJujYuQ+Gx05sxsgPdQBAfV9CNzXdOAIrFoAAh9k0KyX&#10;IYFAkiyeQ570tINkRbEgy0iSmaCMEyDtwVILBbidQeooZIfUUcBlkqFJHy5dsEel77hAxOn2H6Vt&#10;aq5dj9aux/a960pI8H9N7YFqo2ecNN1gB2E65OtliH6YwU5s+SeBYvpkssHHw2jbT6W8KTfDIOsk&#10;XDugvankJHgn5ForDBMABi8UQw7770LHxLm6HTsYO/Sn6La9gQE+wihUnKqlGqnbNRpKUdt0kMhp&#10;HscHw2DNzL2dbezpp5YbsNr+I68geZAe5oWSm4e/WhlsqSk4+EPjtB1qOr41uQQujaLYRztGv2ra&#10;1ptMUPXI5Nu4KLxno7DR41jrvGZsNdnojS14UDYgaFf2wAOvhF8Wvfb6PRRrdHMSrek+iPUTlgoE&#10;BBhpWfHDqQl0mZdZDovJETPTEQvj2kXMJLMcVg2bX6TMs8QWK8fRJAaDyVjM0gyqwThXrhRO0+iH&#10;ktR5AhxNrCNmjg48tERxUhP6HUSOOTURHQ3aLHRSrp0ykKSzeT4i4MZd+1UHnABrheL2G1dGGuaZ&#10;CVS/DyNJWeRFXpq1/5STyKoXcTJPy+LrlJzm489kpPXjHCFtZXErxwVcdKKONa59Rq9p7E7ItVPO&#10;nhq80tAcAvzC9rvRkGRlnJWwd35GwtTw6GISwupqNiu48bqS8GiTO1k5ryS87k7PHByTWRYXyZyU&#10;Z2g4+yYakpTM4FjsaDiepa/bU3+qnC51/83GCXWv6yIc+P4/B8Y8JgUpygSodLo7/ba7HAK8hlMh&#10;MtKcGMnp9jQvU7jvweuvFG6KcNkFqH/C/tR6Yk+MxpFzG9QktlIXnRi9KJwYD5G5XadrTygZI0KA&#10;gBt3rdvSeqtXSv4qlMTLVrhhxruo8TbcXGFPn6E/vbNffQEAAP//AwBQSwMEFAAGAAgAAAAhAAVu&#10;S4TeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7m0pajdmUUtRTEWwF&#10;8faafU1Cs7shu03Sf+/zZI/DDDPf5KvJtmKgPjTeaUhmCgS50pvGVRq+9m8PTyBCRGew9Y40XCjA&#10;qri9yTEzfnSfNOxiJbjEhQw11DF2mZShrMlimPmOHHtH31uMLPtKmh5HLretnCu1kBYbxws1drSp&#10;qTztzlbD+4jj+jF5Hban4+bys08/vrcJaX1/N61fQESa4n8Y/vAZHQpmOvizM0G0GvhI1LBcpCDY&#10;fVbpHMSBY2qpQBa5vOYvfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb6KZ8CwQAAPsX&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAFbkuE3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGUGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcAcA&#10;AAAA&#10;">
+              <v:shape id="Shape 44614" o:spid="_x0000_s1027" style="position:absolute;width:64800;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIaYjOyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvhf2HcAbeaeI6nXRGGWOCXg2rsNtDc2zLmpPSxFj99cuFsMuX94tntRlsKyL1vnGsYTZVIIhL&#10;ZxquNJyO28kShA/IBlvHpOFGHjbrp9EKc+OufKBYhEqkEfY5aqhD6HIpfVmTRT91HXHyzq63GJLs&#10;K2l6vKZx28oXpRbSYsPpocaOPmsqf4uL1RB+9kW8fGWq3c7jEO/33elbOa3Hz8PHO4hAQ/gPP9o7&#10;o2GRZW+zVzVPEAkp4YBc/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIaYjOyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              </v:shape>
+              <v:shape id="Shape 42800" o:spid="_x0000_s1028" style="position:absolute;left:63720;top:697;width:1080;height:1247;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBa95vuxAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NT8JA&#10;EL2b8B82Y+JNtmpFLSyEmBg9SpVwHbpDW+jONrtrqf5652Di8eV9L1aj69RAIbaeDdxMM1DElbct&#10;1wY+P16uH0HFhGyx80wGvinCajm5WGBh/Zk3NJSpVhLCsUADTUp9oXWsGnIYp74nFu7gg8MkMNTa&#10;BjxLuOv0bZbNtMOWpaHBnp4bqk7llzNw3NN7KH+Ou/WW7pi6Ge/b4dWYq8txPQeVaEz/4j/3m5X5&#10;eX7/lD/IZHkkEPTyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFr3m+7EAAAA4QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m108001,r,124714l,62357,108001,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
+              </v:shape>
+              <v:shape id="Shape 42801" o:spid="_x0000_s1029" style="position:absolute;left:63720;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwf6lGygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X9j+EG/jm0im0WV02NsUPBNnc9MG3oznbYnMpSezqf28Ewcf7fd9yPdpODORD61jDfJaBIK6c&#10;abnW8Hq8u1AgQkQ22DkmDd8UYL2anC2xNO7ELzQcYi1SCIcSNTQx9qWUoWrIYpi5njhxH85bjOn0&#10;tTQeTyncdvIyy3JpseXU0GBPNw1Vn4cvq2H7/Lbv8+PwpB72t7vt+/3OKyW1Pp+Om2sQkcb4L/5z&#10;P5o0P1+oQhWLqwJ+f0oAyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALB/qUbKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l108001,r,62357l,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
+              </v:shape>
+              <v:shape id="Shape 42802" o:spid="_x0000_s1030" style="position:absolute;left:59400;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+skWJzAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qaiIaauUi1tRSharQdvj+xrEpp9G3a3Mf77bqHQ4zAz3zDzZW8a0ZHztWUF96ME&#10;BHFhdc2lgo/j810GwgdkjY1lUnAlD8vF4GaOubYXfqfuEEoRIexzVFCF0OZS+qIig35kW+LofVpn&#10;METpSqkdXiLcNHKcJKk0WHNcqLCldUXF1+HbKFi9nfZteuy22ev+abc6v+xclkmlbof94wOIQH34&#10;D/+1N1pBOpklk9l0Cr+P4huQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfrJFicwA&#10;AADhAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" path="m,l108001,r,62357l,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
+              </v:shape>
+              <v:shape id="Shape 42803" o:spid="_x0000_s1031" style="position:absolute;left:62639;top:72;width:1081;height:1248;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAvNTY3xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCb7NVJ1Fq1FEEPe4dRNfz+bW1jWXksTa7dMvg8Ee7/f/1tveNKIj52vLCibjBARxYXXN&#10;pYL3t8PjAoQPyBoby6TgizxsN4OHNWba3vmVujyUIoawz1BBFUKbSemLigz6sW2JI/dhncEQT1dK&#10;7fAew00jp0mSSoM1x4YKW9pXVHzmN6PgeqEXl39fz7sTzZialC91d1RqNOx3KxCB+vAv/nM/6zh/&#10;9pQsJvN0OYffnyIAcvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALzU2N8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m108001,r,124714l,62357,108001,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
+              </v:shape>
+              <v:shape id="Shape 42804" o:spid="_x0000_s1032" style="position:absolute;left:61560;top:697;width:1080;height:1246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="107924,124612" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiXJBpywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfhf2HcAe+uXQitavLhigTFSY69wOuzV1TltzUJnatv94Igo+Hc853OMv14KzoqQuNZwXzWQaC&#10;uPK64VrB/n1zUYAIEVmj9UwKRgqwXk3Ollhqf+I36nexFgnCoUQFJsa2lDJUhhyGmW+Jk3fwncOY&#10;ZFdL3eEpwZ2Vl1mWS4cNpwWDLd0Zqo67L6dg8/Jqff+xD/b7yTw02+fx8+p+VOp8OtzegIg0xP/w&#10;X/tRK7jO8iIvFvMF/F5Kd0CufgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCiXJBpywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m107924,r,124612l,62306,107924,xe" fillcolor="#e08800" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,107924,124612"/>
+              </v:shape>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000E2A99" w:rsidRPr="00EC325F">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="636362"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="16"/>
+        <w:lang w:eastAsia="pt-BR"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2524BB96" wp14:editId="3AD1D299">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-87630</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-193040</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3611880" cy="219075"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="786297293" name="Caixa de Texto 2">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3611880" cy="219075"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0146A03C" w14:textId="451D8595" w:rsidR="00EC325F" w:rsidRDefault="00433253">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:i/>
+                              <w:color w:val="636362"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="16"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>Título d</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008B63E2">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:i/>
+                              <w:color w:val="636362"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="16"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>o artigo</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2524BB96" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:-6.9pt;margin-top:-15.2pt;width:284.4pt;height:17.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeWTMgEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZDex4qy22aaq&#10;tL1I234AxjhGBYYCib39+h2wN5u2b1V5QDPMcJg5c9jcDFqRk3BegqloMcspEYZDI82hot+/7d+s&#10;KPGBmYYpMKKij8LTm+3rV5velmIOHahGOIIgxpe9rWgXgi2zzPNOaOZnYIXBYAtOs4CuO2SNYz2i&#10;a5XN8/wq68E11gEX3uPp3Rik24TftoKHL23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;z1B3LDBydPIvKC25Aw9tmHHQGbSt5CL1gN0U+R/dPHTMitQLkuPtmSb//2D559OD/epIGN7BgANM&#10;TXh7D/yHJwZ2HTMHcesc9J1gDT5cRMqy3vpyuhqp9qWPIHX/CRocMjsGSEBD63RkBfskiI4DeDyT&#10;LoZAOB6+vSqK1QpDHGPzYp1fL9MTrHy+bZ0PHwRoEo2KOhxqQmenex9iNax8TomPeVCy2UulkuMO&#10;9U45cmIogH1aE/pvacqQvqLr5XyZkA3E+0kbWgYUqJK6oqs8rlEykY33pkkpgUk12liJMhM9kZGR&#10;mzDUA5ENdhfvRrZqaB6RLwejHvH/oNGB+0VJj1qsqP95ZE5Qoj4a5HxdLBZRvMlZLK/n6LjLSH0Z&#10;YYYjVEUDJaO5C0nwkQ4DtzibVibaXiqZSkaNJTan/xBFfOmnrJdfu30CAAD//wMAUEsDBBQABgAI&#10;AAAAIQCn0hiz3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me2ChVaR&#10;pVETjdfW/oABpkBkZwm7LfTfO57s7U3ey5vv5dvZ9upMo+8cG4iXESjiytUdNwYO3x+LJ1A+INfY&#10;OyYDF/KwLW5vcsxqN/GOzvvQKClhn6GBNoQh09pXLVn0SzcQi3d0o8Ug59joesRJym2vH6NorS12&#10;LB9aHOi9pepnf7IGjl/TQ/o8lZ/hsNkl6zfsNqW7GHN/N7++gAo0h/8w/OELOhTCVLoT1171Bhbx&#10;StCDiFWUgJJEmqayrjSQxKCLXF8vKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHlkz&#10;IBECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;p9IYs94AAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="0146A03C" w14:textId="451D8595" w:rsidR="00EC325F" w:rsidRDefault="00433253">
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="636362"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="16"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>Título d</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008B63E2">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:i/>
+                        <w:color w:val="636362"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="16"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>o artigo</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A0805F1" w14:textId="4DA54909" w:rsidR="00985984" w:rsidRPr="009220B0" w:rsidRDefault="00E43C87" w:rsidP="005175D1">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:right="9922"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47E34908" wp14:editId="7078C0B0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-83820</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-232410</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4951095" cy="314325"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+              <wp:wrapNone/>
+              <wp:docPr id="579693809" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4951095" cy="314325"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="41840EFF" w14:textId="37C82C17" w:rsidR="009220B0" w:rsidRPr="007F6817" w:rsidRDefault="009220B0" w:rsidP="009220B0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Revista do TCU</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidR="001B0F8F" w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="008D73F2">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>v.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00944CED">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> X</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008D73F2">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="001B0F8F">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Fluxo contínuo</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00944CED">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Ano</w:t>
+                          </w:r>
+                          <w:r w:rsidR="008E31CB">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00944CED">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>E-</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidR="00944CED">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>location</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="B65D00"/>
+                              <w:kern w:val="2"/>
+                              <w:sz w:val="20"/>
+                              <w:lang w:eastAsia="pt-BR"/>
+                              <w14:ligatures w14:val="standardContextual"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="0057023B">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>DOI:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="007F6817">
+                            <w:rPr>
+                              <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>https://doi.org/10.69518/</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002608AE">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A726D6">
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>x</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47E34908" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251658231;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvTAFBEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6Zr6i7GRrb2UD8SXwijHun/0KEF/MlZT1qsuP9xFKg4Mx8scb4qFoso3mQslm/mZOClZ3/p&#10;EVYSVMVlQM5GYxuS5MfWbmk6jU7EPdcyFU0qS3xOPyLK+NJOr57/7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAvP0Yf+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd00xW0T&#10;sylVqCAIxSrocZudJsHsbMhum/j2jie9zTAf/3x/sZlcJy44hNaThsU8AYFUedtSreH9bTdbgwjR&#10;kDWdJ9TwjQE25fVVYXLrR3rFyyHWgkMo5EZDE2OfSxmqBp0Jc98j8e3kB2cir0Mt7WBGDnedTJNE&#10;SWda4g+N6fGxwerrcHYaxphlT6vdc/25VeuHDzudwvSy1/r2Ztreg4g4xT8YfvVZHUp2Ovoz2SA6&#10;DbPFMmWUh6VSIJhYKXUH4shomoEsC/m/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;b0wBQRICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAvP0Yf+AAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="41840EFF" w14:textId="37C82C17" w:rsidR="009220B0" w:rsidRPr="007F6817" w:rsidRDefault="009220B0" w:rsidP="009220B0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Revista do TCU</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidR="001B0F8F" w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="008D73F2">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>v.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00944CED">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> X</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008D73F2">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="001B0F8F">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Fluxo contínuo</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00944CED">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Ano</w:t>
+                    </w:r>
+                    <w:r w:rsidR="008E31CB">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00944CED">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>E-</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidR="00944CED">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>location</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="B65D00"/>
+                        <w:kern w:val="2"/>
+                        <w:sz w:val="20"/>
+                        <w:lang w:eastAsia="pt-BR"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="0057023B">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>DOI:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="007F6817">
+                      <w:rPr>
+                        <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>https://doi.org/10.69518/</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002608AE">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A726D6">
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>x</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B3CB45C" wp14:editId="092856AE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>14605</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-19685</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2996565" cy="137160"/>
+              <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="964116980" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2996565" cy="137160"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="02401CE4" w14:textId="64B615EF" w:rsidR="009220B0" w:rsidRPr="00C17C01" w:rsidRDefault="000D635F" w:rsidP="009220B0">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>|</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3B3CB45C" id="_x0000_s1030" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:-251658230;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRV7KWJQIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39khsHV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/R7y+bD58p&#10;CZHZmmmwoqInEejd8v27RetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxm262DXMi94LgBHeBKfy/sPzxuHXPnsTuC3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5NJlnXIurt/MhfhVgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;uqIfh353UJ8QBg89Q4LjG4W1PrAQn5lHSmDnSPP4hIfUgLngLFHSgP/xt/dkj5NCLSUtUqyiFneA&#10;Ev3N4gQTGwfBD8JuEOzBrAHbneD6OJ5FdPBRD6L0YF6R+6uUA1XMcsxU0TiI69jTHHeHi9UqGyHn&#10;HIsPdut4Cp3gTbi/dK/Mu/NwIo71EQbqsfLNjHrb5GlhdYggVR5gQrXH8Aw28jXP9bxbaSF+vWer&#10;6x9g+RMAAP//AwBQSwMEFAAGAAgAAAAhAHzuyMXeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SFxQ6zQNpQpxqgrRA0IcWmjV4zZe4ojYjmK3CX/PcoLjaJ5mXrEabSsu1IfG&#10;OwWzaQKCXOV142oFH++byRJEiOg0tt6Rgm8KsCqvrwrMtR/cli67WAsecSFHBSbGLpcyVIYshqnv&#10;yHH36XuLkWNfS93jwOO2lWmSLKTFxvGDwY6eDFVfu7NVQLg1d3K/eH7tD/Vmvc+Oby+DV+r2Zlw/&#10;gog0xj8YfvVZHUp2Ovmz00G0CtI5gwom8xkIrrOHLAVxYm55D7Is5H//8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCRV7KWJQIAAEkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="02401CE4" w14:textId="64B615EF" w:rsidR="009220B0" w:rsidRPr="00C17C01" w:rsidRDefault="000D635F" w:rsidP="009220B0">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>|</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0721AB6A" wp14:editId="37A9667A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-32893</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5759450" cy="8890"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="189218525" name="Shape 44614">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5759450" cy="8890"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="0" t="0" r="0" b="0"/>
+                        <a:pathLst>
+                          <a:path w="6479997" h="9144">
+                            <a:moveTo>
+                              <a:pt x="0" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="6479997" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:ln w="0" cap="flat">
+                        <a:miter lim="127000"/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:srgbClr val="000000">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:srgbClr val="E08800"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="none"/>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0D8FA61E" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX21R+IgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKq3TZR0z2wwAUB&#10;Ypcf4Dp2Y8mxLdvbtP+e8eSj2UUghOghmdgzz++96Xh/f2k1OQsflDUVXS5ySoThtlbmVNEfTx/f&#10;7SgJkZmaaWtERa8i0PvD2zf7zpViZRura+EJgJhQdq6iTYyuzLLAG9GysLBOGNiU1rcswqc/ZbVn&#10;HaC3Olvl+V3WWV87b7kIAVYf+k16QHwpBY9fpQwiEl1R4Bbx6fF5TM/ssGflyTPXKD7QYP/AomXK&#10;wKET1AOLjDx79QtUq7i3wcq44LbNrJSKC9QAapb5KzWPDXMCtYA5wU02hf8Hy7+cH903DzZ0LpQB&#10;wqTiIn2b3sCPXNCs62SWuETCYXGz3RTrDXjKYW+3K9DL7FbLn0P8JCzisPPnEHur6zFizRjxixlD&#10;Dw37Y6sci6kukUsh6Sp6t94WRbGlpKlosVyvsQ+tPYsni2nxlQTgeNvVZp41QY1yIXfMGN8O8eaZ&#10;eCio+20ymASAf5k2+tifB5hJJ4JP2mFx7q42yYbUCQYTJDWLvQUqwmhp1cJcrrZ5fgMGtFu3MYpX&#10;LZJZ2nwXkqgam54Wgj8d32tPziwNEP4QnGnXsGE1DRFQGlIHHwAn1Uul9QS5xNIXkB/y3W5iNiSn&#10;OoGzO1XmfSUf2PQDDDcMiB7HGBhMRXiyNXGqN3D5IM2Z2hQebX3Ffz8aAjOG7If7IA3x/Bvi+a11&#10;+AkAAP//AwBQSwMEFAAGAAgAAAAhAFPDQKfcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNxau42KSohTIUQlOCFCJa5uvCQR8TqKHTf061lO9Dgzq5m3xW52vUg4hs6ThtVS&#10;gUCqve2o0XD42C+2IEI0ZE3vCTX8YIBdeX1VmNz6E71jqmIjuIRCbjS0MQ65lKFu0Zmw9AMSZ19+&#10;dCayHBtpR3PictfLtVJ30pmOeKE1Az61WH9Xk9MQP1+rND1nqt9v0pzO55fDm/Ja397Mjw8gIs7x&#10;/xj+8BkdSmY6+olsEL2GjD+JGhabNQiO71eKjSMb2RZkWchL/vIXAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAF9tUfiICAAD9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAU8NAp9wAAAAHAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#e08800" stroked="f" strokeweight="0">
+              <v:stroke miterlimit="83231f" joinstyle="miter"/>
+              <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000A991"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0AEE9188"/>
+    <w:tmpl w:val="76400956"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="PargrafodaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -5858,276 +10422,50 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D73F14"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08100A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040DF2C"/>
     <w:lvl w:ilvl="0" w:tplc="3F749796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E8C098B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6196,51 +10534,382 @@
     <w:lvl w:ilvl="7" w:tplc="77904D00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="61C08012">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C4741EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71C2BB8C"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="̶"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10A77A22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="705618BC"/>
+    <w:lvl w:ilvl="0" w:tplc="60C6E5B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="79FE9280">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B89A7A24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="43C08048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B6DC8364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="16FE69E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="42D425C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AA74B2F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="258005D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12EF05CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AE868F8"/>
+    <w:lvl w:ilvl="0" w:tplc="7E74BD64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1F2E7FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9714463E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15FA9BB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D265D5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B048CD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EB7EE2D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE44A7CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="13CCC1F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13BE1973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ADC12E0"/>
     <w:lvl w:ilvl="0" w:tplc="694E6A2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68B68878">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6309,51 +10978,503 @@
     <w:lvl w:ilvl="7" w:tplc="5462B346">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="26AE6C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18CD17A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CA63868"/>
+    <w:lvl w:ilvl="0" w:tplc="5C2A422C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC0095EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A70C23D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="32263CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D4C2C064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="605401DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5AA0417A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68FC1DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FCB0848A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="192F45B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E9C9914"/>
+    <w:lvl w:ilvl="0" w:tplc="15D851DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9BD81E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B026A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="747C3AD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D85270B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A964F99A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C56803C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1B308364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C8CD8AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B6351C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B140F2E"/>
+    <w:lvl w:ilvl="0" w:tplc="B542163C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="739E0290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5B828C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C34E18A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD844276">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3C82C932">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AE8D6BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B21665BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A96E7E30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA77BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73EC9430"/>
+    <w:lvl w:ilvl="0" w:tplc="6770A214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A16C3A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4DDED706">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B52000D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E892B302">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CC1CED42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8BD4A58E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D4A67D00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C9AE8F10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24CD179A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3104C590"/>
     <w:lvl w:ilvl="0" w:tplc="9DFA1520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EEC0E8A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6422,164 +11543,51 @@
     <w:lvl w:ilvl="7" w:tplc="3DB81B30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="753E3ED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25CB072D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F870AA46"/>
     <w:lvl w:ilvl="0" w:tplc="BC8A80DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99222B44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6648,277 +11656,164 @@
     <w:lvl w:ilvl="7" w:tplc="33FA8342">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1FBE3D5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26AD6360"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27E94763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4EF47EE8"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E1E81C8C">
+    <w:tmpl w:val="C8947E7C"/>
+    <w:lvl w:ilvl="0" w:tplc="C2D61B6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B256114C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D0D07092">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DCCCA80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="480EBB5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2522009A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7564F1C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1CAAF470">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="113A45D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3E08BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AE8A204"/>
     <w:lvl w:ilvl="0" w:tplc="0F6CF9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB680D86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6987,164 +11882,164 @@
     <w:lvl w:ilvl="7" w:tplc="E4EE177C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="547EF392">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D437ED"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3753250F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9ABEE63E"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="700CF10E">
+    <w:tmpl w:val="D5F838D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0846DF12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5566A39A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E490067C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C6C9908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="699C0B4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8A8CB4C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BA6686D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5402209A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08D06572">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D43B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="992A8CC8"/>
     <w:lvl w:ilvl="0" w:tplc="41BE71A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B72243A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7213,51 +12108,277 @@
     <w:lvl w:ilvl="7" w:tplc="2AB6F234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4184AFA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C042BE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FD4E588"/>
+    <w:lvl w:ilvl="0" w:tplc="304C3238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FC5A90D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F19470CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D47AE176">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="12C0D016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="700C1966">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AF32AA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A98868EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="948084BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D773CCF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="232222B8"/>
+    <w:lvl w:ilvl="0" w:tplc="71487870">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DB944066">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E3F85474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3B52479A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="43AEC796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4954844C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2EAC522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2B605292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1DE8B016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA6497F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E603630"/>
     <w:lvl w:ilvl="0" w:tplc="41A6022C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B0F8B67A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7326,164 +12447,277 @@
     <w:lvl w:ilvl="7" w:tplc="95C66E3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB868F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421E2BAD"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEE5FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2CE039A"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="B28647A8">
+    <w:tmpl w:val="12CC95BE"/>
+    <w:lvl w:ilvl="0" w:tplc="1756AE72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9C8B9AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="66482D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F9B89EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEA2A3E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FB5C9CF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="03728BE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="69C41B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5D32BE28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42863F5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="529EFA36"/>
+    <w:lvl w:ilvl="0" w:tplc="87EE3F9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="86E2138C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="265E6516">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5EBE142C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="202EF562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57D4F864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C65C3C88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="89AAAF74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="841E144C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="498A788D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CCAB32"/>
     <w:lvl w:ilvl="0" w:tplc="0D26E556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C12EA6C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -7552,616 +12786,729 @@
     <w:lvl w:ilvl="7" w:tplc="0E8A245E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="814CD2E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB33F54"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1D6DED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="613EEA4E"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="8CC4B456">
+    <w:tmpl w:val="DD442B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="313AEBAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B156B9D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F38CEA36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DA84B902">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="17AEF1B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="737A9E8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24924010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F8C2D388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8D4E6FA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55881AEC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA70D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0A8040F8"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="79AAE23A">
+    <w:tmpl w:val="3C3421B2"/>
+    <w:lvl w:ilvl="0" w:tplc="3196B982">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2304B3C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6A98E9BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D592F9FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8D0E9E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="21A66540">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A0266D98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F9A01DF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F454EBBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADA18FC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EED1DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F2CA9E0"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0FE63B4E">
+    <w:tmpl w:val="91260928"/>
+    <w:lvl w:ilvl="0" w:tplc="838ACE0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="89E23E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="91EEE016">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3CFAA93C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041CE778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9B72CD2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3EAE1810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68CCD724">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1A6C279C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C480F03"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F0241CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="47609C68"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="F0547024">
+    <w:tmpl w:val="73702F62"/>
+    <w:lvl w:ilvl="0" w:tplc="3EAE1AF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4F76F904">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="99BA14C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29EC8E8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B03C63CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5664D3DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="82D6B858">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7CD21338">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB44EDC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C4B6A07"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51255028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD88A6AC"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="821CE978">
+    <w:tmpl w:val="A8F8C9A0"/>
+    <w:lvl w:ilvl="0" w:tplc="AD3EC50E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2988C390">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1DB88C90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1CCC08C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2FD217A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C9B80AFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FBC8B3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CB007286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA928476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D401E56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE842D90"/>
+    <w:lvl w:ilvl="0" w:tplc="6882AE42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8746283C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FB6AD4F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB6489EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="933AAE3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="728E30EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="555AB452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="37FABD3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EFC03278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D6A7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8424EDA6"/>
     <w:lvl w:ilvl="0" w:tplc="A1D28F66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE8CC9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8230,51 +13577,164 @@
     <w:lvl w:ilvl="7" w:tplc="5A7E08F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3E86F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DF96E53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50DC9F2A"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC2A648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="884E947A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7D4408A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="859AE632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8B04A508">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BFA0F5C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7C72B416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5BE02E4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="821A9422">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E1D41F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBA8E1A6"/>
     <w:lvl w:ilvl="0" w:tplc="1EF4E4FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B605D5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8343,277 +13803,51 @@
     <w:lvl w:ilvl="7" w:tplc="A0209DF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2BEA0B8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B863612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C5076E0"/>
     <w:lvl w:ilvl="0" w:tplc="F1F27040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D9AAD1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8682,164 +13916,277 @@
     <w:lvl w:ilvl="7" w:tplc="DA6AA506">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6514253E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4C00E9"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD20E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BF0D39E"/>
-[...96 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="DF80C438">
+    <w:tmpl w:val="19C888F4"/>
+    <w:lvl w:ilvl="0" w:tplc="76F86272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1CCE4A96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E15E71B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="53B0DC62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3F38D05E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4EF8E1C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="51BABC32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="803A9F3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="158AA64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F51354C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E21606A6"/>
+    <w:lvl w:ilvl="0" w:tplc="78CEE35E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1A8A7172">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9830EF3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0D48F9C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9BF205DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8E18A57A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C630D528">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FC46A2E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FACC30D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70CC10E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79B2FDBE"/>
     <w:lvl w:ilvl="0" w:tplc="E9CCE6FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A0185FEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -8908,277 +14255,175 @@
     <w:lvl w:ilvl="7" w:tplc="4FEEC372">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8416C612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="727D0288"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6B74D064"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo3"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo4"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BD590F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC068FE0"/>
     <w:lvl w:ilvl="0" w:tplc="FDCE668E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CF5458D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9247,277 +14492,51 @@
     <w:lvl w:ilvl="7" w:tplc="2E724C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7543912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79934131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6750D468"/>
     <w:lvl w:ilvl="0" w:tplc="3CC830A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1FF8F8EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9586,51 +14605,51 @@
     <w:lvl w:ilvl="7" w:tplc="DC60FF8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F968692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B68056A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A400FC86"/>
     <w:lvl w:ilvl="0" w:tplc="4064AEE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56961A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -9687,616 +14706,1306 @@
     <w:lvl w:ilvl="6" w:tplc="6D281084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FE0E27E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C80CA78">
-      <w:start w:val="1"/>
-[...111 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="C354FF4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1711563508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1714767121">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="693186903">
+  <w:num w:numId="3" w16cid:durableId="1692684840">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="38015822">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="177429646">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="768426965">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="4669388">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="639456171">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1972511027">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1456291262">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="141626372">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1903448177">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="174075593">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1735541477">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="722604820">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1365600593">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1431780923">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="535000701">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1021201252">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="159200161">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="123279904">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="297345155">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1285428836">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="70542412">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1849830318">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1062218324">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="954873416">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="131599104">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="580483766">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1964574437">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2071920915">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1170021816">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="32" w16cid:durableId="1745640706">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="38015822">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="768426965">
+  <w:num w:numId="33" w16cid:durableId="959149057">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="4669388">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1972511027">
+  <w:num w:numId="34" w16cid:durableId="510797708">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1456291262">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="35" w16cid:durableId="2025401839">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="141626372">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="36" w16cid:durableId="155077192">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1903448177">
+  <w:num w:numId="37" w16cid:durableId="1521384560">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="174075593">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="38" w16cid:durableId="421612211">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1735541477">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="39" w16cid:durableId="1334528973">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="722604820">
-[...20 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="796336453">
+  <w:num w:numId="40" w16cid:durableId="706494256">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="947277970">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="37"/>
+  <w:numIdMacAtCleanup w:val="36"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Equipe editorial RTCU">
     <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
   </w15:person>
   <w15:person w15:author="RAFAEL NICOLAS FREITAS ARAÚJO">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::x09023870140@tcu.gov.br::c91176f6-dd96-43e2-a3a2-d8e07b44a04a"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="112"/>
+  <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="360"/>
-  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="357"/>
+  <w:drawingGridVerticalSpacing w:val="357"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A20338"/>
-    <w:rsid w:val="0000331A"/>
+    <w:rsidRoot w:val="00880CD8"/>
+    <w:rsid w:val="0000256A"/>
+    <w:rsid w:val="00022315"/>
+    <w:rsid w:val="00025BB1"/>
+    <w:rsid w:val="000300DD"/>
+    <w:rsid w:val="00030BEA"/>
+    <w:rsid w:val="000310A0"/>
+    <w:rsid w:val="00031603"/>
+    <w:rsid w:val="0004070F"/>
+    <w:rsid w:val="00041D4E"/>
+    <w:rsid w:val="000420F7"/>
     <w:rsid w:val="000431D0"/>
-    <w:rsid w:val="00045DBF"/>
+    <w:rsid w:val="00044849"/>
+    <w:rsid w:val="00044CD5"/>
+    <w:rsid w:val="000505AF"/>
     <w:rsid w:val="00055448"/>
-    <w:rsid w:val="000623F0"/>
+    <w:rsid w:val="000567BA"/>
+    <w:rsid w:val="00061BF6"/>
+    <w:rsid w:val="00064571"/>
+    <w:rsid w:val="000655F4"/>
+    <w:rsid w:val="0006639C"/>
+    <w:rsid w:val="000675D5"/>
+    <w:rsid w:val="00073467"/>
+    <w:rsid w:val="000753B1"/>
+    <w:rsid w:val="00076D31"/>
     <w:rsid w:val="0007732F"/>
+    <w:rsid w:val="00081A41"/>
+    <w:rsid w:val="0008331D"/>
+    <w:rsid w:val="00085698"/>
     <w:rsid w:val="00091169"/>
-    <w:rsid w:val="0009202C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A09BA"/>
+    <w:rsid w:val="00095D3E"/>
+    <w:rsid w:val="000A4805"/>
+    <w:rsid w:val="000A5852"/>
     <w:rsid w:val="000A5FB1"/>
+    <w:rsid w:val="000A6C58"/>
+    <w:rsid w:val="000B1886"/>
+    <w:rsid w:val="000B4C33"/>
     <w:rsid w:val="000B5C33"/>
+    <w:rsid w:val="000B6379"/>
+    <w:rsid w:val="000C12A6"/>
+    <w:rsid w:val="000C1DCC"/>
+    <w:rsid w:val="000C3E18"/>
+    <w:rsid w:val="000C40D6"/>
     <w:rsid w:val="000C661E"/>
-    <w:rsid w:val="000E69C4"/>
+    <w:rsid w:val="000D5105"/>
+    <w:rsid w:val="000D5DC3"/>
+    <w:rsid w:val="000D635F"/>
+    <w:rsid w:val="000D6F1C"/>
+    <w:rsid w:val="000E1D16"/>
+    <w:rsid w:val="000E2A99"/>
+    <w:rsid w:val="000E4078"/>
+    <w:rsid w:val="000E4CDE"/>
+    <w:rsid w:val="000E7610"/>
+    <w:rsid w:val="000F2D4F"/>
     <w:rsid w:val="000F3609"/>
-    <w:rsid w:val="00103245"/>
+    <w:rsid w:val="000F69FE"/>
+    <w:rsid w:val="00102388"/>
+    <w:rsid w:val="00102822"/>
+    <w:rsid w:val="00103A67"/>
+    <w:rsid w:val="00107720"/>
+    <w:rsid w:val="00114B95"/>
     <w:rsid w:val="001213BB"/>
-    <w:rsid w:val="001236E2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00155AAF"/>
+    <w:rsid w:val="0013198D"/>
+    <w:rsid w:val="0013315E"/>
+    <w:rsid w:val="0013372F"/>
+    <w:rsid w:val="00152B55"/>
+    <w:rsid w:val="00153643"/>
+    <w:rsid w:val="00155544"/>
+    <w:rsid w:val="00161A09"/>
+    <w:rsid w:val="00163104"/>
+    <w:rsid w:val="00163999"/>
+    <w:rsid w:val="00164AB5"/>
+    <w:rsid w:val="00165E6A"/>
+    <w:rsid w:val="00166756"/>
+    <w:rsid w:val="00170F36"/>
+    <w:rsid w:val="001741AE"/>
+    <w:rsid w:val="00175961"/>
+    <w:rsid w:val="001821BA"/>
+    <w:rsid w:val="00182990"/>
+    <w:rsid w:val="0018496C"/>
+    <w:rsid w:val="0018531F"/>
+    <w:rsid w:val="001861AE"/>
+    <w:rsid w:val="00191893"/>
+    <w:rsid w:val="00196170"/>
     <w:rsid w:val="001965C5"/>
+    <w:rsid w:val="00196BCE"/>
+    <w:rsid w:val="00197F4C"/>
+    <w:rsid w:val="001A079B"/>
+    <w:rsid w:val="001A0E37"/>
     <w:rsid w:val="001A1AAD"/>
-    <w:rsid w:val="001A1D91"/>
+    <w:rsid w:val="001A3B03"/>
+    <w:rsid w:val="001A419C"/>
+    <w:rsid w:val="001A42A1"/>
     <w:rsid w:val="001A4616"/>
-    <w:rsid w:val="001E6862"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00232DCA"/>
+    <w:rsid w:val="001A4BAD"/>
+    <w:rsid w:val="001A587E"/>
+    <w:rsid w:val="001B0AD5"/>
+    <w:rsid w:val="001B0E1C"/>
+    <w:rsid w:val="001B0F8F"/>
+    <w:rsid w:val="001B157D"/>
+    <w:rsid w:val="001B4F8A"/>
+    <w:rsid w:val="001B6F08"/>
+    <w:rsid w:val="001C219E"/>
+    <w:rsid w:val="001C55E6"/>
+    <w:rsid w:val="001D18D4"/>
+    <w:rsid w:val="001D3FC6"/>
+    <w:rsid w:val="001E650B"/>
+    <w:rsid w:val="001E7E1B"/>
+    <w:rsid w:val="001F16BA"/>
+    <w:rsid w:val="001F17FB"/>
+    <w:rsid w:val="001F44B7"/>
+    <w:rsid w:val="001F51BF"/>
+    <w:rsid w:val="001F5B00"/>
+    <w:rsid w:val="00205CFA"/>
+    <w:rsid w:val="00206021"/>
+    <w:rsid w:val="00211169"/>
+    <w:rsid w:val="00215263"/>
+    <w:rsid w:val="00220785"/>
+    <w:rsid w:val="00220FA0"/>
+    <w:rsid w:val="0022122B"/>
+    <w:rsid w:val="00223663"/>
+    <w:rsid w:val="00224CC9"/>
+    <w:rsid w:val="00227159"/>
+    <w:rsid w:val="0023407F"/>
+    <w:rsid w:val="002350E0"/>
+    <w:rsid w:val="00236A48"/>
     <w:rsid w:val="0023744A"/>
+    <w:rsid w:val="0024212F"/>
+    <w:rsid w:val="002425D2"/>
+    <w:rsid w:val="00245678"/>
+    <w:rsid w:val="0024743B"/>
     <w:rsid w:val="002574AA"/>
-    <w:rsid w:val="0026182F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00290A90"/>
+    <w:rsid w:val="00257B95"/>
+    <w:rsid w:val="002608AE"/>
+    <w:rsid w:val="00260BA7"/>
+    <w:rsid w:val="002634F9"/>
+    <w:rsid w:val="00264A10"/>
+    <w:rsid w:val="002671AB"/>
+    <w:rsid w:val="002673F1"/>
+    <w:rsid w:val="00267C44"/>
+    <w:rsid w:val="00271E11"/>
+    <w:rsid w:val="00274EBD"/>
+    <w:rsid w:val="00275EB2"/>
+    <w:rsid w:val="00276915"/>
+    <w:rsid w:val="00282E51"/>
+    <w:rsid w:val="0028378B"/>
+    <w:rsid w:val="00291474"/>
+    <w:rsid w:val="00293921"/>
+    <w:rsid w:val="00295FA4"/>
     <w:rsid w:val="00296988"/>
     <w:rsid w:val="00297D38"/>
+    <w:rsid w:val="002A2F8D"/>
+    <w:rsid w:val="002A5A34"/>
+    <w:rsid w:val="002A6C4F"/>
     <w:rsid w:val="002B1B95"/>
+    <w:rsid w:val="002B320C"/>
+    <w:rsid w:val="002B339B"/>
+    <w:rsid w:val="002B40AF"/>
+    <w:rsid w:val="002B40EE"/>
+    <w:rsid w:val="002C01ED"/>
+    <w:rsid w:val="002C1F29"/>
+    <w:rsid w:val="002C235C"/>
     <w:rsid w:val="002C2ACD"/>
-    <w:rsid w:val="002C5C21"/>
+    <w:rsid w:val="002C2F05"/>
+    <w:rsid w:val="002C3300"/>
+    <w:rsid w:val="002C3A27"/>
+    <w:rsid w:val="002C5B75"/>
+    <w:rsid w:val="002C785B"/>
+    <w:rsid w:val="002C7A94"/>
+    <w:rsid w:val="002D1450"/>
+    <w:rsid w:val="002D456F"/>
+    <w:rsid w:val="002D497F"/>
     <w:rsid w:val="002D646F"/>
-    <w:rsid w:val="002F3C67"/>
+    <w:rsid w:val="002D71C6"/>
+    <w:rsid w:val="002E0A19"/>
+    <w:rsid w:val="002E53F6"/>
+    <w:rsid w:val="002E656A"/>
+    <w:rsid w:val="002F0E5D"/>
+    <w:rsid w:val="002F1B00"/>
+    <w:rsid w:val="002F1F35"/>
+    <w:rsid w:val="002F235D"/>
+    <w:rsid w:val="002F553C"/>
     <w:rsid w:val="002F71CA"/>
+    <w:rsid w:val="002F7650"/>
+    <w:rsid w:val="002F792D"/>
+    <w:rsid w:val="00301DC7"/>
+    <w:rsid w:val="0030234F"/>
+    <w:rsid w:val="00302BBA"/>
+    <w:rsid w:val="00304005"/>
+    <w:rsid w:val="00305A8C"/>
+    <w:rsid w:val="003101E2"/>
     <w:rsid w:val="0031161E"/>
+    <w:rsid w:val="00311FD7"/>
+    <w:rsid w:val="00313EC8"/>
     <w:rsid w:val="003150CF"/>
-    <w:rsid w:val="00330117"/>
+    <w:rsid w:val="003278D5"/>
+    <w:rsid w:val="00334287"/>
+    <w:rsid w:val="00334A51"/>
+    <w:rsid w:val="00334D95"/>
+    <w:rsid w:val="00337840"/>
+    <w:rsid w:val="0034359E"/>
     <w:rsid w:val="003453F0"/>
-    <w:rsid w:val="00346F24"/>
+    <w:rsid w:val="0034730E"/>
+    <w:rsid w:val="00347B54"/>
     <w:rsid w:val="003509AE"/>
+    <w:rsid w:val="003517A0"/>
+    <w:rsid w:val="0035478B"/>
+    <w:rsid w:val="00354C69"/>
+    <w:rsid w:val="00354D39"/>
+    <w:rsid w:val="00357267"/>
+    <w:rsid w:val="00364431"/>
+    <w:rsid w:val="00366E02"/>
+    <w:rsid w:val="00372A9B"/>
+    <w:rsid w:val="00375BCA"/>
+    <w:rsid w:val="003800D3"/>
+    <w:rsid w:val="00380B44"/>
+    <w:rsid w:val="003822DE"/>
+    <w:rsid w:val="003903CD"/>
+    <w:rsid w:val="003931A9"/>
+    <w:rsid w:val="0039650E"/>
+    <w:rsid w:val="00397BB6"/>
+    <w:rsid w:val="003A2BF3"/>
+    <w:rsid w:val="003A7DBB"/>
+    <w:rsid w:val="003B1B38"/>
     <w:rsid w:val="003B2247"/>
+    <w:rsid w:val="003B3690"/>
+    <w:rsid w:val="003B4DC2"/>
+    <w:rsid w:val="003C60B5"/>
+    <w:rsid w:val="003D2E7A"/>
+    <w:rsid w:val="003D3BEE"/>
+    <w:rsid w:val="003D57F3"/>
+    <w:rsid w:val="003E0837"/>
+    <w:rsid w:val="003E29B2"/>
+    <w:rsid w:val="003E3BB0"/>
+    <w:rsid w:val="003E3F80"/>
+    <w:rsid w:val="003E435F"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rsid w:val="003E4C1D"/>
+    <w:rsid w:val="003E5EB0"/>
+    <w:rsid w:val="003E6A45"/>
     <w:rsid w:val="003E7A36"/>
+    <w:rsid w:val="003F0563"/>
+    <w:rsid w:val="003F7583"/>
     <w:rsid w:val="004033FA"/>
+    <w:rsid w:val="0040488B"/>
+    <w:rsid w:val="00404FA3"/>
+    <w:rsid w:val="00410A61"/>
+    <w:rsid w:val="00415AC6"/>
+    <w:rsid w:val="004169D8"/>
+    <w:rsid w:val="00416F92"/>
+    <w:rsid w:val="00423510"/>
+    <w:rsid w:val="00423899"/>
+    <w:rsid w:val="00425547"/>
     <w:rsid w:val="004258D9"/>
+    <w:rsid w:val="00425B74"/>
     <w:rsid w:val="00430D26"/>
+    <w:rsid w:val="00433253"/>
+    <w:rsid w:val="0043683C"/>
+    <w:rsid w:val="00441898"/>
+    <w:rsid w:val="00442BF1"/>
+    <w:rsid w:val="004446D8"/>
+    <w:rsid w:val="00451860"/>
+    <w:rsid w:val="0045372E"/>
+    <w:rsid w:val="00454ADA"/>
+    <w:rsid w:val="00456DD8"/>
+    <w:rsid w:val="00457C5D"/>
+    <w:rsid w:val="00467838"/>
+    <w:rsid w:val="00472584"/>
+    <w:rsid w:val="00472D4F"/>
+    <w:rsid w:val="004769BF"/>
+    <w:rsid w:val="0048238A"/>
     <w:rsid w:val="00483C60"/>
+    <w:rsid w:val="004843D6"/>
+    <w:rsid w:val="00485476"/>
+    <w:rsid w:val="00485CBD"/>
+    <w:rsid w:val="00491473"/>
     <w:rsid w:val="00491FB8"/>
+    <w:rsid w:val="00493BA0"/>
+    <w:rsid w:val="00495563"/>
+    <w:rsid w:val="00496226"/>
+    <w:rsid w:val="004968D9"/>
+    <w:rsid w:val="004A0266"/>
+    <w:rsid w:val="004A55F3"/>
+    <w:rsid w:val="004A6950"/>
+    <w:rsid w:val="004A7E7D"/>
+    <w:rsid w:val="004B05F0"/>
+    <w:rsid w:val="004B0FEC"/>
+    <w:rsid w:val="004B229A"/>
+    <w:rsid w:val="004B57C1"/>
+    <w:rsid w:val="004D1F7B"/>
+    <w:rsid w:val="004D2072"/>
+    <w:rsid w:val="004D238F"/>
+    <w:rsid w:val="004D4B01"/>
+    <w:rsid w:val="004D6FD8"/>
     <w:rsid w:val="004E05A8"/>
-    <w:rsid w:val="004E0F3E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00515007"/>
+    <w:rsid w:val="004E1C66"/>
+    <w:rsid w:val="004E2795"/>
+    <w:rsid w:val="004E3A32"/>
+    <w:rsid w:val="004E3FEA"/>
+    <w:rsid w:val="004E5E74"/>
+    <w:rsid w:val="004E6289"/>
+    <w:rsid w:val="004F3236"/>
+    <w:rsid w:val="004F372C"/>
+    <w:rsid w:val="004F6546"/>
+    <w:rsid w:val="004F6983"/>
+    <w:rsid w:val="004F7857"/>
+    <w:rsid w:val="0050235C"/>
+    <w:rsid w:val="00503AB9"/>
+    <w:rsid w:val="00504A2A"/>
+    <w:rsid w:val="00504D3C"/>
+    <w:rsid w:val="005075C3"/>
+    <w:rsid w:val="00510723"/>
+    <w:rsid w:val="00512EFC"/>
+    <w:rsid w:val="005149D0"/>
+    <w:rsid w:val="00515DFB"/>
+    <w:rsid w:val="005168A3"/>
+    <w:rsid w:val="005173ED"/>
+    <w:rsid w:val="005175D1"/>
     <w:rsid w:val="00517BB2"/>
+    <w:rsid w:val="0052224F"/>
+    <w:rsid w:val="00524244"/>
     <w:rsid w:val="00525563"/>
+    <w:rsid w:val="00536F67"/>
+    <w:rsid w:val="00542086"/>
+    <w:rsid w:val="00552A30"/>
+    <w:rsid w:val="005536F4"/>
     <w:rsid w:val="00556CB8"/>
     <w:rsid w:val="00556DB0"/>
+    <w:rsid w:val="00557BCE"/>
+    <w:rsid w:val="00560E1E"/>
+    <w:rsid w:val="005619E4"/>
+    <w:rsid w:val="005620C4"/>
+    <w:rsid w:val="0056334E"/>
+    <w:rsid w:val="00563A78"/>
+    <w:rsid w:val="0057023B"/>
+    <w:rsid w:val="00570FB5"/>
+    <w:rsid w:val="00571648"/>
+    <w:rsid w:val="00572E81"/>
+    <w:rsid w:val="0057633A"/>
+    <w:rsid w:val="00576567"/>
+    <w:rsid w:val="0058153A"/>
     <w:rsid w:val="005826E6"/>
+    <w:rsid w:val="00585EC0"/>
+    <w:rsid w:val="0058716E"/>
+    <w:rsid w:val="00587AA9"/>
+    <w:rsid w:val="00591105"/>
+    <w:rsid w:val="005927FD"/>
+    <w:rsid w:val="0059475B"/>
+    <w:rsid w:val="005A1852"/>
     <w:rsid w:val="005A1AC7"/>
-    <w:rsid w:val="005B51E6"/>
+    <w:rsid w:val="005A3A92"/>
+    <w:rsid w:val="005A66AD"/>
+    <w:rsid w:val="005A6751"/>
+    <w:rsid w:val="005A7A4E"/>
+    <w:rsid w:val="005B095F"/>
+    <w:rsid w:val="005B1051"/>
+    <w:rsid w:val="005B2898"/>
+    <w:rsid w:val="005B2AF0"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B3857"/>
+    <w:rsid w:val="005B3B88"/>
     <w:rsid w:val="005B6C0A"/>
     <w:rsid w:val="005B6CD1"/>
+    <w:rsid w:val="005C2468"/>
+    <w:rsid w:val="005C6CBD"/>
+    <w:rsid w:val="005D4A93"/>
+    <w:rsid w:val="005D4D70"/>
+    <w:rsid w:val="005D5033"/>
+    <w:rsid w:val="005D5653"/>
+    <w:rsid w:val="005D713C"/>
     <w:rsid w:val="005E59C4"/>
-    <w:rsid w:val="005F05B0"/>
-    <w:rsid w:val="0060476D"/>
+    <w:rsid w:val="005E5A5B"/>
+    <w:rsid w:val="005E7C84"/>
+    <w:rsid w:val="005F20DE"/>
+    <w:rsid w:val="005F2A53"/>
+    <w:rsid w:val="005F43E0"/>
+    <w:rsid w:val="00601404"/>
+    <w:rsid w:val="00606AF9"/>
     <w:rsid w:val="00610DF5"/>
-    <w:rsid w:val="006158CB"/>
+    <w:rsid w:val="00612757"/>
+    <w:rsid w:val="00612F60"/>
+    <w:rsid w:val="00613DA9"/>
     <w:rsid w:val="00616AE6"/>
-    <w:rsid w:val="0061716C"/>
+    <w:rsid w:val="006203B3"/>
+    <w:rsid w:val="00621075"/>
     <w:rsid w:val="00621577"/>
     <w:rsid w:val="00623396"/>
-    <w:rsid w:val="00644C2E"/>
+    <w:rsid w:val="006237A4"/>
+    <w:rsid w:val="006246B4"/>
+    <w:rsid w:val="006278BE"/>
+    <w:rsid w:val="00633750"/>
+    <w:rsid w:val="00641034"/>
+    <w:rsid w:val="006461BB"/>
     <w:rsid w:val="00652C86"/>
     <w:rsid w:val="00652E82"/>
     <w:rsid w:val="00661A18"/>
     <w:rsid w:val="00661CF2"/>
+    <w:rsid w:val="006653C4"/>
+    <w:rsid w:val="00670A2E"/>
+    <w:rsid w:val="00671004"/>
+    <w:rsid w:val="00672257"/>
+    <w:rsid w:val="0067649C"/>
+    <w:rsid w:val="0067711C"/>
+    <w:rsid w:val="0068139A"/>
     <w:rsid w:val="00681CEC"/>
+    <w:rsid w:val="00682E95"/>
+    <w:rsid w:val="006848BD"/>
     <w:rsid w:val="0069524F"/>
     <w:rsid w:val="00696B3E"/>
+    <w:rsid w:val="006A061D"/>
+    <w:rsid w:val="006A1798"/>
+    <w:rsid w:val="006A2F98"/>
+    <w:rsid w:val="006A5030"/>
+    <w:rsid w:val="006A54F8"/>
     <w:rsid w:val="006A5BAC"/>
     <w:rsid w:val="006A7E02"/>
+    <w:rsid w:val="006B1339"/>
+    <w:rsid w:val="006B27F3"/>
     <w:rsid w:val="006B395B"/>
-    <w:rsid w:val="006D0187"/>
+    <w:rsid w:val="006B4850"/>
+    <w:rsid w:val="006B6128"/>
+    <w:rsid w:val="006B621C"/>
+    <w:rsid w:val="006C390B"/>
+    <w:rsid w:val="006C7548"/>
+    <w:rsid w:val="006D1C0A"/>
     <w:rsid w:val="006D3724"/>
     <w:rsid w:val="006D451D"/>
+    <w:rsid w:val="006D64E4"/>
+    <w:rsid w:val="006D672F"/>
     <w:rsid w:val="006D7B34"/>
     <w:rsid w:val="006E2B96"/>
+    <w:rsid w:val="006E2D96"/>
+    <w:rsid w:val="006E558B"/>
+    <w:rsid w:val="006E5AAC"/>
+    <w:rsid w:val="006E6110"/>
+    <w:rsid w:val="006F1288"/>
+    <w:rsid w:val="00702E21"/>
+    <w:rsid w:val="00703275"/>
+    <w:rsid w:val="0070400C"/>
     <w:rsid w:val="007040EA"/>
-    <w:rsid w:val="00721FEF"/>
+    <w:rsid w:val="0070546B"/>
+    <w:rsid w:val="00707209"/>
+    <w:rsid w:val="007106AA"/>
+    <w:rsid w:val="007121DA"/>
+    <w:rsid w:val="0071667F"/>
+    <w:rsid w:val="007169B4"/>
+    <w:rsid w:val="007201B1"/>
+    <w:rsid w:val="0072024D"/>
+    <w:rsid w:val="007241BD"/>
+    <w:rsid w:val="0073212C"/>
+    <w:rsid w:val="007322CF"/>
+    <w:rsid w:val="00732C74"/>
+    <w:rsid w:val="007347CB"/>
+    <w:rsid w:val="00734A35"/>
+    <w:rsid w:val="00734F0F"/>
+    <w:rsid w:val="00735258"/>
     <w:rsid w:val="00737B1A"/>
+    <w:rsid w:val="007404C6"/>
     <w:rsid w:val="00745512"/>
-    <w:rsid w:val="007504B6"/>
+    <w:rsid w:val="00745AFC"/>
+    <w:rsid w:val="00745DB5"/>
+    <w:rsid w:val="00747401"/>
+    <w:rsid w:val="0075094E"/>
+    <w:rsid w:val="007513B9"/>
+    <w:rsid w:val="00751470"/>
+    <w:rsid w:val="00754177"/>
+    <w:rsid w:val="00755605"/>
+    <w:rsid w:val="0075660B"/>
+    <w:rsid w:val="00756F9E"/>
+    <w:rsid w:val="00763F1C"/>
+    <w:rsid w:val="00764371"/>
+    <w:rsid w:val="00764DAB"/>
+    <w:rsid w:val="007659E0"/>
+    <w:rsid w:val="007731EF"/>
+    <w:rsid w:val="00775725"/>
+    <w:rsid w:val="007760E2"/>
+    <w:rsid w:val="00776764"/>
+    <w:rsid w:val="00776771"/>
+    <w:rsid w:val="00782129"/>
     <w:rsid w:val="00785BA6"/>
-    <w:rsid w:val="0078731A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00794788"/>
+    <w:rsid w:val="00787D29"/>
+    <w:rsid w:val="0079278B"/>
+    <w:rsid w:val="00793D35"/>
+    <w:rsid w:val="00795484"/>
+    <w:rsid w:val="0079566D"/>
+    <w:rsid w:val="00795695"/>
+    <w:rsid w:val="00796558"/>
+    <w:rsid w:val="007972BD"/>
     <w:rsid w:val="007A0528"/>
     <w:rsid w:val="007A0EC4"/>
+    <w:rsid w:val="007A5526"/>
+    <w:rsid w:val="007A7F38"/>
+    <w:rsid w:val="007B249B"/>
+    <w:rsid w:val="007C0A38"/>
+    <w:rsid w:val="007C5A06"/>
+    <w:rsid w:val="007C6363"/>
+    <w:rsid w:val="007D06AA"/>
+    <w:rsid w:val="007D0721"/>
+    <w:rsid w:val="007D2033"/>
+    <w:rsid w:val="007D2D97"/>
+    <w:rsid w:val="007D3FB7"/>
+    <w:rsid w:val="007D4469"/>
+    <w:rsid w:val="007D5C66"/>
+    <w:rsid w:val="007E1055"/>
+    <w:rsid w:val="007E18FA"/>
+    <w:rsid w:val="007E19EA"/>
+    <w:rsid w:val="007E2847"/>
+    <w:rsid w:val="007E48AD"/>
     <w:rsid w:val="007E5344"/>
-    <w:rsid w:val="00812799"/>
+    <w:rsid w:val="007E65E9"/>
+    <w:rsid w:val="007E7FDD"/>
+    <w:rsid w:val="007F0C9B"/>
+    <w:rsid w:val="007F251F"/>
+    <w:rsid w:val="007F4B58"/>
+    <w:rsid w:val="007F556F"/>
+    <w:rsid w:val="007F61FA"/>
+    <w:rsid w:val="007F6817"/>
+    <w:rsid w:val="007F75AA"/>
+    <w:rsid w:val="00801AEA"/>
+    <w:rsid w:val="00803342"/>
+    <w:rsid w:val="0080682E"/>
+    <w:rsid w:val="0081045F"/>
+    <w:rsid w:val="008104E7"/>
+    <w:rsid w:val="008111FD"/>
+    <w:rsid w:val="00812600"/>
     <w:rsid w:val="00812D55"/>
-    <w:rsid w:val="00814A2A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00854B6F"/>
+    <w:rsid w:val="00813A45"/>
+    <w:rsid w:val="00815E58"/>
+    <w:rsid w:val="008256DB"/>
+    <w:rsid w:val="008273C8"/>
+    <w:rsid w:val="00833B8B"/>
+    <w:rsid w:val="0083704A"/>
+    <w:rsid w:val="0084141B"/>
+    <w:rsid w:val="00841D5D"/>
+    <w:rsid w:val="00842460"/>
+    <w:rsid w:val="00846B3B"/>
+    <w:rsid w:val="00852744"/>
+    <w:rsid w:val="00852D19"/>
+    <w:rsid w:val="0085703E"/>
+    <w:rsid w:val="008573BD"/>
     <w:rsid w:val="00857E6D"/>
-    <w:rsid w:val="008750E1"/>
+    <w:rsid w:val="00866184"/>
+    <w:rsid w:val="00871EC8"/>
+    <w:rsid w:val="00872C0F"/>
+    <w:rsid w:val="00880CD8"/>
+    <w:rsid w:val="008810CE"/>
     <w:rsid w:val="00885B7C"/>
-    <w:rsid w:val="008B6FFC"/>
+    <w:rsid w:val="00887B33"/>
+    <w:rsid w:val="00890B82"/>
+    <w:rsid w:val="0089204F"/>
+    <w:rsid w:val="00897266"/>
+    <w:rsid w:val="008A336D"/>
+    <w:rsid w:val="008A4B08"/>
+    <w:rsid w:val="008A4CA3"/>
+    <w:rsid w:val="008B5856"/>
+    <w:rsid w:val="008B63E2"/>
+    <w:rsid w:val="008C0607"/>
+    <w:rsid w:val="008C1537"/>
     <w:rsid w:val="008C2A28"/>
+    <w:rsid w:val="008C6415"/>
+    <w:rsid w:val="008D2080"/>
+    <w:rsid w:val="008D73F2"/>
+    <w:rsid w:val="008D79B4"/>
+    <w:rsid w:val="008E0A52"/>
     <w:rsid w:val="008E1D6A"/>
+    <w:rsid w:val="008E2937"/>
+    <w:rsid w:val="008E309A"/>
+    <w:rsid w:val="008E31CB"/>
     <w:rsid w:val="008E3FF8"/>
+    <w:rsid w:val="008E7D5D"/>
+    <w:rsid w:val="008F1876"/>
     <w:rsid w:val="008F486B"/>
-    <w:rsid w:val="00910103"/>
+    <w:rsid w:val="008F79F1"/>
     <w:rsid w:val="0091157C"/>
-    <w:rsid w:val="00911959"/>
-    <w:rsid w:val="00935CAF"/>
+    <w:rsid w:val="009143D7"/>
+    <w:rsid w:val="009155E3"/>
+    <w:rsid w:val="00921176"/>
+    <w:rsid w:val="009220B0"/>
+    <w:rsid w:val="00924A67"/>
+    <w:rsid w:val="00925F42"/>
+    <w:rsid w:val="00933B59"/>
+    <w:rsid w:val="00933F61"/>
+    <w:rsid w:val="009417B0"/>
+    <w:rsid w:val="00941D1D"/>
+    <w:rsid w:val="00941F0B"/>
     <w:rsid w:val="0094423F"/>
+    <w:rsid w:val="00944CED"/>
     <w:rsid w:val="00951ACB"/>
-    <w:rsid w:val="00953BC7"/>
-    <w:rsid w:val="00953D81"/>
+    <w:rsid w:val="009533D8"/>
+    <w:rsid w:val="00953804"/>
+    <w:rsid w:val="00956BA6"/>
+    <w:rsid w:val="00957F2E"/>
+    <w:rsid w:val="00963297"/>
+    <w:rsid w:val="009636D9"/>
+    <w:rsid w:val="00963DC1"/>
+    <w:rsid w:val="00967CBD"/>
+    <w:rsid w:val="00972EB8"/>
+    <w:rsid w:val="00973214"/>
+    <w:rsid w:val="009734FE"/>
+    <w:rsid w:val="0097363D"/>
+    <w:rsid w:val="00974B52"/>
+    <w:rsid w:val="00976343"/>
+    <w:rsid w:val="00976595"/>
+    <w:rsid w:val="00977003"/>
+    <w:rsid w:val="009809F2"/>
+    <w:rsid w:val="00980DF8"/>
     <w:rsid w:val="00982790"/>
+    <w:rsid w:val="00985553"/>
+    <w:rsid w:val="00985984"/>
     <w:rsid w:val="009910C4"/>
-    <w:rsid w:val="009919CB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A24C4"/>
+    <w:rsid w:val="009926FD"/>
+    <w:rsid w:val="00993469"/>
+    <w:rsid w:val="00996322"/>
     <w:rsid w:val="009A39AC"/>
-    <w:rsid w:val="009B25C4"/>
+    <w:rsid w:val="009A412B"/>
     <w:rsid w:val="009B28C1"/>
-    <w:rsid w:val="009B292D"/>
+    <w:rsid w:val="009B58C1"/>
+    <w:rsid w:val="009B60C0"/>
+    <w:rsid w:val="009B7815"/>
+    <w:rsid w:val="009B7A26"/>
     <w:rsid w:val="009C137A"/>
+    <w:rsid w:val="009C3496"/>
+    <w:rsid w:val="009C5308"/>
+    <w:rsid w:val="009C5AC3"/>
+    <w:rsid w:val="009C646A"/>
+    <w:rsid w:val="009C7A15"/>
     <w:rsid w:val="009C7AAA"/>
     <w:rsid w:val="009D0426"/>
+    <w:rsid w:val="009D1AB0"/>
     <w:rsid w:val="009D4458"/>
-    <w:rsid w:val="009E60F3"/>
+    <w:rsid w:val="009D5482"/>
+    <w:rsid w:val="009D5CF7"/>
+    <w:rsid w:val="009D71CB"/>
+    <w:rsid w:val="009E2735"/>
+    <w:rsid w:val="009E6086"/>
     <w:rsid w:val="009F170E"/>
     <w:rsid w:val="009F1CDA"/>
     <w:rsid w:val="009F29AF"/>
-    <w:rsid w:val="009F45E1"/>
-    <w:rsid w:val="009F46F0"/>
+    <w:rsid w:val="009F3969"/>
     <w:rsid w:val="009F6897"/>
-    <w:rsid w:val="00A20338"/>
-    <w:rsid w:val="00A53894"/>
+    <w:rsid w:val="009F7007"/>
+    <w:rsid w:val="009F7174"/>
+    <w:rsid w:val="00A0066B"/>
+    <w:rsid w:val="00A01058"/>
+    <w:rsid w:val="00A046E6"/>
+    <w:rsid w:val="00A05321"/>
+    <w:rsid w:val="00A07047"/>
+    <w:rsid w:val="00A10E74"/>
+    <w:rsid w:val="00A159A4"/>
+    <w:rsid w:val="00A20F63"/>
+    <w:rsid w:val="00A22514"/>
+    <w:rsid w:val="00A22707"/>
+    <w:rsid w:val="00A22C83"/>
+    <w:rsid w:val="00A239D5"/>
+    <w:rsid w:val="00A24546"/>
+    <w:rsid w:val="00A31923"/>
+    <w:rsid w:val="00A33B4C"/>
+    <w:rsid w:val="00A361D7"/>
+    <w:rsid w:val="00A36920"/>
+    <w:rsid w:val="00A44201"/>
+    <w:rsid w:val="00A46928"/>
+    <w:rsid w:val="00A47C21"/>
+    <w:rsid w:val="00A52CD1"/>
+    <w:rsid w:val="00A60CD8"/>
+    <w:rsid w:val="00A61FE1"/>
     <w:rsid w:val="00A65D0B"/>
+    <w:rsid w:val="00A66FE1"/>
+    <w:rsid w:val="00A67219"/>
+    <w:rsid w:val="00A724A6"/>
+    <w:rsid w:val="00A726D6"/>
     <w:rsid w:val="00A72C4B"/>
-    <w:rsid w:val="00A81E77"/>
+    <w:rsid w:val="00A72C7E"/>
+    <w:rsid w:val="00A908A1"/>
     <w:rsid w:val="00A91248"/>
+    <w:rsid w:val="00A9383C"/>
     <w:rsid w:val="00AA17AE"/>
-    <w:rsid w:val="00AA2775"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB1B4A"/>
+    <w:rsid w:val="00AA285E"/>
+    <w:rsid w:val="00AA373C"/>
+    <w:rsid w:val="00AA4C91"/>
+    <w:rsid w:val="00AB343A"/>
+    <w:rsid w:val="00AB487F"/>
+    <w:rsid w:val="00AC2E3F"/>
+    <w:rsid w:val="00AC3D3F"/>
+    <w:rsid w:val="00AC4347"/>
+    <w:rsid w:val="00AC62EE"/>
+    <w:rsid w:val="00AD300A"/>
     <w:rsid w:val="00AD345C"/>
-    <w:rsid w:val="00AD4344"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B53881"/>
+    <w:rsid w:val="00AD3EA0"/>
+    <w:rsid w:val="00AD58A4"/>
+    <w:rsid w:val="00AE1ED9"/>
+    <w:rsid w:val="00AE2586"/>
+    <w:rsid w:val="00AF307D"/>
+    <w:rsid w:val="00AF3CD7"/>
+    <w:rsid w:val="00B01F29"/>
+    <w:rsid w:val="00B02BA8"/>
+    <w:rsid w:val="00B032DF"/>
+    <w:rsid w:val="00B04F61"/>
+    <w:rsid w:val="00B06797"/>
+    <w:rsid w:val="00B10D5C"/>
+    <w:rsid w:val="00B123AE"/>
+    <w:rsid w:val="00B1272C"/>
+    <w:rsid w:val="00B15100"/>
+    <w:rsid w:val="00B2000D"/>
+    <w:rsid w:val="00B201DD"/>
+    <w:rsid w:val="00B21C64"/>
+    <w:rsid w:val="00B22BBE"/>
+    <w:rsid w:val="00B240A7"/>
+    <w:rsid w:val="00B24788"/>
+    <w:rsid w:val="00B318BE"/>
+    <w:rsid w:val="00B32906"/>
+    <w:rsid w:val="00B344F1"/>
+    <w:rsid w:val="00B35BA0"/>
+    <w:rsid w:val="00B44B1A"/>
+    <w:rsid w:val="00B45963"/>
+    <w:rsid w:val="00B50270"/>
+    <w:rsid w:val="00B53C68"/>
+    <w:rsid w:val="00B56F26"/>
     <w:rsid w:val="00B63FB8"/>
-    <w:rsid w:val="00B70239"/>
-    <w:rsid w:val="00B73E7C"/>
+    <w:rsid w:val="00B66A38"/>
     <w:rsid w:val="00B83876"/>
+    <w:rsid w:val="00B838FF"/>
+    <w:rsid w:val="00B84E6A"/>
+    <w:rsid w:val="00B87910"/>
+    <w:rsid w:val="00B91BEF"/>
+    <w:rsid w:val="00B92E15"/>
     <w:rsid w:val="00BA0C06"/>
+    <w:rsid w:val="00BA41D5"/>
+    <w:rsid w:val="00BA5631"/>
+    <w:rsid w:val="00BA70A8"/>
+    <w:rsid w:val="00BB0775"/>
+    <w:rsid w:val="00BC0D21"/>
+    <w:rsid w:val="00BC2D2B"/>
     <w:rsid w:val="00BC30BE"/>
-    <w:rsid w:val="00BC4AC5"/>
+    <w:rsid w:val="00BC3750"/>
+    <w:rsid w:val="00BC4E76"/>
+    <w:rsid w:val="00BC5C31"/>
+    <w:rsid w:val="00BC5ECD"/>
+    <w:rsid w:val="00BC73E1"/>
+    <w:rsid w:val="00BD0096"/>
+    <w:rsid w:val="00BD0C5F"/>
+    <w:rsid w:val="00BD156F"/>
+    <w:rsid w:val="00BD49C6"/>
+    <w:rsid w:val="00BD65CE"/>
+    <w:rsid w:val="00BD7627"/>
+    <w:rsid w:val="00BE0770"/>
+    <w:rsid w:val="00BE2F46"/>
+    <w:rsid w:val="00BE65B3"/>
+    <w:rsid w:val="00BE7553"/>
+    <w:rsid w:val="00BF54E0"/>
+    <w:rsid w:val="00BF54F8"/>
     <w:rsid w:val="00C01DAE"/>
+    <w:rsid w:val="00C06C25"/>
+    <w:rsid w:val="00C130D8"/>
+    <w:rsid w:val="00C163CE"/>
     <w:rsid w:val="00C175EE"/>
-    <w:rsid w:val="00C210AE"/>
+    <w:rsid w:val="00C17C01"/>
+    <w:rsid w:val="00C253D7"/>
+    <w:rsid w:val="00C256F8"/>
+    <w:rsid w:val="00C2575F"/>
+    <w:rsid w:val="00C26FCF"/>
+    <w:rsid w:val="00C27583"/>
+    <w:rsid w:val="00C27C1F"/>
+    <w:rsid w:val="00C32598"/>
+    <w:rsid w:val="00C329C0"/>
+    <w:rsid w:val="00C339A6"/>
+    <w:rsid w:val="00C344EC"/>
+    <w:rsid w:val="00C35F3F"/>
+    <w:rsid w:val="00C42E65"/>
+    <w:rsid w:val="00C43C58"/>
+    <w:rsid w:val="00C47B3E"/>
+    <w:rsid w:val="00C50C23"/>
     <w:rsid w:val="00C52582"/>
+    <w:rsid w:val="00C53BBD"/>
+    <w:rsid w:val="00C604FC"/>
+    <w:rsid w:val="00C63A8E"/>
+    <w:rsid w:val="00C63E37"/>
+    <w:rsid w:val="00C6443E"/>
+    <w:rsid w:val="00C65EAE"/>
+    <w:rsid w:val="00C715BC"/>
     <w:rsid w:val="00C741ED"/>
-    <w:rsid w:val="00C7797F"/>
+    <w:rsid w:val="00C76B87"/>
+    <w:rsid w:val="00C81547"/>
+    <w:rsid w:val="00C81BCC"/>
+    <w:rsid w:val="00C821E2"/>
+    <w:rsid w:val="00C833C1"/>
+    <w:rsid w:val="00C83504"/>
     <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00C94D48"/>
+    <w:rsid w:val="00C94EF1"/>
+    <w:rsid w:val="00C950A1"/>
+    <w:rsid w:val="00C95628"/>
+    <w:rsid w:val="00CA23DC"/>
     <w:rsid w:val="00CA4AF4"/>
-    <w:rsid w:val="00CB30C1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D1726F"/>
+    <w:rsid w:val="00CA6EC0"/>
+    <w:rsid w:val="00CB2526"/>
+    <w:rsid w:val="00CB61E2"/>
+    <w:rsid w:val="00CC0AD8"/>
+    <w:rsid w:val="00CC4C87"/>
+    <w:rsid w:val="00CC51C6"/>
+    <w:rsid w:val="00CD300A"/>
+    <w:rsid w:val="00CD430B"/>
+    <w:rsid w:val="00CE0B94"/>
+    <w:rsid w:val="00CE1AE6"/>
+    <w:rsid w:val="00CE27B9"/>
+    <w:rsid w:val="00CE3B5C"/>
+    <w:rsid w:val="00CE5B61"/>
+    <w:rsid w:val="00CF0726"/>
+    <w:rsid w:val="00CF2AA2"/>
+    <w:rsid w:val="00CF582C"/>
+    <w:rsid w:val="00CF7DDD"/>
+    <w:rsid w:val="00D016A0"/>
+    <w:rsid w:val="00D01E87"/>
+    <w:rsid w:val="00D167D3"/>
+    <w:rsid w:val="00D1760B"/>
+    <w:rsid w:val="00D2082D"/>
+    <w:rsid w:val="00D21C4C"/>
     <w:rsid w:val="00D21FBF"/>
-    <w:rsid w:val="00D520C3"/>
+    <w:rsid w:val="00D23D78"/>
+    <w:rsid w:val="00D31DC0"/>
+    <w:rsid w:val="00D41A84"/>
+    <w:rsid w:val="00D439F6"/>
+    <w:rsid w:val="00D47B81"/>
+    <w:rsid w:val="00D505D6"/>
+    <w:rsid w:val="00D575C5"/>
+    <w:rsid w:val="00D61F01"/>
+    <w:rsid w:val="00D6247B"/>
     <w:rsid w:val="00D64991"/>
+    <w:rsid w:val="00D66385"/>
     <w:rsid w:val="00D673A0"/>
     <w:rsid w:val="00D72311"/>
+    <w:rsid w:val="00D72997"/>
+    <w:rsid w:val="00D75872"/>
+    <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D86E9E"/>
-    <w:rsid w:val="00D9515A"/>
-    <w:rsid w:val="00DD078B"/>
+    <w:rsid w:val="00D870C9"/>
+    <w:rsid w:val="00D92412"/>
+    <w:rsid w:val="00D953D3"/>
+    <w:rsid w:val="00D97146"/>
+    <w:rsid w:val="00DA6D21"/>
+    <w:rsid w:val="00DB4422"/>
+    <w:rsid w:val="00DB48B7"/>
+    <w:rsid w:val="00DB5823"/>
+    <w:rsid w:val="00DB5F06"/>
+    <w:rsid w:val="00DB70E9"/>
+    <w:rsid w:val="00DB799A"/>
+    <w:rsid w:val="00DC35C6"/>
+    <w:rsid w:val="00DC5F87"/>
+    <w:rsid w:val="00DC6735"/>
+    <w:rsid w:val="00DC7C16"/>
+    <w:rsid w:val="00DD0913"/>
+    <w:rsid w:val="00DD1EBC"/>
+    <w:rsid w:val="00DD34E2"/>
+    <w:rsid w:val="00DD51AD"/>
+    <w:rsid w:val="00DD55C3"/>
+    <w:rsid w:val="00DD758F"/>
+    <w:rsid w:val="00DE2942"/>
+    <w:rsid w:val="00DE2F95"/>
     <w:rsid w:val="00DE3251"/>
-    <w:rsid w:val="00DE6B24"/>
+    <w:rsid w:val="00DE5FB9"/>
+    <w:rsid w:val="00DE73F1"/>
     <w:rsid w:val="00DF3A9E"/>
+    <w:rsid w:val="00DF7689"/>
     <w:rsid w:val="00E0209C"/>
-    <w:rsid w:val="00E02217"/>
+    <w:rsid w:val="00E02BF6"/>
+    <w:rsid w:val="00E03058"/>
+    <w:rsid w:val="00E04117"/>
+    <w:rsid w:val="00E06D3E"/>
     <w:rsid w:val="00E131F1"/>
+    <w:rsid w:val="00E2053F"/>
     <w:rsid w:val="00E20A6E"/>
+    <w:rsid w:val="00E22373"/>
+    <w:rsid w:val="00E22524"/>
     <w:rsid w:val="00E22F32"/>
+    <w:rsid w:val="00E25513"/>
+    <w:rsid w:val="00E257C6"/>
+    <w:rsid w:val="00E26456"/>
+    <w:rsid w:val="00E30632"/>
+    <w:rsid w:val="00E356D5"/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rsid w:val="00E367EF"/>
+    <w:rsid w:val="00E36E34"/>
+    <w:rsid w:val="00E41F72"/>
+    <w:rsid w:val="00E43371"/>
+    <w:rsid w:val="00E4361C"/>
+    <w:rsid w:val="00E43A7B"/>
+    <w:rsid w:val="00E43C87"/>
+    <w:rsid w:val="00E449B0"/>
+    <w:rsid w:val="00E52083"/>
+    <w:rsid w:val="00E52F53"/>
+    <w:rsid w:val="00E53AC4"/>
+    <w:rsid w:val="00E54A49"/>
+    <w:rsid w:val="00E55B20"/>
+    <w:rsid w:val="00E55DEF"/>
     <w:rsid w:val="00E635B9"/>
-    <w:rsid w:val="00E662FA"/>
+    <w:rsid w:val="00E661B5"/>
     <w:rsid w:val="00E66AE4"/>
+    <w:rsid w:val="00E7059A"/>
     <w:rsid w:val="00E705CD"/>
     <w:rsid w:val="00E71F67"/>
-    <w:rsid w:val="00EA25E4"/>
-    <w:rsid w:val="00EA56CD"/>
+    <w:rsid w:val="00E76E92"/>
+    <w:rsid w:val="00E81033"/>
+    <w:rsid w:val="00E81D0D"/>
+    <w:rsid w:val="00E83BD5"/>
+    <w:rsid w:val="00E8449D"/>
+    <w:rsid w:val="00E84B23"/>
+    <w:rsid w:val="00E851EE"/>
+    <w:rsid w:val="00E85200"/>
+    <w:rsid w:val="00E85641"/>
+    <w:rsid w:val="00E904D4"/>
+    <w:rsid w:val="00E94318"/>
+    <w:rsid w:val="00E9653A"/>
+    <w:rsid w:val="00E973C0"/>
+    <w:rsid w:val="00EA1BC0"/>
+    <w:rsid w:val="00EA2388"/>
+    <w:rsid w:val="00EA39E5"/>
+    <w:rsid w:val="00EA79AB"/>
+    <w:rsid w:val="00EB19A8"/>
+    <w:rsid w:val="00EB1C56"/>
+    <w:rsid w:val="00EB24A8"/>
+    <w:rsid w:val="00EB2D41"/>
+    <w:rsid w:val="00EB42E8"/>
+    <w:rsid w:val="00EB552F"/>
     <w:rsid w:val="00EB79C3"/>
-    <w:rsid w:val="00ED1946"/>
-    <w:rsid w:val="00EE4474"/>
+    <w:rsid w:val="00EC325F"/>
+    <w:rsid w:val="00EC39DB"/>
+    <w:rsid w:val="00EC4F3D"/>
+    <w:rsid w:val="00EC526E"/>
+    <w:rsid w:val="00EC56C1"/>
+    <w:rsid w:val="00ED0D4B"/>
+    <w:rsid w:val="00ED290F"/>
+    <w:rsid w:val="00ED3F38"/>
+    <w:rsid w:val="00EE0DD5"/>
+    <w:rsid w:val="00EE5BC4"/>
+    <w:rsid w:val="00EF1932"/>
+    <w:rsid w:val="00EF3E12"/>
+    <w:rsid w:val="00EF43E0"/>
+    <w:rsid w:val="00F004D0"/>
+    <w:rsid w:val="00F06200"/>
     <w:rsid w:val="00F07161"/>
+    <w:rsid w:val="00F074A1"/>
+    <w:rsid w:val="00F07934"/>
+    <w:rsid w:val="00F10850"/>
+    <w:rsid w:val="00F12434"/>
+    <w:rsid w:val="00F13039"/>
+    <w:rsid w:val="00F1581F"/>
+    <w:rsid w:val="00F15BFA"/>
+    <w:rsid w:val="00F20E76"/>
     <w:rsid w:val="00F2120D"/>
+    <w:rsid w:val="00F2235F"/>
+    <w:rsid w:val="00F22462"/>
+    <w:rsid w:val="00F22F87"/>
+    <w:rsid w:val="00F23BA7"/>
+    <w:rsid w:val="00F24A6E"/>
+    <w:rsid w:val="00F24CFF"/>
     <w:rsid w:val="00F253B1"/>
-    <w:rsid w:val="00F31FCC"/>
-    <w:rsid w:val="00F329C8"/>
+    <w:rsid w:val="00F25455"/>
+    <w:rsid w:val="00F25473"/>
+    <w:rsid w:val="00F27181"/>
+    <w:rsid w:val="00F3037D"/>
+    <w:rsid w:val="00F31634"/>
     <w:rsid w:val="00F32BEF"/>
-    <w:rsid w:val="00F72266"/>
+    <w:rsid w:val="00F33030"/>
+    <w:rsid w:val="00F3373A"/>
+    <w:rsid w:val="00F3522A"/>
+    <w:rsid w:val="00F359E2"/>
+    <w:rsid w:val="00F4074A"/>
+    <w:rsid w:val="00F431B6"/>
+    <w:rsid w:val="00F43C14"/>
+    <w:rsid w:val="00F43F48"/>
+    <w:rsid w:val="00F45DDD"/>
+    <w:rsid w:val="00F4676E"/>
+    <w:rsid w:val="00F52750"/>
+    <w:rsid w:val="00F53B70"/>
+    <w:rsid w:val="00F53E07"/>
+    <w:rsid w:val="00F57428"/>
+    <w:rsid w:val="00F640B3"/>
+    <w:rsid w:val="00F6573E"/>
+    <w:rsid w:val="00F6624B"/>
+    <w:rsid w:val="00F73A36"/>
+    <w:rsid w:val="00F75AA5"/>
+    <w:rsid w:val="00F9007A"/>
     <w:rsid w:val="00F916B9"/>
+    <w:rsid w:val="00F972FC"/>
+    <w:rsid w:val="00F973D6"/>
     <w:rsid w:val="00FA1045"/>
+    <w:rsid w:val="00FA1A5A"/>
+    <w:rsid w:val="00FA1D83"/>
     <w:rsid w:val="00FA3510"/>
+    <w:rsid w:val="00FA4694"/>
     <w:rsid w:val="00FB0130"/>
+    <w:rsid w:val="00FB44F4"/>
     <w:rsid w:val="00FB6664"/>
+    <w:rsid w:val="00FC2417"/>
+    <w:rsid w:val="00FC298C"/>
+    <w:rsid w:val="00FC2B54"/>
+    <w:rsid w:val="00FC33C9"/>
+    <w:rsid w:val="00FC4F53"/>
+    <w:rsid w:val="00FC5C75"/>
+    <w:rsid w:val="00FD108F"/>
+    <w:rsid w:val="00FD4665"/>
+    <w:rsid w:val="00FD6CC6"/>
+    <w:rsid w:val="00FE1823"/>
     <w:rsid w:val="00FE2C25"/>
+    <w:rsid w:val="00FE3BF3"/>
     <w:rsid w:val="00FE3CF9"/>
+    <w:rsid w:val="00FE5945"/>
+    <w:rsid w:val="00FE7719"/>
     <w:rsid w:val="00FF3188"/>
+    <w:rsid w:val="00FF3436"/>
+    <w:rsid w:val="00FF710D"/>
+    <w:rsid w:val="00FF7E7B"/>
+    <w:rsid w:val="016DB25E"/>
+    <w:rsid w:val="0B80CA03"/>
+    <w:rsid w:val="18F66C99"/>
+    <w:rsid w:val="1C99301E"/>
+    <w:rsid w:val="3D656306"/>
+    <w:rsid w:val="3E3C5AD0"/>
+    <w:rsid w:val="44709333"/>
+    <w:rsid w:val="4878C487"/>
+    <w:rsid w:val="4F30FCE2"/>
+    <w:rsid w:val="56EC3B8E"/>
+    <w:rsid w:val="59E372C8"/>
     <w:rsid w:val="7A267F88"/>
+    <w:rsid w:val="7C2F56E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="51CE0FE7"/>
-  <w15:docId w15:val="{5F47768C-0953-4509-88DC-72F2242C417E}"/>
+  <w14:docId w14:val="3D98E3D4"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
-    <w:lsdException w:name="Hyperlink" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10318,50 +16027,51 @@
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2"/>
     <w:lsdException w:name="Medium Grid 3"/>
     <w:lsdException w:name="Dark List"/>
     <w:lsdException w:name="Colorful Shading"/>
     <w:lsdException w:name="Colorful List"/>
     <w:lsdException w:name="Colorful Grid"/>
     <w:lsdException w:name="Light Shading Accent 1"/>
     <w:lsdException w:name="Light List Accent 1"/>
     <w:lsdException w:name="Light Grid Accent 1"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1"/>
     <w:lsdException w:name="Dark List Accent 1"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1"/>
     <w:lsdException w:name="Colorful Grid Accent 1"/>
     <w:lsdException w:name="Light Shading Accent 2"/>
     <w:lsdException w:name="Light List Accent 2"/>
     <w:lsdException w:name="Light Grid Accent 2"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2"/>
     <w:lsdException w:name="Medium List 1 Accent 2"/>
     <w:lsdException w:name="Medium List 2 Accent 2"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2"/>
     <w:lsdException w:name="Dark List Accent 2"/>
     <w:lsdException w:name="Colorful Shading Accent 2"/>
     <w:lsdException w:name="Colorful List Accent 2"/>
     <w:lsdException w:name="Colorful Grid Accent 2"/>
     <w:lsdException w:name="Light Shading Accent 3"/>
     <w:lsdException w:name="Light List Accent 3"/>
     <w:lsdException w:name="Light Grid Accent 3"/>
@@ -10500,161 +16210,160 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002208D1"/>
+    <w:rsid w:val="00976343"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Numerada"/>
     <w:link w:val="Ttulo1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0009202C"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="240"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009C137A"/>
+    <w:rsid w:val="001F44B7"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Ttulo2"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo3Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00F15BFA"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Ttulo3"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo4Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00170F36"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:ind w:left="1080"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A10FD9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -10742,256 +16451,276 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00EA25E4"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005F2A53"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
     <w:name w:val="First Paragraph"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:next w:val="Corpodetexto"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
     <w:name w:val="Compact"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:pPr>
       <w:spacing w:before="36" w:after="36"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:aliases w:val="RTCU_Título"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="TtuloChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
-    <w:rsid w:val="006D7B34"/>
+    <w:rsid w:val="00F004D0"/>
     <w:pPr>
+      <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="56"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:aliases w:val="RTCU_Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="006D7B34"/>
+    <w:rsid w:val="00F004D0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="56"/>
+      <w:szCs w:val="72"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="SubttuloChar"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00206021"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
+      <w:caps w:val="0"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A10FD9"/>
+    <w:rsid w:val="00206021"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="B65D00"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Data">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Ttulo"/>
     <w:next w:val="Corpodetexto"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
     <w:name w:val="Abstract Title"/>
-    <w:basedOn w:val="AbstractResumen"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Abstract"/>
-    <w:qFormat/>
-    <w:rsid w:val="002C5C21"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
-    <w:basedOn w:val="Corpodetexto"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
-    <w:qFormat/>
-    <w:rsid w:val="00B2687B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="100" w:after="300"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0009202C"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:caps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009C137A"/>
+    <w:rsid w:val="001F44B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00F15BFA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00170F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
@@ -11132,67 +16861,78 @@
     <w:link w:val="Legenda"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
     <w:name w:val="Verbatim Char"/>
     <w:basedOn w:val="LegendaChar"/>
     <w:link w:val="SourceCode"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SectionNumber">
     <w:name w:val="Section Number"/>
     <w:basedOn w:val="LegendaChar"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="LegendaChar"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="LegendaChar"/>
-    <w:qFormat/>
+    <w:rsid w:val="00F10850"/>
     <w:rPr>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Ttulo1"/>
+    <w:aliases w:val="Cabeçalho tabela"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005B1051"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-      <w:outlineLvl w:val="9"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="A44A00"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
     <w:name w:val="Source Code"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="VerbatimChar"/>
     <w:pPr>
       <w:wordWrap w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
     <w:name w:val="KeywordTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:b/>
       <w:color w:val="007020"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
     <w:name w:val="DataTypeTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
@@ -11518,213 +17258,225 @@
     <w:link w:val="Assuntodocomentrio"/>
     <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00737B1A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F916B9"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUReferncias">
-    <w:name w:val="RTCU_Referências"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncias">
+    <w:name w:val="Referências"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:link w:val="RTCURefernciasChar"/>
+    <w:link w:val="RefernciasChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="003509AE"/>
+    <w:rsid w:val="006B27F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
-    <w:rsid w:val="00EA25E4"/>
+    <w:rsid w:val="005F2A53"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:iCs/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCURefernciasChar">
-    <w:name w:val="RTCU_Referências Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RefernciasChar">
+    <w:name w:val="Referências Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUReferncias"/>
-    <w:rsid w:val="003509AE"/>
+    <w:link w:val="Referncias"/>
+    <w:rsid w:val="006B27F3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Campodepreenchimento">
     <w:name w:val="Campo de preenchimento"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="CampodepreenchimentoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="000F3609"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CampodepreenchimentoChar">
     <w:name w:val="Campo de preenchimento Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="Campodepreenchimento"/>
-    <w:rsid w:val="000F3609"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTipodeArtigo">
-    <w:name w:val="RTCU_Tipo_de_Artigo"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TipodeArtigo">
+    <w:name w:val="Tipo de Artigo"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:link w:val="RTCUTipodeArtigoChar"/>
+    <w:link w:val="TipodeArtigoChar"/>
     <w:autoRedefine/>
-    <w:qFormat/>
-    <w:rsid w:val="009D0426"/>
+    <w:rsid w:val="00C47B3E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:iCs w:val="0"/>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
       <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTipodeArtigoChar">
-    <w:name w:val="RTCU_Tipo_de_Artigo Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TipodeArtigoChar">
+    <w:name w:val="Tipo de Artigo Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUTipodeArtigo"/>
-    <w:rsid w:val="009D0426"/>
+    <w:link w:val="TipodeArtigo"/>
+    <w:rsid w:val="00C47B3E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:iCs/>
+      <w:b/>
+      <w:i/>
+      <w:iCs w:val="0"/>
       <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="156082" w:themeColor="accent1"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUreadoArtigo">
-    <w:name w:val="RTCU_Área _do_Artigo"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="readoArtigo">
+    <w:name w:val="Área do Artigo"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:link w:val="RTCUreadoArtigoChar"/>
+    <w:link w:val="readoArtigoChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00792BD6"/>
+    <w:rsid w:val="00C63A8E"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
       <w:color w:val="946C00"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUreadoArtigoChar">
-    <w:name w:val="RTCU_Área _do_Artigo Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="readoArtigoChar">
+    <w:name w:val="Área do Artigo Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUreadoArtigo"/>
-    <w:rsid w:val="00792BD6"/>
+    <w:link w:val="readoArtigo"/>
+    <w:rsid w:val="00C63A8E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:iCs/>
       <w:color w:val="946C00"/>
+      <w:sz w:val="18"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:rsid w:val="00B63FB8"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
@@ -11790,272 +17542,578 @@
     <w:name w:val="Modalidade do PTT"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="ModalidadedoPTTChar"/>
     <w:autoRedefine/>
     <w:rsid w:val="005826E6"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="946C00"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ModalidadedoPTTChar">
     <w:name w:val="Modalidade do PTT Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="ModalidadedoPTT"/>
     <w:rsid w:val="005826E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:iCs/>
       <w:color w:val="946C00"/>
       <w:bdr w:val="single" w:sz="8" w:space="0" w:color="B48C28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUkeywords">
-    <w:name w:val="RTCU_keywords"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="keywords">
+    <w:name w:val="keywords"/>
     <w:basedOn w:val="Corpodetexto"/>
-    <w:link w:val="RTCUkeywordsChar"/>
+    <w:link w:val="keywordsChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="009F1CDA"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUkeywordsChar">
-    <w:name w:val="RTCU_keywords Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="keywordsChar">
+    <w:name w:val="keywords Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
-    <w:link w:val="RTCUkeywords"/>
-    <w:rsid w:val="009F1CDA"/>
+    <w:link w:val="keywords"/>
+    <w:rsid w:val="003E4AB7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="B65D00"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00E71F67"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
-[...2 lines deleted...]
-    <w:link w:val="RTCUAvisoChar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dadosautorais">
+    <w:name w:val="Dados_autorais"/>
+    <w:basedOn w:val="Referncias"/>
+    <w:link w:val="DadosautoraisChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00953BC7"/>
+    <w:rsid w:val="00BC73E1"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="A66500"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00953BC7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DadosautoraisChar">
+    <w:name w:val="Dados_autorais Char"/>
+    <w:basedOn w:val="RefernciasChar"/>
+    <w:link w:val="Dadosautorais"/>
+    <w:rsid w:val="00BC73E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="A66500"/>
-[...1 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CRediT">
     <w:name w:val="CRediT"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="CRediTChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="009F6897"/>
     <w:rPr>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CRediTChar">
     <w:name w:val="CRediT Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="CRediT"/>
     <w:rsid w:val="009F6897"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractResumen">
     <w:name w:val="Abstract/Resumen"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="AbstractResumenChar"/>
     <w:autoRedefine/>
-    <w:rsid w:val="002574AA"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006639C"/>
     <w:rPr>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractResumenChar">
     <w:name w:val="Abstract/Resumen Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="AbstractResumen"/>
-    <w:rsid w:val="002574AA"/>
+    <w:rsid w:val="0006639C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="D67E00"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUTtuloReferncias">
-[...2 lines deleted...]
-    <w:link w:val="RTCUTtuloRefernciasChar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeira">
+    <w:name w:val="Corpo do Texto (lingua estrangeira)"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="CorpodoTextolinguaestrangeiraChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="009F46F0"/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeiraChar">
+    <w:name w:val="Corpo do Texto (lingua estrangeira) Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="CorpodoTextolinguaestrangeira"/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E35FF5"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nota">
+    <w:name w:val="Nota"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="NotaChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0070546B"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotaChar">
+    <w:name w:val="Nota Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Nota"/>
+    <w:rsid w:val="0070546B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloilustrao">
+    <w:name w:val="Titulo ilustração"/>
+    <w:basedOn w:val="Legenda"/>
+    <w:link w:val="TituloilustraoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003278D5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloilustraoChar">
+    <w:name w:val="Titulo ilustração Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Tituloilustrao"/>
+    <w:rsid w:val="003278D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloReferncias">
+    <w:name w:val="Título Referências"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="TtuloRefernciasChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B03"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUTtuloRefernciasChar">
-    <w:name w:val="RTCU_Título_Referências Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloRefernciasChar">
+    <w:name w:val="Título Referências Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
-    <w:link w:val="RTCUTtuloReferncias"/>
-    <w:rsid w:val="009F46F0"/>
+    <w:link w:val="TtuloReferncias"/>
+    <w:rsid w:val="001A3B03"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tituloidiomaalternativo">
+    <w:name w:val="Titulo (idioma alternativo)"/>
+    <w:basedOn w:val="Ttulo1"/>
+    <w:link w:val="TituloidiomaalternativoChar"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00330117"/>
+    <w:rsid w:val="002F0E5D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="397" w:firstLine="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="6F6F6E"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TituloidiomaalternativoChar">
+    <w:name w:val="Titulo (idioma alternativo) Char"/>
+    <w:basedOn w:val="Ttulo1Char"/>
+    <w:link w:val="Tituloidiomaalternativo"/>
+    <w:rsid w:val="002F0E5D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:caps/>
+      <w:color w:val="6F6F6E"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TAG">
+    <w:name w:val="TAG"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TAGChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TAGChar">
+    <w:name w:val="TAG Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="TAG"/>
+    <w:rsid w:val="003E4AB7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RTCUAviso">
+    <w:name w:val="RTCU_Aviso"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RTCUAvisoChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E435F"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
+    <w:name w:val="RTCU_Aviso Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="RTCUAviso"/>
+    <w:rsid w:val="003E435F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="A66500"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC2B54"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloPrincipal">
     <w:name w:val="Título Principal"/>
-    <w:basedOn w:val="Ttulo1"/>
+    <w:basedOn w:val="Ttulo"/>
     <w:link w:val="TtuloPrincipalChar"/>
     <w:qFormat/>
-    <w:rsid w:val="004F309B"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F25455"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloPrincipalChar">
     <w:name w:val="Título Principal Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="TtuloPrincipal"/>
-    <w:rsid w:val="004F309B"/>
+    <w:rsid w:val="00F25455"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="B65D00"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="72"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subttuloidiomaalternativo">
+    <w:name w:val="Subtítulo idioma alternativo"/>
+    <w:basedOn w:val="Tituloidiomaalternativo"/>
+    <w:link w:val="SubttuloidiomaalternativoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00206021"/>
+    <w:rPr>
+      <w:caps w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloidiomaalternativoChar">
+    <w:name w:val="Subtítulo idioma alternativo Char"/>
+    <w:basedOn w:val="TituloidiomaalternativoChar"/>
+    <w:link w:val="Subttuloidiomaalternativo"/>
+    <w:rsid w:val="00206021"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:caps/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:i/>
+      <w:caps w:val="0"/>
+      <w:color w:val="6F6F6E"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EstiloHyperlinkSublinhado">
+    <w:name w:val="Estilo Hyperlink + Sublinhado"/>
+    <w:basedOn w:val="Hyperlink"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0AD5"/>
+    <w:rPr>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0058153A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2268"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:rsid w:val="0058153A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avisosubmisso">
+    <w:name w:val="Aviso_submissão"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="AvisosubmissoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="000E4078"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A20000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AvisosubmissoChar">
+    <w:name w:val="Aviso_submissão Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Avisosubmisso"/>
+    <w:rsid w:val="000E4078"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="A20000"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles%20/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/37" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/50" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aless\Documents\Atualiza&#231;&#227;o%20Revista\Textos%20finais%208_6_2026\Template_Artigo_original_Revisao_de_literatura_11_9_2026.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12326,62 +18384,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
     <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
@@ -12487,133 +18533,481 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template_Artigo_original_Revisao_de_literatura_11_9_2026.dotx</Template>
+  <Template>Template_Artigo_RTCU</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8483</Characters>
+  <Pages>8</Pages>
+  <Words>1529</Words>
+  <Characters>9469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>270</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10033</CharactersWithSpaces>
+  <CharactersWithSpaces>10903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="108" baseType="variant">
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2883635</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556002</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.69518/rtcu.156.43-67</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7274540</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt.</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063274</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://doi.org/10.1590/S0101-73302008000200005</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507421</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles /downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3407976</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/libraryFiles/downloadPublic/6</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Alessandra Caballero Brügger Freitas</dc:creator>
+  <dc:subject/>
+  <dc:creator>Equipe editorial RTCU</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
   </property>
 </Properties>
 </file>