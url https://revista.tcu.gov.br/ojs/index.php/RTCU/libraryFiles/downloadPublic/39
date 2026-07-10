--- v0 (2026-06-15)
+++ v1 (2026-07-10)
@@ -203,104 +203,181 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e a adequação formal do manuscrito submetido.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62662F83" w14:textId="77777777" w:rsidR="006F4E5E" w:rsidRPr="000858F1" w:rsidRDefault="0008302A" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">O template de artigo </w:t>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de artigo </w:t>
       </w:r>
       <w:r w:rsidR="006B5148" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pode ser adaptado para revis</w:t>
       </w:r>
       <w:r w:rsidR="006B5148" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ão</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de literatura, mediante renumeração e renomeação das seções, observada a especificidade metodológica do tipo de trabalho. Para ensaio teórico, admite-se maior flexibilidade estrutural, desde que mantida a coerência argumentativa</w:t>
       </w:r>
       <w:r w:rsidR="006F4E5E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, a fundamentação científica e a conformidade formal exigida para publicação acadêmica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C53C81D" w14:textId="77777777" w:rsidR="006F4E5E" w:rsidRPr="000858F1" w:rsidRDefault="006F4E5E" w:rsidP="00AE56B4">
+    <w:p w14:paraId="4C53C81D" w14:textId="1F64E583" w:rsidR="006F4E5E" w:rsidRPr="00D42FFE" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="240"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tipo de artigo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AFA36C" w14:textId="16A2B2BC" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Área do artigo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72B79F12" w14:textId="22A8C722" w:rsidR="00625008" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGaTtulodoProdutoProjeto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO DO ARTIGO</w:t>
       </w:r>
       <w:r w:rsidR="00473E5E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -379,96 +456,146 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>há</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">, o subtítulo devem </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>representar adequadamente o conteúdo abordado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="058D6628" w14:textId="0DAAE577" w:rsidR="00625008" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
+    <w:p w14:paraId="058D6628" w14:textId="5E17061E" w:rsidR="00625008" w:rsidRPr="00D42FFE" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGcTtulodoProdutoProjetoEmOutroIdioma"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>TÍTULO DO ARTIGO EM OUTRO IDIOMA</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00473E5E" w:rsidRPr="000858F1">
+        <w:t xml:space="preserve">TÍTULO DO ARTIGO EM </w:t>
+      </w:r>
+      <w:r w:rsidR="00360CBA" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>INGLÊS</w:t>
+      </w:r>
+      <w:r w:rsidR="00473E5E" w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C94C33B" w14:textId="69B98EB4" w:rsidR="00625008" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
+    <w:p w14:paraId="1C94C33B" w14:textId="69B98EB4" w:rsidR="00625008" w:rsidRPr="00D42FFE" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGdSubttuloTraduzido"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Subtítulo, se </w:t>
       </w:r>
-      <w:r w:rsidR="009B5A58" w:rsidRPr="000858F1">
+      <w:r w:rsidR="009B5A58" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>há</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A804193" w14:textId="0A58DEC0" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
+      <w:pPr>
+        <w:pStyle w:val="ARTGcTtulodoProdutoProjetoEmOutroIdioma"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO DO ARTIGO EM ESPANHOL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1740C2DC" w14:textId="2C93BEDA" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="00AE56B4">
+      <w:pPr>
+        <w:pStyle w:val="ARTGdSubttuloTraduzido"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Subtítulo, se há</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34931FE6" w14:textId="312BCEFE" w:rsidR="00EC6A3C" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGeTtuloResumo"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>RESUMO</w:t>
       </w:r>
       <w:r w:rsidR="00473E5E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104B0EB4" w14:textId="22544AB2" w:rsidR="00A67C98" w:rsidRPr="00E16B4C" w:rsidRDefault="00B56818" w:rsidP="00AE56B4">
       <w:pPr>
@@ -615,50 +742,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2AE498" w14:textId="0DC2739B" w:rsidR="00E50B76" w:rsidRPr="000858F1" w:rsidRDefault="00E50B76" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00A67C98" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>bjetivo</w:t>
             </w:r>
             <w:r w:rsidR="00823A93" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> geral</w:t>
             </w:r>
             <w:r w:rsidR="00A67C98" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>/finalidade</w:t>
@@ -754,51 +882,50 @@
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00A67C98" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>onclusão do documento</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CCDA348" w14:textId="1E1A21E7" w:rsidR="00A67C98" w:rsidRPr="000858F1" w:rsidRDefault="00071385" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00A67C98" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">eve-se evitar </w:t>
             </w:r>
             <w:r w:rsidR="00F24216" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">o uso de </w:t>
             </w:r>
             <w:r w:rsidR="00A67C98" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">abreviação e citação </w:t>
@@ -876,95 +1003,170 @@
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>apenas a letra inicial da primeira palavra maiúscula</w:t>
       </w:r>
       <w:r w:rsidR="002A5DBC" w:rsidRPr="00DA6827">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00627B5B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED14F9" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00ED14F9" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> xxxxx; xxxx; xxxx; xxxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rStyle w:val="ARTGhPalavras-chaveChar"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F931DE" w:rsidRPr="00ED6113" w14:paraId="7DEF1865" w14:textId="77777777" w:rsidTr="002A5DBC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7208DA30" w14:textId="77777777" w:rsidR="0022524B" w:rsidRPr="000858F1" w:rsidRDefault="0022524B" w:rsidP="00AE56B4">
@@ -1069,252 +1271,353 @@
               <w:r w:rsidRPr="000858F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>do Tribunal de Contas da União</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3139B7ED" w14:textId="7E0B99AD" w:rsidR="003749DA" w:rsidRPr="00DA6827" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
+    <w:p w14:paraId="3139B7ED" w14:textId="23B3645D" w:rsidR="003749DA" w:rsidRPr="00D42FFE" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGiTtulodasKeywordsPalabras-clave"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
-[...17 lines deleted...]
-      <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ABSTRAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00360CBA" w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0054690E" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="00DA6827">
+      <w:r w:rsidR="0054690E" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00ED6113">
+      <w:r w:rsidR="00ED6113" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>todas as letras maiúsculas</w:t>
       </w:r>
-      <w:r w:rsidR="0054690E" w:rsidRPr="00DA6827">
+      <w:r w:rsidR="0054690E" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F2D04" w14:textId="19F36B62" w:rsidR="00AC0866" w:rsidRPr="000858F1" w:rsidRDefault="001138AC" w:rsidP="00AE56B4">
+    <w:p w14:paraId="019F2D04" w14:textId="19F36B62" w:rsidR="00AC0866" w:rsidRPr="00D42FFE" w:rsidRDefault="001138AC" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGlTextodoAbstractResumen"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae</w:t>
       </w:r>
-      <w:r w:rsidR="00AC0866" w:rsidRPr="000858F1">
+      <w:r w:rsidR="00AC0866" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00635D5C" w:rsidRPr="00ED6113" w14:paraId="6ACB97EB" w14:textId="77777777" w:rsidTr="001138AC">
+      <w:tr w:rsidR="00635D5C" w:rsidRPr="00D42FFE" w14:paraId="6ACB97EB" w14:textId="77777777" w:rsidTr="001138AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58630BE1" w14:textId="67452517" w:rsidR="00635D5C" w:rsidRPr="000858F1" w:rsidRDefault="00BA5600" w:rsidP="00AE56B4">
+          <w:p w14:paraId="58630BE1" w14:textId="67452517" w:rsidR="00635D5C" w:rsidRPr="00D42FFE" w:rsidRDefault="00BA5600" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000858F1">
+            <w:r w:rsidRPr="00D42FFE">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57E1C616" w14:textId="7EFE5E12" w:rsidR="00625008" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
+    <w:p w14:paraId="57E1C616" w14:textId="758C7696" w:rsidR="00625008" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGiTtulodasKeywordsPalabras-clave"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
+      <w:r w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00D64BF4" w:rsidRPr="000858F1">
+      <w:r w:rsidR="00D64BF4" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>eywords</w:t>
       </w:r>
-      <w:r w:rsidR="00487055" w:rsidRPr="000858F1">
-[...11 lines deleted...]
-      <w:r w:rsidR="007D53B6" w:rsidRPr="000858F1">
+      <w:r w:rsidR="007D53B6" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D53B6" w:rsidRPr="00DA6827">
+      <w:r w:rsidR="007D53B6" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FC00B9" w:rsidRPr="00DA6827">
+      <w:r w:rsidR="00FC00B9" w:rsidRPr="00D42FFE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>apenas a letra inicial da primeira palavra maiúscula</w:t>
+        <w:t>apenas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00B9" w:rsidRPr="00DA6827">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a letra inicial da primeira palavra maiúscula</w:t>
       </w:r>
       <w:r w:rsidR="007D53B6" w:rsidRPr="00DA6827">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D7023F" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> xxxx; xxxx; xxxxx; xxxx; xxxx; xxxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A91EDB" w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA5600" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF06C9" w:rsidRPr="00ED6113" w14:paraId="6222CF2A" w14:textId="77777777" w:rsidTr="00531A88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
@@ -1360,133 +1663,1223 @@
               <w:r w:rsidRPr="000858F1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                   <w:i/>
                   <w:iCs/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>ditoração do Tribunal de Contas da União</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00FF06C9" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="410BDA6A" w14:textId="16B357E5" w:rsidR="003749DA" w:rsidRPr="000858F1" w:rsidRDefault="002900C9" w:rsidP="00AE56B4">
+    <w:p w14:paraId="502F85EF" w14:textId="54F2FADB" w:rsidR="00360CBA" w:rsidRPr="00DA6827" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
+      <w:pPr>
+        <w:pStyle w:val="ARTGiTtulodasKeywordsPalabras-clave"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUMEN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(todas as letras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maiúsculas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6827">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A320302" w14:textId="77777777" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
+      <w:pPr>
+        <w:pStyle w:val="ARTGlTextodoAbstractResumen"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00360CBA" w:rsidRPr="00ED6113" w14:paraId="4AAA30A3" w14:textId="77777777" w:rsidTr="007349A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAA2DC1" w14:textId="77777777" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="007349A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>O resumo em língua estrangeira deve corresponder integralmente ao resumo em língua vernácula.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E18A9DD" w14:textId="77A1EDC9" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="00360CBA">
+      <w:pPr>
+        <w:pStyle w:val="ARTGiTtulodasKeywordsPalabras-clave"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-clave </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(apenas a letra inicial da primeira palavra maiúscula)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9394"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00360CBA" w:rsidRPr="00ED6113" w14:paraId="1F6AD043" w14:textId="77777777" w:rsidTr="007349A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13397C86" w14:textId="77777777" w:rsidR="00360CBA" w:rsidRPr="000858F1" w:rsidRDefault="00360CBA" w:rsidP="007349A3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As palavras-chave em língua estrangeira devem corresponder integralmente às palavras-chave em língua vernácula. Quanto ao uso de itálico e letra minúscula ou maiúscula, devem ser observadas as orientações constantes das seções 3.2 e 3.4 do capítulo 3 do </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="000858F1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia de </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t>e</w:t>
+              </w:r>
+              <w:r w:rsidRPr="000858F1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="pt-BR"/>
+                </w:rPr>
+                <w:t>ditoração do Tribunal de Contas da União</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="410BDA6A" w14:textId="418259F1" w:rsidR="003749DA" w:rsidRPr="000858F1" w:rsidRDefault="002900C9" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00D16280" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t>INTRODUÇÃO</w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326DF4E7" w14:textId="16C2631C" w:rsidR="00AC0866" w:rsidRPr="000858F1" w:rsidRDefault="00531A88" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGkTextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A37D56" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A3043E" w:rsidRPr="00ED6113" w14:paraId="320C1D3D" w14:textId="77777777" w:rsidTr="00F8531A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="74741BAF" w14:textId="4B09CABA" w:rsidR="00430210" w:rsidRPr="000858F1" w:rsidRDefault="00A3043E" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Na</w:t>
             </w:r>
             <w:r w:rsidR="00E67E65" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> introdução</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>, deve</w:t>
             </w:r>
             <w:r w:rsidR="00430210" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>m</w:t>
@@ -1714,56 +3107,530 @@
         <w:t>REVISÃO DE LITERATURA</w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E777C1" w14:textId="35DC276B" w:rsidR="00AC0866" w:rsidRPr="000858F1" w:rsidRDefault="00F8531A" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGkTextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu aenean sed diam urna tempor pulvinar vivamus fringilla lacus nec metus bibendu.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="0034389F" w:rsidRPr="00ED6113" w14:paraId="23AE2626" w14:textId="77777777" w:rsidTr="00F8531A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FA00FCA" w14:textId="6B623B28" w:rsidR="0034389F" w:rsidRPr="000858F1" w:rsidRDefault="0034389F" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
@@ -2172,57 +4039,529 @@
         <w:t>METODOLOGIA</w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E1E6A7" w14:textId="1522D90B" w:rsidR="00AC0866" w:rsidRPr="000858F1" w:rsidRDefault="00E55D8A" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGkTextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
-[...5 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu aenean sed diam urna tempor pulvinar vivamus fringilla lacus nec metus bibendum.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5057" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9501"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4E08" w:rsidRPr="00ED6113" w14:paraId="0394CBFF" w14:textId="77777777" w:rsidTr="00E55D8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="59F2A785" w14:textId="3A7D6025" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="00110F8E" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
@@ -2357,50 +4696,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>aplicada</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> quando o objetivo é resolver problema prático específico ou desenvolver nova tecnologia.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291139C3" w14:textId="77777777" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Quanto ao propósito, a pesquisa pode ser exploratória, descritiva ou explicativa.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14E1AF68" w14:textId="2E8353C4" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2747,81 +5087,90 @@
           <w:p w14:paraId="723D6597" w14:textId="7843D10E" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Quanto ao procedimento metodológico, ou seja, quanto ao modo como o dado </w:t>
             </w:r>
             <w:r w:rsidR="00A06486" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> coletado e quanto ao instrumento e à ferramenta utilizados na coleta, a pesquisa pode ser bibliográfica, documental, experimental, observacional, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>ex-post facto</w:t>
+              <w:t>ex-post</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> facto</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t>, levantamento, pesquisa de campo, estudo de caso, etnográfica, dentre outras.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="386F525C" w14:textId="77777777" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>pesquisa</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> é </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>bibliográfica</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
@@ -2990,82 +5339,95 @@
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>pesquisa</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> é </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>ex-post facto</w:t>
+              <w:t>ex-post</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> facto</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (a partir do fato passado) quando o pesquisador observa a relação entre variáveis, mas não dispõe de controle sobre a variável independente, que constitui o fator presumível do fenômeno, porque já ocorreu. Evento passado é analisado, para que se possa compreender causa e consequência.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A19D3E4" w14:textId="5D380C7A" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A pesquisa caracteriza-se como </w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>levantamento</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> quando o pesquisador coleta dado diretamente no ambiente onde o fenômeno ocorre, para obter espectro representativo d</w:t>
             </w:r>
             <w:r w:rsidR="00494930" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
@@ -3406,51 +5768,50 @@
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> instrumento de coleta de dado utilizado (questionário, entrevista, teste, dentre outros)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B527654" w14:textId="77777777" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Técnica estatística, software e método de análise qualitativa utilizado</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05926B0E" w14:textId="6FBB202C" w:rsidR="004F4E08" w:rsidRPr="000858F1" w:rsidRDefault="004F4E08" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Consideração ética envolvida </w:t>
             </w:r>
             <w:r w:rsidR="00B55BD7" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t>em</w:t>
@@ -3521,90 +5882,836 @@
         <w:t xml:space="preserve"> E DISCUSSÃO</w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC36734" w14:textId="77777777" w:rsidR="00E55D8A" w:rsidRPr="000858F1" w:rsidRDefault="00E55D8A" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGkTextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000858F1">
-[...4 lines deleted...]
-        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit quisque faucibus ex sapien vitae pellentesque sem placerat in id cursus mi pretium tellus duis convallis tempus leo eu aenean sed diam urna tempor pulvinar vivamus fringilla lacus nec metus bibendum egestas iaculis massa nisl malesuada lacinia integer nunc posuere ut hendrerit semper vel class aptent taciti sociosqu ad litora torquent per conubia.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in id </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>convallis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> urna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pulvinar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iaculis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> massa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lacinia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>class</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aptent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taciti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sociosqu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>litora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>torquent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conubia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC57B2" w:rsidRPr="00ED6113" w14:paraId="5765CC71" w14:textId="77777777" w:rsidTr="00E55D8A">
         <w:trPr>
           <w:trHeight w:val="3730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4A86E6E2" w14:textId="1C9BB8A3" w:rsidR="00AC57B2" w:rsidRPr="000858F1" w:rsidRDefault="00AC57B2" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Em “Resultado</w:t>
             </w:r>
             <w:r w:rsidR="00E5409B" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>”, deve</w:t>
             </w:r>
             <w:r w:rsidR="00E5409B" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>m</w:t>
@@ -4071,51 +7178,50 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>devem ser apresentados os elementos relacionados a seguir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05E47BFC" w14:textId="73246B30" w:rsidR="00192E8D" w:rsidRPr="000858F1" w:rsidRDefault="001E0AFD" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00192E8D" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>rincipa</w:t>
             </w:r>
             <w:r w:rsidR="00A820A2" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
             <w:r w:rsidR="00192E8D" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>resultado</w:t>
@@ -4262,118 +7368,182 @@
             </w:r>
             <w:r w:rsidR="00192E8D" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>endência ou possibilidade de estudo futuro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D44A9B2" w14:textId="734D6EA0" w:rsidR="0054690E" w:rsidRPr="000858F1" w:rsidRDefault="00D16280" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGmTtuloReferncias"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
       <w:r w:rsidR="0054690E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> (todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="364F9524" w14:textId="787AF472" w:rsidR="00837411" w:rsidRPr="000858F1" w:rsidRDefault="00837411" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGnReferncias"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>SAVIANI, Dermeval. Historiography of brazilian education: training and development field of the history of education in Brazil.</w:t>
+        <w:t xml:space="preserve">SAVIANI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dermeval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Historiography of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>brazilian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> education: training and development field of the history of education in Brazil.</w:t>
       </w:r>
       <w:r w:rsidR="00A37D56" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Acta Scientiarum</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Scientiarum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Maringá, vol. 37, n. 1, p. 1-14, 2015. DOI: 10.4025/actascieduc.v37i1.23680. Acesso em 18 ago. 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2619494A" w14:textId="35110F08" w:rsidR="00837411" w:rsidRPr="000858F1" w:rsidRDefault="00837411" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGnReferncias"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">GHEORGHIU, Mihaï Dinu; GRUSON, Pascale; VARI, Judith. </w:t>
+        <w:t xml:space="preserve">GHEORGHIU, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>Mihaï</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dinu; GRUSON, Pascale; VARI, Judith. </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias.</w:t>
       </w:r>
       <w:r w:rsidR="00A37D56" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educação e Sociedade</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
@@ -4391,146 +7561,236 @@
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B69BC" w:rsidRPr="00ED6113" w14:paraId="7975E44F" w14:textId="77777777" w:rsidTr="00175353">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4830212F" w14:textId="028010E3" w:rsidR="004B69BC" w:rsidRPr="000858F1" w:rsidRDefault="00751D6A" w:rsidP="00AE56B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Em “Referências”, deve ser detalhada obra citada no texto. Para referenciar obra citada, devem ser observadas as orientações constantes da seção 4.11 do capítulo 4 do </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00177076">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
                 <w:rPrChange w:id="0" w:author="Alessandra Caballero Brügger Freitas" w:date="2026-06-10T11:30:00Z" w16du:dateUtc="2026-06-10T14:30:00Z">
                   <w:rPr/>
                 </w:rPrChange>
               </w:rPr>
               <w:instrText>HYPERLINK "file:///C:\\Users\\Alessandracb\\Downloads\\Guia%20de%20Editoração%20do%20Tribunal%20de%20Contas%20da%20União%20para%20a%20Revista.pdf"</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="004B69BC" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24A1A313" w14:textId="492F82EA" w:rsidR="0071749E" w:rsidRPr="000858F1" w:rsidRDefault="0071749E" w:rsidP="00AE56B4">
+    <w:p w14:paraId="0E33F4E4" w14:textId="486BE4ED" w:rsidR="00D42FFE" w:rsidRPr="00D42FFE" w:rsidRDefault="00D42FFE" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D42FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>As declarações a seguir são de preenchimento obrigatório e serão publicadas juntamente com o trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A1A313" w14:textId="55A74CA3" w:rsidR="0071749E" w:rsidRPr="000858F1" w:rsidRDefault="0071749E" w:rsidP="00AE56B4">
+      <w:pPr>
+        <w:pStyle w:val="ARTGjSeoNvel1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTRIBUIÇÃO DE AUTORIA (CRedit) </w:t>
+        <w:t>CONTRIBUIÇÃO DE AUTORIA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CRedit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="4979" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
       <w:tr w:rsidR="00751D6A" w:rsidRPr="00ED6113" w14:paraId="78CCCE53" w14:textId="77777777" w:rsidTr="00751D6A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0EB11717" w14:textId="501F2A68" w:rsidR="000858F1" w:rsidRPr="001D75AA" w:rsidRDefault="00751D6A" w:rsidP="000858F1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>O autor deve informar, de forma precisa, contribuição individual realizada no desenvolvimento do manuscrito, em conformidade com a taxonomia Contributor Roles Taxonomy (CRediT).</w:t>
+              <w:t xml:space="preserve">O autor deve informar, de forma precisa, contribuição individual realizada no desenvolvimento do manuscrito, em conformidade com a taxonomia </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Contributor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Roles </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Taxonomy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CRediT</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
             <w:r w:rsidR="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D75AA" w:rsidRPr="001D75AA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Para essa finalidade, devem ser consideradas as categorias de contribuição descritas a seguir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4518625A" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
@@ -4682,51 +7942,50 @@
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Administração do projeto → gerencia o andamento de projeto</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8E79D6" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Supervisão → orienta e lidera a equipe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03E4FB69" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Aquisição de financiamento → consegue recurso financeiro</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="028D9782" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
@@ -4773,91 +8032,91 @@
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Visualização → cria gráfico, figura e apresentação de dado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="527F3558" w14:textId="215568A9" w:rsidR="00DB7B95" w:rsidRPr="000858F1" w:rsidRDefault="00DB7B95" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">FINANCIAMENTO </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB7B95" w:rsidRPr="00ED6113" w14:paraId="0AEA8508" w14:textId="77777777" w:rsidTr="00175353">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="550E3208" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="00833FFB" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16B4C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">O autor deve informar fonte de financiamento, apoio institucional, bolsa, auxílio ou outro mecanismo de fomento que contribuiu para o desenvolvimento do </w:t>
             </w:r>
             <w:r w:rsidR="00936B25" w:rsidRPr="00E16B4C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>trabalho</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16B4C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="000858F1" w:rsidRPr="00E16B4C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5039,51 +8298,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B69BC" w:rsidRPr="00ED6113" w14:paraId="35B716A3" w14:textId="77777777" w:rsidTr="00175353">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="035012E0" w14:textId="6F8DE50B" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="00833FFB" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>O autor deve informar a existência ou inexistência de conflito de interesses.</w:t>
             </w:r>
             <w:r w:rsidR="000858F1" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F0CF00" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E42129B" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:numPr>
@@ -5194,50 +8452,51 @@
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>“Declaro a existência de potencial conflito de interesses em razão de [descrever vínculo, relação ou circunstância], relacionado a [descrever relação com o objeto da pesquisa].”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6709676F" w14:textId="09D75F38" w:rsidR="00D113CE" w:rsidRPr="000858F1" w:rsidRDefault="00D113CE" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DISPONIBILIDADE DOS DADOS </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D113CE" w:rsidRPr="00ED6113" w14:paraId="06F6F86A" w14:textId="77777777" w:rsidTr="00175353">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52A7A251" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="00833FFB" w:rsidP="000858F1">
@@ -5507,51 +8766,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> – quando os dados não estão depositados em repositório público, mas podem ser fornecidos pelo autor mediante solicitação.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C1B2C18" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>“Os dados que suportam os resultados deste estudo estão disponíveis mediante solicitação ao autor correspondente.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39778AE2" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A17DBBD" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
@@ -5654,91 +8912,91 @@
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>“Os dados utilizados nesta pesquisa estão sob responsabilidade de [nome da instituição responsável], sendo o acesso condicionado às regras e às autorizações estabelecidas pela instituição detentora.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44E7FF82" w14:textId="46D5C15C" w:rsidR="004B69BC" w:rsidRPr="000858F1" w:rsidRDefault="004B69BC" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APROVAÇÃO ÉTICA, SE APLICÁVEL </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B69BC" w:rsidRPr="00ED6113" w14:paraId="66CA9F58" w14:textId="77777777" w:rsidTr="00802534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4F4C9D23" w14:textId="31DBDAA0" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="00833FFB" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O autor deve informar, quando aplicável, a aprovação de pesquisa por comitê de ética em pesquisa ou instância equivalente.</w:t>
             </w:r>
             <w:r w:rsidR="000858F1" w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Podem ser utilizados, dentre outros, os modelos de declaração relacionados a seguir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49351DF5" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="15CB1C78" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
@@ -5767,51 +9025,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> – quando a pesquisa não envolve procedimento, dado ou participante sujeito a avaliação ética ou quando, embora envolva elementos que poderiam demandar análise ética, a natureza da pesquisa dispensa a aprovação por comitê ou instância ética competente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C0FE09E" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="00955475">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>“Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita a aprovação por comitê ou instância ética competente.”</w:t>
+              <w:t xml:space="preserve">“Esta pesquisa não envolve procedimento, dado ou participante que exige aprovação ética ou, por sua natureza, não está sujeita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aprovação por comitê ou instância ética competente.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7828C9A3" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FCC73EA" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
@@ -5931,98 +9207,96 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="381DF244" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="003C7628">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pesquisa com participação direta de pessoa</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> – quando houve participação direta de pessoa e obtenção de consentimento, observados os procedimentos éticos aplicáveis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1342051B" w14:textId="5D081BB2" w:rsidR="004B69BC" w:rsidRPr="00E16B4C" w:rsidRDefault="000858F1" w:rsidP="00955475">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>“Os participantes da pesquisa foram informados sobre os objetivos do estudo e manifestaram consentimento para participação, conforme procedimentos éticos aplicáveis.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22A5C6AD" w14:textId="5D207CC6" w:rsidR="0071749E" w:rsidRPr="000858F1" w:rsidRDefault="00FE6AB3" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PUBLICAÇÃO DE </w:t>
       </w:r>
       <w:r w:rsidR="0071749E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">PREPRINT </w:t>
       </w:r>
       <w:r w:rsidR="0071749E" w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas</w:t>
       </w:r>
       <w:r w:rsidR="009A4A9E">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
@@ -6042,57 +9316,67 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C31E7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>O autor deve informar se o manuscrito foi previamente disponibilizado em servidor de</w:t>
             </w:r>
             <w:r w:rsidR="00BC1670">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C31E7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>preprints, indicando, quando aplicável, nome d</w:t>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C31E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>, indicando, quando aplicável, nome d</w:t>
             </w:r>
             <w:r w:rsidR="00BC1670">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">o </w:t>
             </w:r>
             <w:r w:rsidRPr="009C31E7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>repositório, identificador digital, link de acesso e demais informações pertinentes.</w:t>
             </w:r>
             <w:r w:rsidR="00BC1670">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -6124,152 +9408,273 @@
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Não se aplica</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+              <w:t xml:space="preserve"> – quando o trabalho não foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="249509DC" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>“Este trabalho não foi disponibilizado previamente em servidor ou plataforma de preprints.”</w:t>
+              <w:t xml:space="preserve">“Este trabalho não foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04A8115F" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EAF11D3" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>Existência de versão em preprint</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Existência de versão em </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado previamente em servidor ou plataforma de preprints.</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – quando o trabalho foi disponibilizado previamente em servidor ou plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprints</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC39092" w14:textId="684760C2" w:rsidR="0071749E" w:rsidRPr="00E16B4C" w:rsidRDefault="000858F1" w:rsidP="000C50DF">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>“Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao preprint anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de preprint], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado.”</w:t>
+              <w:t xml:space="preserve">“Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. A versão submetida/publicada deste trabalho apresenta atualização em relação ao </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anteriormente disponibilizado, incluindo [descrever principais alterações, quando pertinente].” ou “Uma versão preliminar deste trabalho foi disponibilizada previamente na plataforma [nome da plataforma de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>preprint</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>], sob o identificador [DOI ou outro identificador persistente], podendo ser acessada por meio do link: [link]. Este trabalho corresponde à versão revisada e publicada do manuscrito anteriormente disponibilizado.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66438EF0" w14:textId="7171DDC4" w:rsidR="002C0D0E" w:rsidRPr="000858F1" w:rsidRDefault="002C0D0E" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="ARTGjSeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">USO DE IA </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9276"/>
       </w:tblGrid>
       <w:tr w:rsidR="002C0D0E" w:rsidRPr="00ED6113" w14:paraId="5800C598" w14:textId="77777777" w:rsidTr="00802534">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11C67A0E" w14:textId="016C8A41" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="00833FFB" w:rsidP="000858F1">
@@ -6358,51 +9763,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="254E3CF8" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Não se aplica</w:t>
             </w:r>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> – quando nenhuma ferramenta de inteligência artificial generativa foi utilizada no desenvolvimento do trabalho.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4585CC81" w14:textId="77777777" w:rsidR="000858F1" w:rsidRPr="000858F1" w:rsidRDefault="000858F1" w:rsidP="000858F1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="708"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -6504,50 +9908,51 @@
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54299F30" w14:textId="77777777" w:rsidR="00A82AFD" w:rsidRPr="00A82AFD" w:rsidRDefault="00A82AFD" w:rsidP="00A82AFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FEF1CA2" w14:textId="6640848A" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT14SeoNvel1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">HISTÓRICO DE AVALIAÇÃO DE TRABALHO </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>(todas as letras maiúsculas)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A25A78" w:rsidRPr="00ED6113" w14:paraId="4C16CA87" w14:textId="77777777" w:rsidTr="00DB6334">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="632A1D2F" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
             <w:pPr>
@@ -6666,51 +10071,67 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D597628" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de ressubmissão.</w:t>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ressubmissão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21646966" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A25A78" w:rsidRPr="00ED6113" w14:paraId="036CCB88" w14:textId="77777777" w:rsidTr="00DB6334">
@@ -6828,51 +10249,67 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43C8A4F3" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de ressubmissão.</w:t>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ressubmissão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FC8DE4B" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
@@ -6991,51 +10428,67 @@
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>PARECER APÓS RESSUBMISSÃO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B363B9B" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000858F1">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de ressubmissão.</w:t>
+              <w:t xml:space="preserve">A equipe editorial fará a inclusão da manifestação final do parecerista, em caso de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ressubmissão</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000858F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2492D222" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A25A78" w:rsidRPr="00ED6113" w14:paraId="7650198F" w14:textId="77777777" w:rsidTr="00DB6334">
@@ -7157,51 +10610,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>barra</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes do capítulo 3 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3603F4CB" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
@@ -7220,609 +10673,628 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>numeração progressiva</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.4 do capítulo 4 do </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...60 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C2CEE9" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="50D2D85A" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Para utilizar </w:t>
+        <w:t xml:space="preserve">Para inserir </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>enumeração</w:t>
+        <w:t>ilustração</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
+        <w:t xml:space="preserve"> (fotografia, composição, imagem digital criada com ferramenta tecnológica, mapa, quadro, tabela, infográfico, dentre outras) no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.7 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23888ECC" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="43C2CEE9" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>citação</w:t>
+        <w:t>enumeração</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.8 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DAECE5" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="23888ECC" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>nota</w:t>
+        <w:t>citação</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.9 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BEDD4B" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="48DAECE5" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>reduções</w:t>
+        <w:t>nota</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 4.10 do capítulo 4 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623C4064" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="11BEDD4B" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para mencionar </w:t>
+        <w:t xml:space="preserve">Para utilizar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>texto legal</w:t>
+        <w:t>reduções</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
+        <w:t xml:space="preserve"> (abreviação, abreviatura, sigla e símbolo) no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.1 do capítulo 5 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F145F" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="623C4064" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para incluir </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para mencionar </w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>apêndice</w:t>
+        <w:t>texto legal</w:t>
       </w:r>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
+        <w:t xml:space="preserve"> no corpo do trabalho, devem ser observadas as orientações constantes da seção 5.2 do capítulo 5 do </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="000858F1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
             <w:i/>
             <w:iCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723D4465" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+    <w:p w14:paraId="3C7F145F" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Para incluir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>apêndice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>anexo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tela, protótipo, fluxo, formulário, código, documentação, modelo, imagem etc.), devem ser observadas as orientações constantes das seções 6.16 e 6.17 do capítulo 6 do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="000858F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="pt-BR"/>
+          </w:rPr>
+          <w:t>Guia de editoração do Tribunal de Contas da União</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723D4465" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
+      <w:pPr>
+        <w:pStyle w:val="PTT13TextoGeral"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>Toda publicação do Tribunal de Contas da União (TCU) tem como princípio a acessibilidade; como objetivo “identificar e eliminar barreira comunicacional que impede ou dificulta o acesso à informação”; e como diretriz “incorporar, transversalmente, conceito e princípio de acessibilidade à comunicação organizacional”. Por essa razão, ao submeter trabalho, o autor deve observar o que segue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3375C643" w14:textId="77777777" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Não utilizar letra maiúscula na integralidade de trecho.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4843BDA6" w14:textId="23C9C81B" w:rsidR="00A25A78" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Informar, em toda ilustração incluída no texto, legenda descritiva da imagem (item obrigatório), que será fornecida ao leitor, na versão publicada, em caixa de texto alternativo (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00796311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">alt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000858F1">
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00796311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>text)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000858F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E428AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00796311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> bem como </w:t>
       </w:r>
       <w:r w:rsidR="00796311" w:rsidRPr="00796311">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>disponibilizar, em formato editável, título, legenda, fonte, nota e demais textos associados ou inseridos na imagem, de modo a possibilitar a revisão, padronização e editoração do trabalho.</w:t>
       </w:r>
@@ -7875,79 +11347,79 @@
     </w:p>
     <w:p w14:paraId="14E7E337" w14:textId="23ABBF8A" w:rsidR="00A732D5" w:rsidRPr="000858F1" w:rsidRDefault="00A25A78" w:rsidP="00AE56B4">
       <w:pPr>
         <w:pStyle w:val="PTT13TextoGeral"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000858F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Adotar abordagem de comunicação inclusiva. A Revista repudia qualquer atitude preconceituosa, racista, discriminatória ou que incite violência.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A732D5" w:rsidRPr="000858F1" w:rsidSect="00264434">
-      <w:headerReference w:type="even" r:id="rId20"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10CEECCF" w14:textId="77777777" w:rsidR="00AB4E2C" w:rsidRDefault="00AB4E2C" w:rsidP="008E0E78">
+    <w:p w14:paraId="25F6C909" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="020BE286" w14:textId="77777777" w:rsidR="00AB4E2C" w:rsidRDefault="00AB4E2C" w:rsidP="008E0E78">
+    <w:p w14:paraId="0278C169" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7971,51 +11443,51 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -8030,155 +11502,155 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55F9614A" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72CC8981" w14:textId="77777777" w:rsidR="008E0E78" w:rsidRDefault="008E0E78">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31AD8101" w14:textId="77777777" w:rsidR="00AB4E2C" w:rsidRDefault="00AB4E2C" w:rsidP="008E0E78">
+    <w:p w14:paraId="71188BFA" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35396615" w14:textId="77777777" w:rsidR="00AB4E2C" w:rsidRDefault="00AB4E2C" w:rsidP="008E0E78">
+    <w:p w14:paraId="165C1F1C" w14:textId="77777777" w:rsidR="00475736" w:rsidRDefault="00475736" w:rsidP="008E0E78">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="114F004E" w14:textId="6C4B20E1" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="114F004E" w14:textId="6C4B20E1" w:rsidR="008E0E78" w:rsidRDefault="00475736">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="19393D7F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1205012047" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:612.75pt;height:844.5pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Marca dagua artigo"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DEBBB45" w14:textId="43F8E36A" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7DEBBB45" w14:textId="43F8E36A" w:rsidR="008E0E78" w:rsidRDefault="00475736">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3E392EC7">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1205012048" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:612.75pt;height:844.5pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Marca dagua artigo"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00827A3D" w14:textId="27B2637F" w:rsidR="008E0E78" w:rsidRDefault="00000000">
+  <w:p w14:paraId="00827A3D" w14:textId="27B2637F" w:rsidR="008E0E78" w:rsidRDefault="00475736">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="019FD8C1">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -11999,51 +15471,52 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="835222733">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="859316393">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1564752473">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Alessandra Caballero Brügger Freitas">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::alessandracb@tcu.gov.br::aaccba02-abf9-463b-baf9-e5d7a4fa40cf"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -12170,89 +15643,91 @@
     <w:rsid w:val="00297A50"/>
     <w:rsid w:val="002A2289"/>
     <w:rsid w:val="002A5DBC"/>
     <w:rsid w:val="002C049C"/>
     <w:rsid w:val="002C0D0E"/>
     <w:rsid w:val="002C191E"/>
     <w:rsid w:val="002D0DD9"/>
     <w:rsid w:val="002D5F09"/>
     <w:rsid w:val="002D66B7"/>
     <w:rsid w:val="002D7A18"/>
     <w:rsid w:val="002E0DF4"/>
     <w:rsid w:val="002E70F7"/>
     <w:rsid w:val="002F58BA"/>
     <w:rsid w:val="003073FC"/>
     <w:rsid w:val="00313193"/>
     <w:rsid w:val="003159FB"/>
     <w:rsid w:val="00321F13"/>
     <w:rsid w:val="00322667"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0034389F"/>
     <w:rsid w:val="00345C60"/>
     <w:rsid w:val="00347B9F"/>
     <w:rsid w:val="00351498"/>
     <w:rsid w:val="00351E90"/>
     <w:rsid w:val="00356155"/>
+    <w:rsid w:val="00360CBA"/>
     <w:rsid w:val="00370D35"/>
     <w:rsid w:val="003749DA"/>
     <w:rsid w:val="00374B31"/>
     <w:rsid w:val="003758AB"/>
     <w:rsid w:val="00382625"/>
     <w:rsid w:val="00387305"/>
     <w:rsid w:val="003A2445"/>
     <w:rsid w:val="003A357C"/>
     <w:rsid w:val="003A5515"/>
     <w:rsid w:val="003A68BE"/>
     <w:rsid w:val="003B1C38"/>
     <w:rsid w:val="003B7E98"/>
     <w:rsid w:val="003C16D1"/>
     <w:rsid w:val="003C3399"/>
     <w:rsid w:val="003C57A6"/>
     <w:rsid w:val="003C75C9"/>
     <w:rsid w:val="003C7628"/>
     <w:rsid w:val="003C7C98"/>
     <w:rsid w:val="003D69A4"/>
     <w:rsid w:val="003E01E8"/>
     <w:rsid w:val="003E5754"/>
     <w:rsid w:val="003F115F"/>
     <w:rsid w:val="003F29F6"/>
     <w:rsid w:val="003F2ADA"/>
     <w:rsid w:val="003F6807"/>
     <w:rsid w:val="00400E5B"/>
     <w:rsid w:val="00410794"/>
     <w:rsid w:val="00430210"/>
     <w:rsid w:val="00431439"/>
     <w:rsid w:val="00433262"/>
     <w:rsid w:val="00435D72"/>
     <w:rsid w:val="00436B66"/>
     <w:rsid w:val="00451F98"/>
     <w:rsid w:val="00465EE1"/>
     <w:rsid w:val="00470406"/>
     <w:rsid w:val="00472307"/>
     <w:rsid w:val="00473723"/>
     <w:rsid w:val="00473E5E"/>
     <w:rsid w:val="004745D4"/>
+    <w:rsid w:val="00475736"/>
     <w:rsid w:val="00476A29"/>
     <w:rsid w:val="00477237"/>
     <w:rsid w:val="00481405"/>
     <w:rsid w:val="00487055"/>
     <w:rsid w:val="00494930"/>
     <w:rsid w:val="00495645"/>
     <w:rsid w:val="004A0036"/>
     <w:rsid w:val="004B27B8"/>
     <w:rsid w:val="004B28EC"/>
     <w:rsid w:val="004B3A95"/>
     <w:rsid w:val="004B52BD"/>
     <w:rsid w:val="004B69BC"/>
     <w:rsid w:val="004C3E35"/>
     <w:rsid w:val="004C451D"/>
     <w:rsid w:val="004D1EBE"/>
     <w:rsid w:val="004D260D"/>
     <w:rsid w:val="004D7D32"/>
     <w:rsid w:val="004F1A4A"/>
     <w:rsid w:val="004F2BA3"/>
     <w:rsid w:val="004F4E08"/>
     <w:rsid w:val="004F5AFD"/>
     <w:rsid w:val="0050138E"/>
     <w:rsid w:val="00514CDB"/>
     <w:rsid w:val="005160C8"/>
     <w:rsid w:val="0052224D"/>
@@ -12333,50 +15808,51 @@
     <w:rsid w:val="0071749E"/>
     <w:rsid w:val="00720BAB"/>
     <w:rsid w:val="00733CDA"/>
     <w:rsid w:val="00733DD9"/>
     <w:rsid w:val="007441E6"/>
     <w:rsid w:val="00744B64"/>
     <w:rsid w:val="007459D3"/>
     <w:rsid w:val="00751D6A"/>
     <w:rsid w:val="00752394"/>
     <w:rsid w:val="0075317F"/>
     <w:rsid w:val="00764C5F"/>
     <w:rsid w:val="00765E85"/>
     <w:rsid w:val="00774F72"/>
     <w:rsid w:val="00776801"/>
     <w:rsid w:val="007773F1"/>
     <w:rsid w:val="0077757E"/>
     <w:rsid w:val="00780883"/>
     <w:rsid w:val="0079166F"/>
     <w:rsid w:val="007917B0"/>
     <w:rsid w:val="00794735"/>
     <w:rsid w:val="00796311"/>
     <w:rsid w:val="007A39C0"/>
     <w:rsid w:val="007A7FD6"/>
     <w:rsid w:val="007B1F08"/>
     <w:rsid w:val="007C151D"/>
+    <w:rsid w:val="007C3315"/>
     <w:rsid w:val="007C3534"/>
     <w:rsid w:val="007C3785"/>
     <w:rsid w:val="007C7E52"/>
     <w:rsid w:val="007D41F7"/>
     <w:rsid w:val="007D4EA2"/>
     <w:rsid w:val="007D53B6"/>
     <w:rsid w:val="007D74B0"/>
     <w:rsid w:val="007E2421"/>
     <w:rsid w:val="007E3C18"/>
     <w:rsid w:val="007E668D"/>
     <w:rsid w:val="007F39EC"/>
     <w:rsid w:val="007F5702"/>
     <w:rsid w:val="0080019A"/>
     <w:rsid w:val="00802534"/>
     <w:rsid w:val="00805CB3"/>
     <w:rsid w:val="00812119"/>
     <w:rsid w:val="00813609"/>
     <w:rsid w:val="00815A9C"/>
     <w:rsid w:val="0081776F"/>
     <w:rsid w:val="00821E8A"/>
     <w:rsid w:val="00823A93"/>
     <w:rsid w:val="0083307F"/>
     <w:rsid w:val="00833FFB"/>
     <w:rsid w:val="008342CF"/>
     <w:rsid w:val="008361BD"/>
@@ -12455,50 +15931,51 @@
     <w:rsid w:val="00A728E8"/>
     <w:rsid w:val="00A732D5"/>
     <w:rsid w:val="00A733C0"/>
     <w:rsid w:val="00A7366B"/>
     <w:rsid w:val="00A7529F"/>
     <w:rsid w:val="00A753CD"/>
     <w:rsid w:val="00A76C91"/>
     <w:rsid w:val="00A820A2"/>
     <w:rsid w:val="00A82AFD"/>
     <w:rsid w:val="00A82C8B"/>
     <w:rsid w:val="00A83D0B"/>
     <w:rsid w:val="00A83D26"/>
     <w:rsid w:val="00A84485"/>
     <w:rsid w:val="00A8496F"/>
     <w:rsid w:val="00A84C86"/>
     <w:rsid w:val="00A90C83"/>
     <w:rsid w:val="00A91EDB"/>
     <w:rsid w:val="00A9692D"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA4706"/>
     <w:rsid w:val="00AA6B0E"/>
     <w:rsid w:val="00AB4E2C"/>
     <w:rsid w:val="00AB658A"/>
     <w:rsid w:val="00AC0866"/>
     <w:rsid w:val="00AC57B2"/>
+    <w:rsid w:val="00AD2D75"/>
     <w:rsid w:val="00AD3F6B"/>
     <w:rsid w:val="00AD524D"/>
     <w:rsid w:val="00AD66F1"/>
     <w:rsid w:val="00AE30EB"/>
     <w:rsid w:val="00AE56B4"/>
     <w:rsid w:val="00AF0822"/>
     <w:rsid w:val="00AF2D64"/>
     <w:rsid w:val="00AF4EC5"/>
     <w:rsid w:val="00AF61BF"/>
     <w:rsid w:val="00AF7D60"/>
     <w:rsid w:val="00B02223"/>
     <w:rsid w:val="00B063F9"/>
     <w:rsid w:val="00B07CE6"/>
     <w:rsid w:val="00B13419"/>
     <w:rsid w:val="00B30390"/>
     <w:rsid w:val="00B33FB7"/>
     <w:rsid w:val="00B351DF"/>
     <w:rsid w:val="00B42FED"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B52D3F"/>
     <w:rsid w:val="00B53E9D"/>
     <w:rsid w:val="00B55BD7"/>
     <w:rsid w:val="00B56818"/>
     <w:rsid w:val="00B61E81"/>
     <w:rsid w:val="00B61F26"/>
@@ -12551,116 +16028,119 @@
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB2880"/>
     <w:rsid w:val="00CB3721"/>
     <w:rsid w:val="00CC1032"/>
     <w:rsid w:val="00CC23C5"/>
     <w:rsid w:val="00CC2A3C"/>
     <w:rsid w:val="00CC3AAB"/>
     <w:rsid w:val="00CC3D77"/>
     <w:rsid w:val="00CC7C35"/>
     <w:rsid w:val="00CD3EB3"/>
     <w:rsid w:val="00CD76F6"/>
     <w:rsid w:val="00CE40FB"/>
     <w:rsid w:val="00CF0503"/>
     <w:rsid w:val="00CF27DD"/>
     <w:rsid w:val="00D01578"/>
     <w:rsid w:val="00D113CE"/>
     <w:rsid w:val="00D13848"/>
     <w:rsid w:val="00D156E9"/>
     <w:rsid w:val="00D15956"/>
     <w:rsid w:val="00D15ABE"/>
     <w:rsid w:val="00D15B11"/>
     <w:rsid w:val="00D16280"/>
     <w:rsid w:val="00D23777"/>
     <w:rsid w:val="00D256F1"/>
     <w:rsid w:val="00D41AE0"/>
+    <w:rsid w:val="00D42FFE"/>
     <w:rsid w:val="00D4350D"/>
     <w:rsid w:val="00D46729"/>
     <w:rsid w:val="00D56962"/>
     <w:rsid w:val="00D603BD"/>
     <w:rsid w:val="00D647E0"/>
     <w:rsid w:val="00D64BF4"/>
     <w:rsid w:val="00D65265"/>
     <w:rsid w:val="00D65F29"/>
     <w:rsid w:val="00D667CD"/>
     <w:rsid w:val="00D66DA9"/>
     <w:rsid w:val="00D7023F"/>
     <w:rsid w:val="00D71DC0"/>
     <w:rsid w:val="00D83301"/>
     <w:rsid w:val="00D84665"/>
     <w:rsid w:val="00D8678F"/>
     <w:rsid w:val="00D87F4F"/>
     <w:rsid w:val="00D90405"/>
     <w:rsid w:val="00DA0631"/>
     <w:rsid w:val="00DA08A8"/>
     <w:rsid w:val="00DA572E"/>
     <w:rsid w:val="00DA6827"/>
     <w:rsid w:val="00DB3F43"/>
     <w:rsid w:val="00DB45F1"/>
     <w:rsid w:val="00DB7B95"/>
     <w:rsid w:val="00DB7FC4"/>
     <w:rsid w:val="00DC3DA2"/>
     <w:rsid w:val="00DD09A9"/>
     <w:rsid w:val="00DD2367"/>
     <w:rsid w:val="00DD4CAB"/>
     <w:rsid w:val="00DD6726"/>
     <w:rsid w:val="00DD695A"/>
     <w:rsid w:val="00DD7820"/>
     <w:rsid w:val="00DE5EEE"/>
     <w:rsid w:val="00DF0B49"/>
     <w:rsid w:val="00DF4D86"/>
+    <w:rsid w:val="00E11F33"/>
     <w:rsid w:val="00E12A94"/>
     <w:rsid w:val="00E15F75"/>
     <w:rsid w:val="00E15F85"/>
     <w:rsid w:val="00E166C7"/>
     <w:rsid w:val="00E16B4C"/>
     <w:rsid w:val="00E21E85"/>
     <w:rsid w:val="00E23193"/>
     <w:rsid w:val="00E2382B"/>
     <w:rsid w:val="00E23BDB"/>
     <w:rsid w:val="00E30CF7"/>
     <w:rsid w:val="00E41CDB"/>
     <w:rsid w:val="00E428AB"/>
     <w:rsid w:val="00E46E52"/>
     <w:rsid w:val="00E50B76"/>
     <w:rsid w:val="00E513E8"/>
     <w:rsid w:val="00E52E3F"/>
     <w:rsid w:val="00E5409B"/>
     <w:rsid w:val="00E55D8A"/>
     <w:rsid w:val="00E56DD1"/>
     <w:rsid w:val="00E60440"/>
     <w:rsid w:val="00E630F4"/>
     <w:rsid w:val="00E63DB5"/>
     <w:rsid w:val="00E65245"/>
     <w:rsid w:val="00E67E65"/>
     <w:rsid w:val="00E725AD"/>
     <w:rsid w:val="00E73223"/>
     <w:rsid w:val="00E74B38"/>
     <w:rsid w:val="00E74BB3"/>
     <w:rsid w:val="00E75666"/>
     <w:rsid w:val="00E77753"/>
     <w:rsid w:val="00E800D5"/>
+    <w:rsid w:val="00E8346C"/>
     <w:rsid w:val="00E87A76"/>
     <w:rsid w:val="00E93A28"/>
     <w:rsid w:val="00E960F6"/>
     <w:rsid w:val="00EA54A1"/>
     <w:rsid w:val="00EA5F0E"/>
     <w:rsid w:val="00EA661E"/>
     <w:rsid w:val="00EB28B4"/>
     <w:rsid w:val="00EB7B5A"/>
     <w:rsid w:val="00EC6007"/>
     <w:rsid w:val="00EC6A3C"/>
     <w:rsid w:val="00ED0201"/>
     <w:rsid w:val="00ED074B"/>
     <w:rsid w:val="00ED0CD8"/>
     <w:rsid w:val="00ED14F9"/>
     <w:rsid w:val="00ED6113"/>
     <w:rsid w:val="00EE01B5"/>
     <w:rsid w:val="00EE3291"/>
     <w:rsid w:val="00EE4197"/>
     <w:rsid w:val="00EE619E"/>
     <w:rsid w:val="00EF6CAE"/>
     <w:rsid w:val="00F005B9"/>
     <w:rsid w:val="00F10700"/>
     <w:rsid w:val="00F12BAD"/>
     <w:rsid w:val="00F17433"/>
     <w:rsid w:val="00F211BC"/>
@@ -24925,51 +28405,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1933977493">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Alessandracb\Downloads\Guia%20de%20Editora&#231;&#227;o%20do%20Tribunal%20de%20Contas%20da%20Uni&#227;o%20para%20a%20Revista.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -25278,76 +28758,76 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4596</Words>
-  <Characters>24820</Characters>
+  <Words>4751</Words>
+  <Characters>25659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>213</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Modelo Artigo Científico DAEC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29358</CharactersWithSpaces>
+  <CharactersWithSpaces>30350</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modelo Artigo Científico DAEC</dc:title>
   <dc:subject/>
   <dc:creator>Mariana de Fátima Melo Viana</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>