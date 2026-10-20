--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -24,51 +24,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF">
     <v:background id="_x0000_s2049" o:bwmode="white">
       <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="15B6655C" w14:textId="73D9AB6B" w:rsidR="00E0209C" w:rsidRDefault="009A0939" w:rsidP="002F0E5D">
+    <w:p w14:paraId="15B6655C" w14:textId="77292357" w:rsidR="00E0209C" w:rsidRDefault="009A0939" w:rsidP="002F0E5D">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="título-do-produtoprojeto"/>
       <w:r w:rsidRPr="009A0939">
         <w:t>Título</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C6E03A" w14:textId="77777777" w:rsidR="001F78CA" w:rsidRPr="001F78CA" w:rsidRDefault="001F78CA" w:rsidP="001F78CA">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57ECF0E7" w14:textId="77777777" w:rsidR="00BC73E1" w:rsidRPr="001861AE" w:rsidRDefault="00BC73E1" w:rsidP="00972EB8">
       <w:bookmarkStart w:id="1" w:name="título-do-produtoprojeto-em-espanhol"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1936663308"/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
@@ -158,358 +158,344 @@
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00574B46">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00402F61">
         <w:t xml:space="preserve"> entrevistad</w:t>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00574B46">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00574B46">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00402F61">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582DC59C" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRDefault="00165E6A" w:rsidP="002C7A94"/>
-    <w:p w14:paraId="5058ED11" w14:textId="24B83DF8" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...1 lines deleted...]
-        <w:pStyle w:val="Dadosautorais"/>
+    <w:p w14:paraId="6FA4C65D" w14:textId="7F8FB41B" w:rsidR="00276F5A" w:rsidRPr="00CF6B9B" w:rsidRDefault="004A6666" w:rsidP="002C7A94">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="008C44"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C28AE">
+      <w:r w:rsidRPr="00850A0A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Nome d</w:t>
+        <w:t xml:space="preserve">Nome do(a) </w:t>
       </w:r>
-      <w:r w:rsidR="004D04BF">
+      <w:r w:rsidR="006F22D3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>o</w:t>
+        <w:t>entrevistado</w:t>
       </w:r>
-      <w:r w:rsidR="001138B2">
+      <w:r w:rsidRPr="00850A0A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="004D04BF">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00850A0A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:color w:val="008C44"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="008C44"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33CBA72E" wp14:editId="26D9558C">
+            <wp:extent cx="120558" cy="144000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120558" cy="144000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:color w:val="008C44"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="008C44"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AB39A6C" wp14:editId="573814C6">
+            <wp:extent cx="176133" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="176133" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:color w:val="008C44"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4BD8" w:rsidRPr="000476F9">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="008C44"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D81CD5E" wp14:editId="17B05609">
+            <wp:extent cx="180000" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="180000" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E14F734" w14:textId="524FC7D3" w:rsidR="00C44BD7" w:rsidRDefault="00C44BD7" w:rsidP="00CD1B6E">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00C44BD7">
+        <w:rPr>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Biografia</w:t>
+      </w:r>
+      <w:r w:rsidR="00991290">
+        <w:rPr>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00991290">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...53 lines deleted...]
-        <w:t>)</w:t>
+        <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8B915F" w14:textId="77777777" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...2 lines deleted...]
-        <w:ind w:left="-5" w:hanging="10"/>
+    <w:p w14:paraId="56105569" w14:textId="082D42D5" w:rsidR="002E3091" w:rsidRPr="00C44BD7" w:rsidRDefault="002E3091" w:rsidP="00CD1B6E">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C28AE">
+      <w:r w:rsidRPr="00276F5A">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Cargo/função:</w:t>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="-5" w:hanging="10"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...122 lines deleted...]
-        <w:t>E-mail, se pertinente:</w:t>
+        <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C73EE53" w14:textId="77777777" w:rsidR="00232002" w:rsidRDefault="00232002" w:rsidP="002C7A94"/>
     <w:p w14:paraId="41DCD726" w14:textId="77777777" w:rsidR="001F78CA" w:rsidRPr="002C7A94" w:rsidRDefault="001F78CA" w:rsidP="002C7A94"/>
     <w:p w14:paraId="0A9A5CDA" w14:textId="19A474B5" w:rsidR="005E59C4" w:rsidRDefault="00B554A6" w:rsidP="00EA1081">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="resumo-todas-as-letras-maiusculas"/>
+      <w:bookmarkStart w:id="3" w:name="resumo-todas-as-letras-maiusculas"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="00B554A6">
         <w:t>Apresentação d</w:t>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="001138B2">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001138B2">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B554A6">
         <w:t xml:space="preserve"> entrevistad</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="0074469B">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="001138B2">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004D04BF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="001138B2">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8AC10A" w14:textId="77777777" w:rsidR="003E3BB0" w:rsidRPr="003E3BB0" w:rsidRDefault="003E3BB0" w:rsidP="003E3BB0">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268E194F" w14:textId="4EE69AEF" w:rsidR="00C741ED" w:rsidRDefault="008477FB" w:rsidP="008477FB">
@@ -518,112 +504,109 @@
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030078C">
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F59256A" w14:textId="77777777" w:rsidR="008477FB" w:rsidRPr="00BC73E1" w:rsidRDefault="008477FB" w:rsidP="00BC73E1"/>
     <w:p w14:paraId="38E39468" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRPr="000F3609" w:rsidRDefault="00165E6A" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="resumen-todas-as-letras-maiuxfasculas"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="5" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="040327F5" w14:textId="1C5A100D" w:rsidR="005E59C4" w:rsidRPr="00EA1081" w:rsidRDefault="00EA1081" w:rsidP="00EA1081">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="introdução"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="6"/>
+      <w:bookmarkStart w:id="6" w:name="introdução"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="00EA1081">
         <w:t>Apresentação da entrevista</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="00D613B1">
+      <w:commentRangeEnd w:id="7"/>
+      <w:r w:rsidR="00D613B1" w:rsidRPr="00EA1081">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A7C3D2" w14:textId="77777777" w:rsidR="006C7548" w:rsidRPr="006C7548" w:rsidRDefault="006C7548" w:rsidP="00BE0770">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1A98FA" w14:textId="0F0B7DB1" w:rsidR="00D613B1" w:rsidRDefault="00D613B1" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
       <w:r w:rsidRPr="0030078C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E0D25" w14:textId="77777777" w:rsidR="006C7548" w:rsidRDefault="006C7548" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A63FA57" w14:textId="77777777" w:rsidR="00D55C99" w:rsidRPr="00D55C99" w:rsidRDefault="00D55C99" w:rsidP="00D55C99">
-      <w:bookmarkStart w:id="7" w:name="revisão-de-literatura"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="8" w:name="revisão-de-literatura"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="65DC984D" w14:textId="4445B658" w:rsidR="005E59C4" w:rsidRDefault="00D55C99" w:rsidP="00D55C99">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003311EA" w:rsidRPr="003311EA">
         <w:t>Pergunta 1</w:t>
       </w:r>
       <w:r w:rsidR="00D15F70">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4534464F" w14:textId="4FB8893A" w:rsidR="00E35FF5" w:rsidRDefault="003311EA" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
@@ -793,88 +776,92 @@
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39458618" w14:textId="77777777" w:rsidR="00901AB1" w:rsidRPr="00B92B24" w:rsidRDefault="00901AB1" w:rsidP="00E35FF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D3634F" w14:textId="7B3CCC21" w:rsidR="00E35FF5" w:rsidRPr="0017493D" w:rsidRDefault="0093453A" w:rsidP="0017493D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidRPr="0017493D">
         <w:t>...</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="00E15E59">
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00E15E59" w:rsidRPr="0017493D">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25731B41" w14:textId="77777777" w:rsidR="00320B12" w:rsidRPr="00320B12" w:rsidRDefault="00320B12" w:rsidP="00320B12"/>
     <w:p w14:paraId="37B89DA7" w14:textId="77777777" w:rsidR="00320B12" w:rsidRPr="00320B12" w:rsidRDefault="00320B12" w:rsidP="00320B12"/>
     <w:p w14:paraId="0986AE31" w14:textId="24E4DBC6" w:rsidR="005E59C4" w:rsidRDefault="00320B12" w:rsidP="00A3010C">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="considerações-finais"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="10"/>
+      <w:bookmarkStart w:id="10" w:name="considerações-finais"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="00320B12">
         <w:t>Sugestão de encerramento</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
-[...1 lines deleted...]
-        <w:commentReference w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
+      <w:r w:rsidR="00A3010C">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6150073D" w14:textId="77777777" w:rsidR="004E5E74" w:rsidRPr="007D0721" w:rsidRDefault="004E5E74" w:rsidP="007D0721"/>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="42167258" w14:textId="67FEAEDF" w:rsidR="001E22CE" w:rsidRPr="0030078C" w:rsidRDefault="0030078C" w:rsidP="00196BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030078C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11886424" w14:textId="77777777" w:rsidR="0030078C" w:rsidRPr="0030078C" w:rsidRDefault="0030078C" w:rsidP="00196BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -884,221 +871,265 @@
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030078C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0401CFF0" w14:textId="77777777" w:rsidR="0094423F" w:rsidRPr="0030078C" w:rsidRDefault="0094423F" w:rsidP="00196BCE">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0094423F" w:rsidRPr="0030078C" w:rsidSect="00A61795">
-      <w:headerReference w:type="even" r:id="rId17"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="794" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="3" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:27:00Z" w:initials="RTCU">
-    <w:p w14:paraId="77D04B9E" w14:textId="77777777" w:rsidR="0074469B" w:rsidRDefault="0074469B" w:rsidP="0074469B">
+  <w:comment w:id="2" w:author="Equipe editorial RTCU" w:date="2026-10-07T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="5B16A385" w14:textId="77777777" w:rsidR="00991290" w:rsidRDefault="00991290" w:rsidP="00991290">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="008C44"/>
+        </w:rPr>
+        <w:t>Orientação:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>O(A) entrevistado(a) deve apresentar, em texto corrido, breve biografia com informações sobre formação, trajetória profissional e atuação institucional. Podem ser incluídas referências a valores, experiências, interesses ou aspectos da trajetória pessoal que contribuem para contextualizar sua perspectiva e forma de atuação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8C08D3" w14:textId="77777777" w:rsidR="00991290" w:rsidRDefault="00991290" w:rsidP="00991290">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6AF1AE" w14:textId="77777777" w:rsidR="00991290" w:rsidRDefault="00991290" w:rsidP="00991290">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deve enviar, também, duas fotografias pessoais, em boa resolução, preferencialmente em arquivo original, acompanhadas da indicação de crédito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:27:00Z" w:initials="RTCU">
+    <w:p w14:paraId="77D04B9E" w14:textId="5573C72D" w:rsidR="0074469B" w:rsidRDefault="0074469B" w:rsidP="0074469B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="008C44"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Breve texto, em um ou dois parágrafos, apresentando trajetória, atuação profissional e relação com o tema da entrevista. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:31:00Z" w:initials="RTCU">
+  <w:comment w:id="7" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:31:00Z" w:initials="RTCU">
     <w:p w14:paraId="46E19690" w14:textId="77777777" w:rsidR="00D613B1" w:rsidRDefault="00D613B1" w:rsidP="00D613B1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="008C44"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Parágrafo curto contextualizando motivo do convite; tema central; relevância da discussão; contexto em que a entrevista ocorre. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:45:00Z" w:initials="RTCU">
+  <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:45:00Z" w:initials="RTCU">
     <w:p w14:paraId="4FFE54A1" w14:textId="77777777" w:rsidR="000F51D4" w:rsidRDefault="00E15E59" w:rsidP="000F51D4">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="000F51D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="008C44"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
       <w:r w:rsidR="000F51D4">
         <w:br/>
         <w:t>E assim sucessivamente, de acordo com o número de perguntas feitas durante a entrevista, podendo ou não haver imagens dos indivíduos entrevistados  como forma complementar.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:54:00Z" w:initials="RTCU">
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-15T12:54:00Z" w:initials="RTCU">
     <w:p w14:paraId="58D16C69" w14:textId="4536B8C1" w:rsidR="00A3010C" w:rsidRDefault="00A3010C" w:rsidP="00A3010C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="008C44"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D92DFCD" w14:textId="77777777" w:rsidR="00A3010C" w:rsidRDefault="00A3010C" w:rsidP="00A3010C">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opcionalmente, uma pergunta final mais ampla, prospectiva ou de síntese. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="6C6AF1AE" w15:done="0"/>
   <w15:commentEx w15:paraId="77D04B9E" w15:done="0"/>
   <w15:commentEx w15:paraId="46E19690" w15:done="0"/>
   <w15:commentEx w15:paraId="4FFE54A1" w15:done="0"/>
   <w15:commentEx w15:paraId="4D92DFCD" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="09266760" w16cex:dateUtc="2026-10-07T15:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4B01A3BE" w16cex:dateUtc="2026-09-15T15:27:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7CB6B2D3" w16cex:dateUtc="2026-09-15T15:31:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="00ECACBC" w16cex:dateUtc="2026-09-15T15:45:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="7472A39E" w16cex:dateUtc="2026-09-15T15:54:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="6C6AF1AE" w16cid:durableId="09266760"/>
   <w16cid:commentId w16cid:paraId="77D04B9E" w16cid:durableId="4B01A3BE"/>
   <w16cid:commentId w16cid:paraId="46E19690" w16cid:durableId="7CB6B2D3"/>
   <w16cid:commentId w16cid:paraId="4FFE54A1" w16cid:durableId="00ECACBC"/>
   <w16cid:commentId w16cid:paraId="4D92DFCD" w16cid:durableId="7472A39E"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79BBD843" w14:textId="77777777" w:rsidR="009A5F34" w:rsidRPr="00652C86" w:rsidRDefault="009A5F34">
+    <w:p w14:paraId="1AF4E47E" w14:textId="77777777" w:rsidR="00C3464D" w:rsidRPr="00652C86" w:rsidRDefault="00C3464D">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48EB2080" w14:textId="77777777" w:rsidR="009A5F34" w:rsidRPr="00652C86" w:rsidRDefault="009A5F34">
+    <w:p w14:paraId="38906AB1" w14:textId="77777777" w:rsidR="00C3464D" w:rsidRPr="00652C86" w:rsidRDefault="00C3464D">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1141,70 +1172,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EB3DF2" w14:paraId="7D79C418" w14:textId="77777777" w:rsidTr="00415C51">
+    <w:tr w:rsidR="00EB3DF2" w14:paraId="7D79C418" w14:textId="77777777" w:rsidTr="00CF6B9B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4D3C4B37" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666438" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD6E2E5" wp14:editId="07CB2497">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD6E2E5" wp14:editId="07CB2497">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1562772674" name="Imagem 16">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1669543122" name="Imagem 16">
@@ -1263,70 +1294,70 @@
         </w:tcPr>
         <w:p w14:paraId="2F4ECF77" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="34CD67B1" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="000F0E58" w14:paraId="72DF2632" w14:textId="77777777" w:rsidTr="00415C51">
+    <w:tr w:rsidR="000F0E58" w14:paraId="72DF2632" w14:textId="77777777" w:rsidTr="00CF6B9B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="025FF54A" w14:textId="77777777" w:rsidR="000F0E58" w:rsidRDefault="000F0E58" w:rsidP="000F0E58">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672582" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472FFC23" wp14:editId="16E89A11">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472FFC23" wp14:editId="16E89A11">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="644881593" name="Imagem 16">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1669543122" name="Imagem 16">
@@ -1385,70 +1416,70 @@
         </w:tcPr>
         <w:p w14:paraId="7966ABF1" w14:textId="77777777" w:rsidR="000F0E58" w:rsidRDefault="000F0E58" w:rsidP="000F0E58"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3AAC6308" w14:textId="77777777" w:rsidR="000F0E58" w:rsidRDefault="000F0E58" w:rsidP="000F0E58">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
       <w:gridCol w:w="222"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EB3DF2" w14:paraId="2A1D9ECC" w14:textId="77777777" w:rsidTr="00415C51">
+    <w:tr w:rsidR="00EB3DF2" w14:paraId="2A1D9ECC" w14:textId="77777777" w:rsidTr="00CF6B9B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2051845D" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664390" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38259DF9" wp14:editId="162A347F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38259DF9" wp14:editId="162A347F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-71120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5759450" cy="179705"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="163066495" name="Imagem 16">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1669543122" name="Imagem 16">
@@ -1498,81 +1529,81 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="724FA160" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="73EEC58D" w14:textId="77777777" w:rsidR="00EB3DF2" w:rsidRDefault="00EB3DF2" w:rsidP="00EB3DF2"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="594C2F47" w14:textId="77777777" w:rsidR="00B15100" w:rsidRPr="00EB3DF2" w:rsidRDefault="00B15100" w:rsidP="00EB3DF2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CE7E546" w14:textId="77777777" w:rsidR="009A5F34" w:rsidRPr="00652C86" w:rsidRDefault="009A5F34">
+    <w:p w14:paraId="3E98439E" w14:textId="77777777" w:rsidR="00C3464D" w:rsidRPr="00652C86" w:rsidRDefault="00C3464D">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="297A5DEE" w14:textId="77777777" w:rsidR="009A5F34" w:rsidRPr="00652C86" w:rsidRDefault="009A5F34">
+    <w:p w14:paraId="70D5AB68" w14:textId="77777777" w:rsidR="00C3464D" w:rsidRPr="00652C86" w:rsidRDefault="00C3464D">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="367ADCD4" w14:textId="77777777" w:rsidR="00A956F2" w:rsidRPr="00A61795" w:rsidRDefault="00A956F2" w:rsidP="00A956F2">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="9922"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669510" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227681F1" wp14:editId="3763C016">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="227681F1" wp14:editId="3763C016">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-83820</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-232410</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4951095" cy="314325"/>
               <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="467476655" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4951095" cy="314325"/>
                       </a:xfrm>
@@ -1805,51 +1836,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="227681F1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251646970;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjiz1/DgIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fGMz8ycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658vpaaTalz6C7PuPUNOQxTFAAhoa7CIr1CcjdBrA45l0&#10;NQQm6XKxWhb5asmZJN9VsbiaL1MKUT69dujDewUdi4eKIw01oYvTvQ+xGlE+hcRkHoyud9qYZOBh&#10;vzXIToIEsEtrQv8tzFjWV3y1pNzxlYX4Pmmj04EEanRX8es8rlEykY13tk4hQWgznqkSYyd6IiMj&#10;N2HYDxQYadpD/UhEIYxCpI9DhxbwJ2c9ibDi/sdRoOLMfLBE9qpYLKJqk7FYvpmTgZee/aVHWElQ&#10;FZcBORuNbUhaH3u6pbE0OjH2XMtULckrETl9hajfSztFPX/YzS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8/Rh/4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3TTFbROzKVWo&#10;IAjFKuhxm50mwexsyG6b+PaOJ73NMB//fH+xmVwnLjiE1pOGxTwBgVR521Kt4f1tN1uDCNGQNZ0n&#10;1PCNATbl9VVhcutHesXLIdaCQyjkRkMTY59LGaoGnQlz3yPx7eQHZyKvQy3tYEYOd51Mk0RJZ1ri&#10;D43p8bHB6utwdhrGmGVPq91z/blV64cPO53C9LLX+vZm2t6DiDjFPxh+9VkdSnY6+jPZIDoNs8Uy&#10;ZZSHpVIgmFgpdQfiyGiagSwL+b9C+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjiz1/&#10;DgIAAPgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8&#10;/Rh/4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
+            <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251658232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjiz1/DgIAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fGMz8ycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658vpaaTalz6C7PuPUNOQxTFAAhoa7CIr1CcjdBrA45l0&#10;NQQm6XKxWhb5asmZJN9VsbiaL1MKUT69dujDewUdi4eKIw01oYvTvQ+xGlE+hcRkHoyud9qYZOBh&#10;vzXIToIEsEtrQv8tzFjWV3y1pNzxlYX4Pmmj04EEanRX8es8rlEykY13tk4hQWgznqkSYyd6IiMj&#10;N2HYDxQYadpD/UhEIYxCpI9DhxbwJ2c9ibDi/sdRoOLMfLBE9qpYLKJqk7FYvpmTgZee/aVHWElQ&#10;FZcBORuNbUhaH3u6pbE0OjH2XMtULckrETl9hajfSztFPX/YzS8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8/Rh/4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3TTFbROzKVWo&#10;IAjFKuhxm50mwexsyG6b+PaOJ73NMB//fH+xmVwnLjiE1pOGxTwBgVR521Kt4f1tN1uDCNGQNZ0n&#10;1PCNATbl9VVhcutHesXLIdaCQyjkRkMTY59LGaoGnQlz3yPx7eQHZyKvQy3tYEYOd51Mk0RJZ1ri&#10;D43p8bHB6utwdhrGmGVPq91z/blV64cPO53C9LLX+vZm2t6DiDjFPxh+9VkdSnY6+jPZIDoNs8Uy&#10;ZZSHpVIgmFgpdQfiyGiagSwL+b9C+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjiz1/&#10;DgIAAPgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8&#10;/Rh/4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="46836077" w14:textId="77777777" w:rsidR="00A956F2" w:rsidRPr="007F6817" w:rsidRDefault="00A956F2" w:rsidP="00A956F2">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F6817">
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Revista do TCU</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -2035,51 +2066,51 @@
                       </w:rPr>
                       <w:t>https://doi.org/10.69518/</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>xxxx</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670534" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CCD50D" wp14:editId="35160B05">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CCD50D" wp14:editId="35160B05">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>14605</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-19685</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2996565" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1208676757" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2996565" cy="137160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -2113,91 +2144,91 @@
                             <w:t>Entrevista | Nome do(a) autor(a)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="08CCD50D" id="Caixa de Texto 25" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:251670534;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhcOH7IwIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39kh0HV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/RHy+bT18o&#10;CZHZmmmwoqInEejd8uOHRetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxu262DXMi94LgBHeBKfy/sPzxuHXPnsTuK3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5PJlnXIurt/MhfhNgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;+k2/O6hPCIOHniHB8Y3CWh9YiM/MIyWwc6R5fMJDasBccJYoacD//Nt7ssdJoZaSFilWUYs7QIn+&#10;bnGCiY2D4AdhNwj2YNaA7U5wfRzPIjr4qAdRejCvyP1VyoEqZjlmqmgcxHXsaY67w8VqlY2Qc47F&#10;B7t1PIVO8CbcX7pX5t15OBHH+ggD9Vj5bka9bfK0sDpEkCoPMKHaY3gGG/ma53rerbQQb+/Z6voH&#10;WP4CAAD//wMAUEsDBBQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7B&#10;TsMwEETvSPyDtUhcUOs0DaUKcaoK0QNCHFpo1eM2XuKI2I5itwl/z3KC42ieZl6xGm0rLtSHxjsF&#10;s2kCglzldeNqBR/vm8kSRIjoNLbekYJvCrAqr68KzLUf3JYuu1gLHnEhRwUmxi6XMlSGLIap78hx&#10;9+l7i5FjX0vd48DjtpVpkiykxcbxg8GOngxVX7uzVUC4NXdyv3h+7Q/1Zr3Pjm8vg1fq9mZcP4KI&#10;NMY/GH71WR1Kdjr5s9NBtArSOYMKJvMZCK6zhywFcWJueQ+yLOR///IHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAYXDh+yMCAABJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAfO7Ixd4AAAAHAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="08CCD50D" id="Caixa de Texto 25" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:251658249;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhcOH7IwIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39kh0HV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/RHy+bT18o&#10;CZHZmmmwoqInEejd8uOHRetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxu262DXMi94LgBHeBKfy/sPzxuHXPnsTuK3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5PJlnXIurt/MhfhNgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;+k2/O6hPCIOHniHB8Y3CWh9YiM/MIyWwc6R5fMJDasBccJYoacD//Nt7ssdJoZaSFilWUYs7QIn+&#10;bnGCiY2D4AdhNwj2YNaA7U5wfRzPIjr4qAdRejCvyP1VyoEqZjlmqmgcxHXsaY67w8VqlY2Qc47F&#10;B7t1PIVO8CbcX7pX5t15OBHH+ggD9Vj5bka9bfK0sDpEkCoPMKHaY3gGG/ma53rerbQQb+/Z6voH&#10;WP4CAAD//wMAUEsDBBQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7B&#10;TsMwEETvSPyDtUhcUOs0DaUKcaoK0QNCHFpo1eM2XuKI2I5itwl/z3KC42ieZl6xGm0rLtSHxjsF&#10;s2kCglzldeNqBR/vm8kSRIjoNLbekYJvCrAqr68KzLUf3JYuu1gLHnEhRwUmxi6XMlSGLIap78hx&#10;9+l7i5FjX0vd48DjtpVpkiykxcbxg8GOngxVX7uzVUC4NXdyv3h+7Q/1Zr3Pjm8vg1fq9mZcP4KI&#10;NMY/GH71WR1Kdjr5s9NBtArSOYMKJvMZCK6zhywFcWJueQ+yLOR///IHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAYXDh+yMCAABJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAfO7Ixd4AAAAHAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="39189EF4" w14:textId="77777777" w:rsidR="00A956F2" w:rsidRPr="00574B46" w:rsidRDefault="00A956F2" w:rsidP="00A956F2">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="007A2A"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00574B46">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="007A2A"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Entrevista | Nome do(a) autor(a)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00110C66">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="26247B"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668486" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29B19A9B" wp14:editId="1D84F358">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29B19A9B" wp14:editId="1D84F358">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>19050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-32893</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5759450" cy="8890"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="369836066" name="Shape 44614">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -2243,93 +2274,93 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="56A89FD4" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251668486;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMTXt1NgIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZBNbcVarbrcv&#10;VVt1tx9AMMRIGBCwcfL3HcaXZLcXVVVf8BhmDuccGLa3p1aTo/BBWVPR+SynRBhua2UOFf3+9PBu&#10;Q0mIzNRMWyMqehaB3u7evtl2rhQL21hdC08AxISycxVtYnRllgXeiJaFmXXCwKK0vmURfv0hqz3r&#10;AL3V2SLPb7LO+tp5y0UIMHvfL9Id4kspePwiZRCR6IoCt4ijx3Gfxmy3ZeXBM9coPtBg/8CiZcrA&#10;phPUPYuMPHv1E1SruLfByjjjts2slIoL1ABq5vkrNY8NcwK1gDnBTTaF/wfLPx8f3VcPNnQulAHC&#10;pOIkfZu+wI+c0KzzZJY4RcJhcrVeFcsVeMphbbMp0MvsUsufQ/woLOKw46cQe6vrMWLNGPGTGUMP&#10;B/bHo3IsprpELoWkq+jNcl0UxZqSpqLFfLnEc2jtUTxZTIuvJADHy6o211kT1CgXcseM8esQ7zoT&#10;NwV1v00GkwDwL9NGH/v9ADPpRPBJO0xeuxusVvWD0jrJDf6wf689ObJ04/P13eIuXXIoeZGmTbIu&#10;nR6DrpOaxd42FaEdtWqhlxfrPL+QAYjLDcEonrVIO2rzTUiiarwov6AAKDmCM+0aNhAbOfVsB+8A&#10;J9VLkDJBzrH0haoP+WYzMRuSU53Afp8q+00DHwzpmx5eJRA9tj64MhXhztbEqd7Ag4U0r9SmcG/r&#10;M3YMGgJ9ieyHNyQ1/vU/2nZ56XY/AAAA//8DAFBLAwQUAAYACAAAACEA4f3wI90AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fo7DaA2xKlaJJDKrYGq121s4gj/pLHbhrdn&#10;OZXjzKxmvi2Xo7PsrIfYBS8hmwpg2jdBdb6V8PnxOpkDiwm9Qhu8lvCjIyyr25sSCxUufqvPdWoZ&#10;lfhYoASTUl9wHhujHcZp6LWn7CsMDhPJoeVqwAuVO8tnQjxxh52nBYO9fjG6+a5PTsImf9gcRb1+&#10;yxarPW53Ft/N+ijl/d24egaW9Jiux/CHT+hQEdMhnLyKzErI6ZMkYfI4A0bxIhNkHMjI58Crkv/n&#10;r34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzE17dTYCAAAxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4f3wI90AAAAHAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#007a2a" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="79E418C3" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMTXt1NgIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZBNbcVarbrcv&#10;VVt1tx9AMMRIGBCwcfL3HcaXZLcXVVVf8BhmDuccGLa3p1aTo/BBWVPR+SynRBhua2UOFf3+9PBu&#10;Q0mIzNRMWyMqehaB3u7evtl2rhQL21hdC08AxISycxVtYnRllgXeiJaFmXXCwKK0vmURfv0hqz3r&#10;AL3V2SLPb7LO+tp5y0UIMHvfL9Id4kspePwiZRCR6IoCt4ijx3Gfxmy3ZeXBM9coPtBg/8CiZcrA&#10;phPUPYuMPHv1E1SruLfByjjjts2slIoL1ABq5vkrNY8NcwK1gDnBTTaF/wfLPx8f3VcPNnQulAHC&#10;pOIkfZu+wI+c0KzzZJY4RcJhcrVeFcsVeMphbbMp0MvsUsufQ/woLOKw46cQe6vrMWLNGPGTGUMP&#10;B/bHo3IsprpELoWkq+jNcl0UxZqSpqLFfLnEc2jtUTxZTIuvJADHy6o211kT1CgXcseM8esQ7zoT&#10;NwV1v00GkwDwL9NGH/v9ADPpRPBJO0xeuxusVvWD0jrJDf6wf689ObJ04/P13eIuXXIoeZGmTbIu&#10;nR6DrpOaxd42FaEdtWqhlxfrPL+QAYjLDcEonrVIO2rzTUiiarwov6AAKDmCM+0aNhAbOfVsB+8A&#10;J9VLkDJBzrH0haoP+WYzMRuSU53Afp8q+00DHwzpmx5eJRA9tj64MhXhztbEqd7Ag4U0r9SmcG/r&#10;M3YMGgJ9ieyHNyQ1/vU/2nZ56XY/AAAA//8DAFBLAwQUAAYACAAAACEA4f3wI90AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fo7DaA2xKlaJJDKrYGq121s4gj/pLHbhrdn&#10;OZXjzKxmvi2Xo7PsrIfYBS8hmwpg2jdBdb6V8PnxOpkDiwm9Qhu8lvCjIyyr25sSCxUufqvPdWoZ&#10;lfhYoASTUl9wHhujHcZp6LWn7CsMDhPJoeVqwAuVO8tnQjxxh52nBYO9fjG6+a5PTsImf9gcRb1+&#10;yxarPW53Ft/N+ijl/d24egaW9Jiux/CHT+hQEdMhnLyKzErI6ZMkYfI4A0bxIhNkHMjI58Crkv/n&#10;r34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzE17dTYCAAAxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4f3wI90AAAAHAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#007a2a" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31CA46D1" w14:textId="4660F435" w:rsidR="009D5CF7" w:rsidRPr="009D5CF7" w:rsidRDefault="00EC325F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:color w:val="636362"/>
         <w:kern w:val="2"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC325F">
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="636362"/>
         <w:kern w:val="2"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2524BB96" wp14:editId="3CA522EB">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2524BB96" wp14:editId="3CA522EB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-87630</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-265737</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3611880" cy="219075"/>
               <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="786297293" name="Caixa de Texto 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3611880" cy="219075"/>
                       </a:xfrm>
@@ -2363,84 +2394,84 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2524BB96" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.9pt;margin-top:-20.9pt;width:284.4pt;height:17.25pt;z-index:-251659265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeWTMgEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZDex4qy22aaq&#10;tL1I234AxjhGBYYCib39+h2wN5u2b1V5QDPMcJg5c9jcDFqRk3BegqloMcspEYZDI82hot+/7d+s&#10;KPGBmYYpMKKij8LTm+3rV5velmIOHahGOIIgxpe9rWgXgi2zzPNOaOZnYIXBYAtOs4CuO2SNYz2i&#10;a5XN8/wq68E11gEX3uPp3Rik24TftoKHL23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;z1B3LDBydPIvKC25Aw9tmHHQGbSt5CL1gN0U+R/dPHTMitQLkuPtmSb//2D559OD/epIGN7BgANM&#10;TXh7D/yHJwZ2HTMHcesc9J1gDT5cRMqy3vpyuhqp9qWPIHX/CRocMjsGSEBD63RkBfskiI4DeDyT&#10;LoZAOB6+vSqK1QpDHGPzYp1fL9MTrHy+bZ0PHwRoEo2KOhxqQmenex9iNax8TomPeVCy2UulkuMO&#10;9U45cmIogH1aE/pvacqQvqLr5XyZkA3E+0kbWgYUqJK6oqs8rlEykY33pkkpgUk12liJMhM9kZGR&#10;mzDUA5ENdhfvRrZqaB6RLwejHvH/oNGB+0VJj1qsqP95ZE5Qoj4a5HxdLBZRvMlZLK/n6LjLSH0Z&#10;YYYjVEUDJaO5C0nwkQ4DtzibVibaXiqZSkaNJTan/xBFfOmnrJdfu30CAAD//wMAUEsDBBQABgAI&#10;AAAAIQDpXL9Y3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me2CLUWR&#10;pVETjdfW/oABpkBkZwm7LfTfO57s7c3My5vv5dvZ9upMo+8cG4iXESjiytUdNwYO3x+LJ1A+INfY&#10;OyYDF/KwLW5vcsxqN/GOzvvQKAlhn6GBNoQh09pXLVn0SzcQy+3oRotBxrHR9YiThNteP0bRRlvs&#10;WD60ONB7S9XP/mQNHL+mh+R5Kj/DId2tN2/YpaW7GHN/N7++gAo0h38z/OELOhTCVLoT1171Bhbx&#10;StCDiHUsQhxJkki7UjbpCnSR6+sKxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHlkz&#10;IBECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6Vy/WN4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-6.9pt;margin-top:-20.9pt;width:284.4pt;height:17.25pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeWTMgEQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZDex4qy22aaq&#10;tL1I234AxjhGBYYCib39+h2wN5u2b1V5QDPMcJg5c9jcDFqRk3BegqloMcspEYZDI82hot+/7d+s&#10;KPGBmYYpMKKij8LTm+3rV5velmIOHahGOIIgxpe9rWgXgi2zzPNOaOZnYIXBYAtOs4CuO2SNYz2i&#10;a5XN8/wq68E11gEX3uPp3Rik24TftoKHL23rRSCqolhbSLtLex33bLth5cEx20k+lcH+oQrNpMFH&#10;z1B3LDBydPIvKC25Aw9tmHHQGbSt5CL1gN0U+R/dPHTMitQLkuPtmSb//2D559OD/epIGN7BgANM&#10;TXh7D/yHJwZ2HTMHcesc9J1gDT5cRMqy3vpyuhqp9qWPIHX/CRocMjsGSEBD63RkBfskiI4DeDyT&#10;LoZAOB6+vSqK1QpDHGPzYp1fL9MTrHy+bZ0PHwRoEo2KOhxqQmenex9iNax8TomPeVCy2UulkuMO&#10;9U45cmIogH1aE/pvacqQvqLr5XyZkA3E+0kbWgYUqJK6oqs8rlEykY33pkkpgUk12liJMhM9kZGR&#10;mzDUA5ENdhfvRrZqaB6RLwejHvH/oNGB+0VJj1qsqP95ZE5Qoj4a5HxdLBZRvMlZLK/n6LjLSH0Z&#10;YYYjVEUDJaO5C0nwkQ4DtzibVibaXiqZSkaNJTan/xBFfOmnrJdfu30CAAD//wMAUEsDBBQABgAI&#10;AAAAIQDpXL9Y3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me2CLUWR&#10;pVETjdfW/oABpkBkZwm7LfTfO57s7c3My5vv5dvZ9upMo+8cG4iXESjiytUdNwYO3x+LJ1A+INfY&#10;OyYDF/KwLW5vcsxqN/GOzvvQKAlhn6GBNoQh09pXLVn0SzcQy+3oRotBxrHR9YiThNteP0bRRlvs&#10;WD60ONB7S9XP/mQNHL+mh+R5Kj/DId2tN2/YpaW7GHN/N7++gAo0h38z/OELOhTCVLoT1171Bhbx&#10;StCDiHUsQhxJkki7UjbpCnSR6+sKxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHlkz&#10;IBECAAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6Vy/WN4AAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0146A03C" w14:textId="2514C532" w:rsidR="00EC325F" w:rsidRDefault="00475F51">
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                         <w:i/>
                         <w:color w:val="636362"/>
                         <w:kern w:val="2"/>
                         <w:sz w:val="16"/>
                         <w:lang w:eastAsia="pt-BR"/>
                         <w14:ligatures w14:val="standardContextual"/>
                       </w:rPr>
                       <w:t>Título</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00C47B3E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498C4BDA" wp14:editId="063D68AC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="498C4BDA" wp14:editId="063D68AC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>414080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6055995" cy="194046"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1531907685" name="Group 42798" descr="Elemento gráfico alaranjado composto por uma linha, ao final da linha existe um padrão de triangulos composto por 5 triangulos laranja apontando para a esquerda, 2 desses triângulos localizados colados à linha achatados."/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6055995" cy="194046"/>
                         <a:chOff x="4" y="0"/>
                         <a:chExt cx="6479997" cy="194455"/>
                       </a:xfrm>
                       <a:solidFill>
                         <a:srgbClr val="007A2A"/>
@@ -2758,100 +2789,100 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:srgbClr val="E08800"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="none"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="2F49375A" id="Group 42798" o:spid="_x0000_s1026" alt="Elemento gráfico alaranjado composto por uma linha, ao final da linha existe um padrão de triangulos composto por 5 triangulos laranja apontando para a esquerda, 2 desses triângulos localizados colados à linha achatados." style="position:absolute;margin-left:0;margin-top:32.6pt;width:476.85pt;height:15.3pt;z-index:-251658234;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTF1LFKgQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWduO2zYQfS/QfxD03tXFuhrrDYIm2Zei&#10;DZL0A7gUZQmQRIHk2t6/73AoSrTX2zpbBClSv5iUNBzOHM4ZcujbN4e+83ZMyJYPGz+6CX2PDZRX&#10;7bDd+H9++fBL4XtSkaEiHR/Yxn9i0n9z9/NPt/txzWLe8K5iwgMlg1zvx43fKDWug0DShvVE3vCR&#10;DfCx5qInCh7FNqgE2YP2vgviMMyCPRfVKDhlUsLbd+ajf4f665pR9UddS6a8buODbQp/Bf4+6N/g&#10;7past4KMTUsnM8grrOhJO8Cks6p3RBHvUbTPVPUtFVzyWt1Q3ge8rlvK0AfwJgpPvLkX/HFEX7br&#10;/XacYQJoT3B6tVr6++5ejJ/HjwKQ2I9bwAKftC+HWvS6BSu9A0L2NEPGDsqj8DIL07QsU9+j8C0q&#10;kzDJDKa0AeD1sMT3lmG0eW8HJnlZlvk8MElTPTBYppW8a6sPbddpG6TYPvzaCW9H9EKG+dv47STu&#10;iAVHDuxHCCm5oCb/HWqfGzIyXAy5BtQ+Cq+twP/VKo+SMIXYGkgPAY5iXpJkUaIN1EaA9AywXEvA&#10;+gy6RzDN6LoglVGCKh2I6KNU94zjKpHdb1KZcK5sjzS2Rw+D7Qogxd/SYSRKj9NG6q63BzetIc3G&#10;Rzv0x57v2BeOYuokQMDG5Ws3uFKzKhsVIGslbDuiPlfScd4K2dYIwwKAwgvFkPfzvNDRfmLwzb7D&#10;SxddoIUORcS3GzQkMCElkLHqjiikft8qSGVd2wMR4jwMl0lAs44Ds/LYU08d08B1wydWQyAhvfSL&#10;kzgHLSEqJ93YkCn6beAbSqDZqEePr8HIWWWEQ49Uvg+LYrZsEtbjGObKeaSZVNKJdSZhQtoBp23a&#10;BIDmQTgzH9Q8foBkj2Y63uruA6+eMNUgIMBOw5BvTlOgTlomOWxGRyyNJyy0aRexNFvlsOuYWMvK&#10;PIm0kwDElNSiEBRGU06LE8gM01rZVOqG1DclrLUE+BoZQ7SdCycNaayUQ8VF5JhfjuikEDyfKbRQ&#10;2GVjFq/SfELAarPtiwZYAdpxycwcV3b+4OzMyiIv8nIFx4FTfiLDXsXPPC6Ll+npxub3ZKex4xw5&#10;TZaxu8gFvLSilkG2fUY113crZFuXv6cKr5Q0uyum/B+bkllShkkJZ/JnhIw1py4mJOy6eIbRh7Mr&#10;IY8Ows6OeiWkOQlrYl1PsGcLzWiVhEWUZrrWPt0jV19FySzOVlB6Y70ElMSy+3qEhcg7twX+MzMd&#10;Gl/3y43/Py0w8zArsqKMgFan7Py6e6AMOA5VJLJTV5jTddpSYeZlDHdFeN0Wwy0TbsdQh32HM6yx&#10;xFSY2pBzh9goNFIXVZizKFSYi2eWlrZ1T6hAzxARerESPWOAVXQ9zv4XjrN4aQu323ibMN3E6+tz&#10;9xn67v8Fd38BAAD//wMAUEsDBBQABgAIAAAAIQA3RTzl3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAEIXvhf6HZQq91U2UWI3ZiEjbkxTUQultzI5JMDsbsmsS/33XU3ubx3u89022Hk0j&#10;eupcbVlBPIlAEBdW11wq+Dq+vyxAOI+ssbFMCm7kYJ0/PmSYajvwnvqDL0UoYZeigsr7NpXSFRUZ&#10;dBPbEgfvbDuDPsiulLrDIZSbRk6jaC4N1hwWKmxpW1FxOVyNgo8Bh80sfut3l/P29nNMPr93MSn1&#10;/DRuViA8jf4vDHf8gA55YDrZK2snGgXhEa9gnkxBBHeZzF5BnO7HAmSeyf/4+S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAkxdSxSoEAAB3GAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAN0U85d4AAAAGAQAADwAAAAAAAAAAAAAAAACEBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI8HAAAAAA==&#10;">
+            <v:group w14:anchorId="1ACC593B" id="Group 42798" o:spid="_x0000_s1026" alt="Elemento gráfico alaranjado composto por uma linha, ao final da linha existe um padrão de triangulos composto por 5 triangulos laranja apontando para a esquerda, 2 desses triângulos localizados colados à linha achatados." style="position:absolute;margin-left:0;margin-top:32.6pt;width:476.85pt;height:15.3pt;z-index:-251658239;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTF1LFKgQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWduO2zYQfS/QfxD03tXFuhrrDYIm2Zei&#10;DZL0A7gUZQmQRIHk2t6/73AoSrTX2zpbBClSv5iUNBzOHM4ZcujbN4e+83ZMyJYPGz+6CX2PDZRX&#10;7bDd+H9++fBL4XtSkaEiHR/Yxn9i0n9z9/NPt/txzWLe8K5iwgMlg1zvx43fKDWug0DShvVE3vCR&#10;DfCx5qInCh7FNqgE2YP2vgviMMyCPRfVKDhlUsLbd+ajf4f665pR9UddS6a8buODbQp/Bf4+6N/g&#10;7past4KMTUsnM8grrOhJO8Cks6p3RBHvUbTPVPUtFVzyWt1Q3ge8rlvK0AfwJgpPvLkX/HFEX7br&#10;/XacYQJoT3B6tVr6++5ejJ/HjwKQ2I9bwAKftC+HWvS6BSu9A0L2NEPGDsqj8DIL07QsU9+j8C0q&#10;kzDJDKa0AeD1sMT3lmG0eW8HJnlZlvk8MElTPTBYppW8a6sPbddpG6TYPvzaCW9H9EKG+dv47STu&#10;iAVHDuxHCCm5oCb/HWqfGzIyXAy5BtQ+Cq+twP/VKo+SMIXYGkgPAY5iXpJkUaIN1EaA9AywXEvA&#10;+gy6RzDN6LoglVGCKh2I6KNU94zjKpHdb1KZcK5sjzS2Rw+D7Qogxd/SYSRKj9NG6q63BzetIc3G&#10;Rzv0x57v2BeOYuokQMDG5Ws3uFKzKhsVIGslbDuiPlfScd4K2dYIwwKAwgvFkPfzvNDRfmLwzb7D&#10;SxddoIUORcS3GzQkMCElkLHqjiikft8qSGVd2wMR4jwMl0lAs44Ds/LYU08d08B1wydWQyAhvfSL&#10;kzgHLSEqJ93YkCn6beAbSqDZqEePr8HIWWWEQ49Uvg+LYrZsEtbjGObKeaSZVNKJdSZhQtoBp23a&#10;BIDmQTgzH9Q8foBkj2Y63uruA6+eMNUgIMBOw5BvTlOgTlomOWxGRyyNJyy0aRexNFvlsOuYWMvK&#10;PIm0kwDElNSiEBRGU06LE8gM01rZVOqG1DclrLUE+BoZQ7SdCycNaayUQ8VF5JhfjuikEDyfKbRQ&#10;2GVjFq/SfELAarPtiwZYAdpxycwcV3b+4OzMyiIv8nIFx4FTfiLDXsXPPC6Ll+npxub3ZKex4xw5&#10;TZaxu8gFvLSilkG2fUY113crZFuXv6cKr5Q0uyum/B+bkllShkkJZ/JnhIw1py4mJOy6eIbRh7Mr&#10;IY8Ows6OeiWkOQlrYl1PsGcLzWiVhEWUZrrWPt0jV19FySzOVlB6Y70ElMSy+3qEhcg7twX+MzMd&#10;Gl/3y43/Py0w8zArsqKMgFan7Py6e6AMOA5VJLJTV5jTddpSYeZlDHdFeN0Wwy0TbsdQh32HM6yx&#10;xFSY2pBzh9goNFIXVZizKFSYi2eWlrZ1T6hAzxARerESPWOAVXQ9zv4XjrN4aQu323ibMN3E6+tz&#10;9xn67v8Fd38BAAD//wMAUEsDBBQABgAIAAAAIQA3RTzl3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9Ba8JAEIXvhf6HZQq91U2UWI3ZiEjbkxTUQultzI5JMDsbsmsS/33XU3ubx3u89022Hk0j&#10;eupcbVlBPIlAEBdW11wq+Dq+vyxAOI+ssbFMCm7kYJ0/PmSYajvwnvqDL0UoYZeigsr7NpXSFRUZ&#10;dBPbEgfvbDuDPsiulLrDIZSbRk6jaC4N1hwWKmxpW1FxOVyNgo8Bh80sfut3l/P29nNMPr93MSn1&#10;/DRuViA8jf4vDHf8gA55YDrZK2snGgXhEa9gnkxBBHeZzF5BnO7HAmSeyf/4+S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAkxdSxSoEAAB3GAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAN0U85d4AAAAGAQAADwAAAAAAAAAAAAAAAACEBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI8HAAAAAA==&#10;">
               <v:shape id="Shape 44614" o:spid="_x0000_s1027" style="position:absolute;width:64800;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXPAssyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Bd9huIK7OolalegoohW6KIUkCi4vmWsSzNyJmammb99ZFLo8nD++9bY3jXhQ52rLCuJxBIK4&#10;sLrmUsEpP74uQTiPrLGxTAp+yMF2M3hZY6Ltk1N6ZL4UYYRdggoq79tESldUZNCNbUscvKvtDPog&#10;u1LqDp9h3DRyEkVzabDm8FBhS/uKilv2bRQcLpf8HN8xTpfFvf9yWf75Lg9KjYb9bgXCU+//w3/t&#10;D61gPp0u4ln0FiACUsABufkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlzwLLMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l6479997,r,9144l,9144,,e" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               </v:shape>
               <v:shape id="Shape 42800" o:spid="_x0000_s1028" style="position:absolute;left:63720;top:697;width:1080;height:1247;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKInnTxQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlhN7sJhJtjN0WUQpeCjY+zkN2TILZ2SW7bdN/3zkUevz43sv15AZ1oDH2ng3k8wwUceNt&#10;z62B76/NfQkqJmSLg2cycKII69XtzRIr64+8o0OdWiUhHCs00KUUKq1j05HDOPeBWLg/PzpMAsdW&#10;2xGPEu4G/ZBlT9phz9LQYaC3jpr/eu8MhJ+AzXteT1uX97+l/6RsU+6Nmd1Nry+gEk3pKr64P6zM&#10;L4rH52Ihk+WRQNCrMwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKInnTxQAAAOEAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42801" o:spid="_x0000_s1029" style="position:absolute;left:63720;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOFYztxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/YyZjqFtnZGGQ5FxZe5fYCjuTXF5lKaTKuf3giCj/f7f9N5bxtxpM7XjhW8DxMQxKXT&#10;NVcKfn+WbzkIH5A1No5JwZk8zGfPT1MstDvxNx33oRIxhH2BCkwIbSGlLw1Z9EPXEkfuz3UWQzy7&#10;SuoOTzHcNnKUJKm0WHNsMNjSwlB52P9bBZsLbtPR5svwllZhlTDtFq+k1Mug//wAEagPD/HdvdZx&#10;fjrJszybjDO4/RQBkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM4VjO3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42802" o:spid="_x0000_s1030" style="position:absolute;left:59400;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBozNcKyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/5DuEJfSk0UXerWKGKpqPhS2w+4bG43Szc3yyZdV7/eFAo+DjNzhlmseleLjtpQedYwHikQ&#10;xIU3FZcavj7fn19AhIhssPZMGi4UYLUcPCwwN/7MH9SdYikShEOOGmyMTS5lKCw5DCPfECfv27cO&#10;Y5JtKU2L5wR3tZwolUmHFacFiw1tLBU/p1+nYX/FQzbZv1k+0DZuFdNx80RaPw779SuISH28h//b&#10;O6Mhm87VdD6bwd+j9Abk8gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBozNcKyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42803" o:spid="_x0000_s1031" style="position:absolute;left:62639;top:72;width:1081;height:1248;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJ67dAxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8f+D+EE3ybSXVK1xlFNgRfhNl9PB/NrS1rLqGJWv/7RRj4eL/vW20G24kz9aF1rCGbKhDElTMt&#10;1xo+P3aPOYgQkQ12jknDlQJs1qOHFRbGXfhI5zLWIoVwKFBDE6MvpAxVQxbD1HnixP243mJMZ19L&#10;0+MlhdtOzpRaSostp4YGPb02VP2WJ6vBf3ms3rJyONis/c7dO6ldftJ6Mh62LyAiDfEu/nfvTZo/&#10;f1J5tlg+L+D2UwJArv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAieu3QMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42804" o:spid="_x0000_s1032" style="position:absolute;left:61560;top:697;width:1080;height:1246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="107924,124612" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsWau/ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EJujZweHNuJEkqg0NCfEKf0vFgby8RaGUu13T59VSj0OMzMN8xmN9lWDNT7xrGC5SIB&#10;QVw53XCt4P38eJeB8AFZY+uYFHyRh912drPBQruRTzSUoRYRwr5ABSaErpDSV4Ys+oXriKN3cb3F&#10;EGVfS93jGOG2lfdJkkqLDccFgx3tDVXX8tMqyI/Pl9X5pbYf5Xg8fQ/BvL0eJqXmt9PDGkSgKfyH&#10;/9pPWsEqSbM0y5c5/F6Kd0BufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsWau/ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m107924,r,124612l,62306,107924,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,107924,124612"/>
               </v:shape>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A0805F1" w14:textId="5BAF7312" w:rsidR="00985984" w:rsidRPr="00A61795" w:rsidRDefault="00A61795" w:rsidP="00A61795">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="9922"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661318" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F55497F" wp14:editId="45F1706B">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F55497F" wp14:editId="45F1706B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-83820</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-232410</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4951095" cy="314325"/>
               <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="579693809" name="Caixa de Texto 2" descr="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4951095" cy="314325"/>
                       </a:xfrm>
@@ -3084,51 +3115,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3F55497F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1029" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251655162;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvTAFBEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6Zr6i7GRrb2UD8SXwijHun/0KEF/MlZT1qsuP9xFKg4Mx8scb4qFoso3mQslm/mZOClZ3/p&#10;EVYSVMVlQM5GYxuS5MfWbmk6jU7EPdcyFU0qS3xOPyLK+NJOr57/7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAvP0Yf+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd00xW0T&#10;sylVqCAIxSrocZudJsHsbMhum/j2jie9zTAf/3x/sZlcJy44hNaThsU8AYFUedtSreH9bTdbgwjR&#10;kDWdJ9TwjQE25fVVYXLrR3rFyyHWgkMo5EZDE2OfSxmqBp0Jc98j8e3kB2cir0Mt7WBGDnedTJNE&#10;SWda4g+N6fGxwerrcHYaxphlT6vdc/25VeuHDzudwvSy1/r2Ztreg4g4xT8YfvVZHUp2Ovoz2SA6&#10;DbPFMmWUh6VSIJhYKXUH4shomoEsC/m/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;b0wBQRICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAvP0Yf+AAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" alt="Revista do TCU, volume 157, fluxo contínuo, 2026, identificador eletrônico:&#10;e2026-2186, DOI:https://doi.org/10.69518/2186" style="position:absolute;left:0;text-align:left;margin-left:-6.6pt;margin-top:-18.3pt;width:389.85pt;height:24.75pt;z-index:-251658237;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvTAFBEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTdFrZR09XSpQhp&#10;uUgLH+A6TmPheMzYbbJ8PWMn2y3whvCD5fF4zsycOV7fDJ1hJ4Veg614Mcs5U1ZCre2h4t++7l5d&#10;c+aDsLUwYFXFH5XnN5uXL9a9K9UcWjC1QkYg1pe9q3gbgiuzzMtWdcLPwClLzgawE4FMPGQ1ip7Q&#10;O5PN8/x11gPWDkEq7+n2bnTyTcJvGiXD56bxKjBTcaotpB3Tvo97tlmL8oDCtVpOZYh/qKIT2lLS&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDdF/kc3D61wKvVC5Hh3psn/P1j56fTgviALw1sYaICp&#10;Ce/uQX73zMK2FfagbhGhb5WoKXERKct658spNFLtSx9B9v1HqGnI4hggAQ0NdpEV6pMROg3g8Uy6&#10;GgKTdLlYLYt8teRMku+qWFzNlymFKJ+iHfrwXkHH4qHiSENN6OJ070OsRpRPT2IyD0bXO21MMvCw&#10;3xpkJ0EC2KU1of/2zFjWV3y1pNwxykKMT9rodCCBGt1V/DqPa5RMZOOdrdOTILQZz1SJsRM9kZGR&#10;mzDsB6Zr6i7GRrb2UD8SXwijHun/0KEF/MlZT1qsuP9xFKg4Mx8scb4qFoso3mQslm/mZOClZ3/p&#10;EVYSVMVlQM5GYxuS5MfWbmk6jU7EPdcyFU0qS3xOPyLK+NJOr57/7eYXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAvP0Yf+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd00xW0T&#10;sylVqCAIxSrocZudJsHsbMhum/j2jie9zTAf/3x/sZlcJy44hNaThsU8AYFUedtSreH9bTdbgwjR&#10;kDWdJ9TwjQE25fVVYXLrR3rFyyHWgkMo5EZDE2OfSxmqBp0Jc98j8e3kB2cir0Mt7WBGDnedTJNE&#10;SWda4g+N6fGxwerrcHYaxphlT6vdc/25VeuHDzudwvSy1/r2Ztreg4g4xT8YfvVZHUp2Ovoz2SA6&#10;DbPFMmWUh6VSIJhYKXUH4shomoEsC/m/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;b0wBQRICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAvP0Yf+AAAAAKAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="0061F831" w14:textId="77777777" w:rsidR="00A61795" w:rsidRPr="007F6817" w:rsidRDefault="00A61795" w:rsidP="00A61795">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007F6817">
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Revista do TCU</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -3314,51 +3345,51 @@
                       </w:rPr>
                       <w:t>https://doi.org/10.69518/</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>xxxx</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662342" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A728632" wp14:editId="76931762">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A728632" wp14:editId="76931762">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>14605</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-19685</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2996565" cy="137160"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="964116980" name="Caixa de Texto 25" descr="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados."/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2996565" cy="137160"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
@@ -3402,101 +3433,101 @@
                             <w:t>| Nome do(a) autor(a)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5A728632" id="_x0000_s1030" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:251662342;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRV7KWJQIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39khsHV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/R7y+bD58p&#10;CZHZmmmwoqInEejd8v27RetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxm262DXMi94LgBHeBKfy/sPzxuHXPnsTuC3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5NJlnXIurt/MhfhVgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;uqIfh353UJ8QBg89Q4LjG4W1PrAQn5lHSmDnSPP4hIfUgLngLFHSgP/xt/dkj5NCLSUtUqyiFneA&#10;Ev3N4gQTGwfBD8JuEOzBrAHbneD6OJ5FdPBRD6L0YF6R+6uUA1XMcsxU0TiI69jTHHeHi9UqGyHn&#10;HIsPdut4Cp3gTbi/dK/Mu/NwIo71EQbqsfLNjHrb5GlhdYggVR5gQrXH8Aw28jXP9bxbaSF+vWer&#10;6x9g+RMAAP//AwBQSwMEFAAGAAgAAAAhAHzuyMXeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SFxQ6zQNpQpxqgrRA0IcWmjV4zZe4ojYjmK3CX/PcoLjaJ5mXrEabSsu1IfG&#10;OwWzaQKCXOV142oFH++byRJEiOg0tt6Rgm8KsCqvrwrMtR/cli67WAsecSFHBSbGLpcyVIYshqnv&#10;yHH36XuLkWNfS93jwOO2lWmSLKTFxvGDwY6eDFVfu7NVQLg1d3K/eH7tD/Vmvc+Oby+DV+r2Zlw/&#10;gog0xj8YfvVZHUp2Ovmz00G0CtI5gwom8xkIrrOHLAVxYm55D7Is5H//8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCRV7KWJQIAAEkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="5A728632" id="_x0000_s1030" type="#_x0000_t202" alt="Tipo de artigo: Artigo original | Aréa do artigo: Contabilidade pública e ciência de dados." style="position:absolute;left:0;text-align:left;margin-left:1.15pt;margin-top:-1.55pt;width:235.95pt;height:10.8pt;z-index:251658244;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRV7KWJQIAAEkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+wjQwdaIUDEqpklV&#10;W4lOfTaOTSzZPss2JOyv39khsHV7mvbinH2/v/sui7vOaHIUPiiwFZ2MxpQIy6FWdl/R7y+bD58p&#10;CZHZmmmwoqInEejd8v27RetKMYUGdC08wSA2lK2raBOjK4si8EYYFkbghEWlBG9YxKvfF7VnLUY3&#10;upiOx/OiBV87D1yEgK/3vZIuc3wpBY9PUgYRia4o1hbz6fO5S2exXLBy75lrFD+Xwf6hCsOUxaSX&#10;UPcsMnLw6o9QRnEPAWQccTAFSKm4yD1gN5Pxm262DXMi94LgBHeBKfy/sPzxuHXPnsTuC3Q4wARI&#10;60IZ8DH100lv0hcrJahHCE8X2EQXCcfH6e3tfDafUcJRN7n5NJlnXIurt/MhfhVgSBIq6nEsGS12&#10;fAgRM6LpYJKSBdCq3iit8yVRQay1J0eGQ9Qx14gev1lpS9qKzm9m4xzYQnLvI2uLCa49JSl2u46o&#10;uqIfh353UJ8QBg89Q4LjG4W1PrAQn5lHSmDnSPP4hIfUgLngLFHSgP/xt/dkj5NCLSUtUqyiFneA&#10;Ev3N4gQTGwfBD8JuEOzBrAHbneD6OJ5FdPBRD6L0YF6R+6uUA1XMcsxU0TiI69jTHHeHi9UqGyHn&#10;HIsPdut4Cp3gTbi/dK/Mu/NwIo71EQbqsfLNjHrb5GlhdYggVR5gQrXH8Aw28jXP9bxbaSF+vWer&#10;6x9g+RMAAP//AwBQSwMEFAAGAAgAAAAhAHzuyMXeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/IO1SFxQ6zQNpQpxqgrRA0IcWmjV4zZe4ojYjmK3CX/PcoLjaJ5mXrEabSsu1IfG&#10;OwWzaQKCXOV142oFH++byRJEiOg0tt6Rgm8KsCqvrwrMtR/cli67WAsecSFHBSbGLpcyVIYshqnv&#10;yHH36XuLkWNfS93jwOO2lWmSLKTFxvGDwY6eDFVfu7NVQLg1d3K/eH7tD/Vmvc+Oby+DV+r2Zlw/&#10;gog0xj8YfvVZHUp2Ovmz00G0CtI5gwom8xkIrrOHLAVxYm55D7Is5H//8gcAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCRV7KWJQIAAEkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB87sjF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="497B16D7" w14:textId="6E388283" w:rsidR="00A61795" w:rsidRPr="00574B46" w:rsidRDefault="00574B46" w:rsidP="00A61795">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="007A2A"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00574B46">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="007A2A"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Entrevista </w:t>
                     </w:r>
                     <w:r w:rsidR="00A61795" w:rsidRPr="00574B46">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="007A2A"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>| Nome do(a) autor(a)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00110C66">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="26247B"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F50809" wp14:editId="35A0DE9F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F50809" wp14:editId="35A0DE9F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>19050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-32893</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5759450" cy="8890"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="189218525" name="Shape 44614">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -3542,51 +3573,51 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="54AC2316" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMTXt1NgIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZBNbcVarbrcv&#10;VVt1tx9AMMRIGBCwcfL3HcaXZLcXVVVf8BhmDuccGLa3p1aTo/BBWVPR+SynRBhua2UOFf3+9PBu&#10;Q0mIzNRMWyMqehaB3u7evtl2rhQL21hdC08AxISycxVtYnRllgXeiJaFmXXCwKK0vmURfv0hqz3r&#10;AL3V2SLPb7LO+tp5y0UIMHvfL9Id4kspePwiZRCR6IoCt4ijx3Gfxmy3ZeXBM9coPtBg/8CiZcrA&#10;phPUPYuMPHv1E1SruLfByjjjts2slIoL1ABq5vkrNY8NcwK1gDnBTTaF/wfLPx8f3VcPNnQulAHC&#10;pOIkfZu+wI+c0KzzZJY4RcJhcrVeFcsVeMphbbMp0MvsUsufQ/woLOKw46cQe6vrMWLNGPGTGUMP&#10;B/bHo3IsprpELoWkq+jNcl0UxZqSpqLFfLnEc2jtUTxZTIuvJADHy6o211kT1CgXcseM8esQ7zoT&#10;NwV1v00GkwDwL9NGH/v9ADPpRPBJO0xeuxusVvWD0jrJDf6wf689ObJ04/P13eIuXXIoeZGmTbIu&#10;nR6DrpOaxd42FaEdtWqhlxfrPL+QAYjLDcEonrVIO2rzTUiiarwov6AAKDmCM+0aNhAbOfVsB+8A&#10;J9VLkDJBzrH0haoP+WYzMRuSU53Afp8q+00DHwzpmx5eJRA9tj64MhXhztbEqd7Ag4U0r9SmcG/r&#10;M3YMGgJ9ieyHNyQ1/vU/2nZ56XY/AAAA//8DAFBLAwQUAAYACAAAACEA4f3wI90AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fo7DaA2xKlaJJDKrYGq121s4gj/pLHbhrdn&#10;OZXjzKxmvi2Xo7PsrIfYBS8hmwpg2jdBdb6V8PnxOpkDiwm9Qhu8lvCjIyyr25sSCxUufqvPdWoZ&#10;lfhYoASTUl9wHhujHcZp6LWn7CsMDhPJoeVqwAuVO8tnQjxxh52nBYO9fjG6+a5PTsImf9gcRb1+&#10;yxarPW53Ft/N+ijl/d24egaW9Jiux/CHT+hQEdMhnLyKzErI6ZMkYfI4A0bxIhNkHMjI58Crkv/n&#10;r34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzE17dTYCAAAxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4f3wI90AAAAHAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#007a2a" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="3CEC08FA" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMTXt1NgIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3aiZBNbcVarbrcv&#10;VVt1tx9AMMRIGBCwcfL3HcaXZLcXVVVf8BhmDuccGLa3p1aTo/BBWVPR+SynRBhua2UOFf3+9PBu&#10;Q0mIzNRMWyMqehaB3u7evtl2rhQL21hdC08AxISycxVtYnRllgXeiJaFmXXCwKK0vmURfv0hqz3r&#10;AL3V2SLPb7LO+tp5y0UIMHvfL9Id4kspePwiZRCR6IoCt4ijx3Gfxmy3ZeXBM9coPtBg/8CiZcrA&#10;phPUPYuMPHv1E1SruLfByjjjts2slIoL1ABq5vkrNY8NcwK1gDnBTTaF/wfLPx8f3VcPNnQulAHC&#10;pOIkfZu+wI+c0KzzZJY4RcJhcrVeFcsVeMphbbMp0MvsUsufQ/woLOKw46cQe6vrMWLNGPGTGUMP&#10;B/bHo3IsprpELoWkq+jNcl0UxZqSpqLFfLnEc2jtUTxZTIuvJADHy6o211kT1CgXcseM8esQ7zoT&#10;NwV1v00GkwDwL9NGH/v9ADPpRPBJO0xeuxusVvWD0jrJDf6wf689ObJ04/P13eIuXXIoeZGmTbIu&#10;nR6DrpOaxd42FaEdtWqhlxfrPL+QAYjLDcEonrVIO2rzTUiiarwov6AAKDmCM+0aNhAbOfVsB+8A&#10;J9VLkDJBzrH0haoP+WYzMRuSU53Afp8q+00DHwzpmx5eJRA9tj64MhXhztbEqd7Ag4U0r9SmcG/r&#10;M3YMGgJ9ieyHNyQ1/vU/2nZ56XY/AAAA//8DAFBLAwQUAAYACAAAACEA4f3wI90AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fo7DaA2xKlaJJDKrYGq121s4gj/pLHbhrdn&#10;OZXjzKxmvi2Xo7PsrIfYBS8hmwpg2jdBdb6V8PnxOpkDiwm9Qhu8lvCjIyyr25sSCxUufqvPdWoZ&#10;lfhYoASTUl9wHhujHcZp6LWn7CsMDhPJoeVqwAuVO8tnQjxxh52nBYO9fjG6+a5PTsImf9gcRb1+&#10;yxarPW53Ft/N+ijl/d24egaW9Jiux/CHT+hQEdMhnLyKzErI6ZMkYfI4A0bxIhNkHMjI58Crkv/n&#10;r34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzE17dTYCAAAxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4f3wI90AAAAHAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#007a2a" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8095,92 +8126,94 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="17390669">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1095131972">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1102796255">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Equipe editorial RTCU">
     <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="112"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00880CD8"/>
+    <w:rsid w:val="0001742C"/>
     <w:rsid w:val="000300DD"/>
     <w:rsid w:val="000310A0"/>
     <w:rsid w:val="0004070F"/>
     <w:rsid w:val="00041D4E"/>
     <w:rsid w:val="000431D0"/>
     <w:rsid w:val="00044849"/>
+    <w:rsid w:val="000476F9"/>
     <w:rsid w:val="00055448"/>
     <w:rsid w:val="00061BF6"/>
     <w:rsid w:val="000632D9"/>
     <w:rsid w:val="00064571"/>
     <w:rsid w:val="0006639C"/>
     <w:rsid w:val="000675D5"/>
     <w:rsid w:val="00073467"/>
     <w:rsid w:val="000753B1"/>
     <w:rsid w:val="00076D31"/>
     <w:rsid w:val="0007732F"/>
     <w:rsid w:val="00081A41"/>
     <w:rsid w:val="00091169"/>
     <w:rsid w:val="00095D3E"/>
     <w:rsid w:val="000A145D"/>
     <w:rsid w:val="000A5852"/>
     <w:rsid w:val="000A5FB1"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B5C33"/>
     <w:rsid w:val="000B6379"/>
     <w:rsid w:val="000C28AE"/>
     <w:rsid w:val="000C40D6"/>
     <w:rsid w:val="000C661E"/>
     <w:rsid w:val="000E1D16"/>
     <w:rsid w:val="000E4CDE"/>
     <w:rsid w:val="000E7610"/>
@@ -8205,77 +8238,80 @@
     <w:rsid w:val="001861AE"/>
     <w:rsid w:val="00191893"/>
     <w:rsid w:val="00196170"/>
     <w:rsid w:val="001965C5"/>
     <w:rsid w:val="00196BCE"/>
     <w:rsid w:val="001A0E37"/>
     <w:rsid w:val="001A1AAD"/>
     <w:rsid w:val="001A3B03"/>
     <w:rsid w:val="001A42A1"/>
     <w:rsid w:val="001A4616"/>
     <w:rsid w:val="001B0E1C"/>
     <w:rsid w:val="001B6F08"/>
     <w:rsid w:val="001E22CE"/>
     <w:rsid w:val="001E7E1B"/>
     <w:rsid w:val="001F17FB"/>
     <w:rsid w:val="001F44B7"/>
     <w:rsid w:val="001F51BF"/>
     <w:rsid w:val="001F78CA"/>
     <w:rsid w:val="00205CFA"/>
     <w:rsid w:val="00215263"/>
     <w:rsid w:val="00232002"/>
     <w:rsid w:val="0023407F"/>
     <w:rsid w:val="00236A48"/>
     <w:rsid w:val="0023744A"/>
     <w:rsid w:val="0024212F"/>
+    <w:rsid w:val="00245678"/>
     <w:rsid w:val="0024743B"/>
     <w:rsid w:val="002574AA"/>
     <w:rsid w:val="00260BA7"/>
     <w:rsid w:val="00264A10"/>
     <w:rsid w:val="002673F1"/>
     <w:rsid w:val="00267C44"/>
     <w:rsid w:val="00271E11"/>
     <w:rsid w:val="00274EBD"/>
+    <w:rsid w:val="00276F5A"/>
     <w:rsid w:val="0028378B"/>
     <w:rsid w:val="00291474"/>
     <w:rsid w:val="00293921"/>
     <w:rsid w:val="00295FA4"/>
     <w:rsid w:val="00296988"/>
     <w:rsid w:val="00297D38"/>
     <w:rsid w:val="002A5A34"/>
     <w:rsid w:val="002B1B95"/>
     <w:rsid w:val="002B320C"/>
     <w:rsid w:val="002B40AF"/>
     <w:rsid w:val="002C01ED"/>
     <w:rsid w:val="002C1F29"/>
     <w:rsid w:val="002C2ACD"/>
     <w:rsid w:val="002C2F05"/>
     <w:rsid w:val="002C785B"/>
     <w:rsid w:val="002C7A94"/>
     <w:rsid w:val="002D1450"/>
     <w:rsid w:val="002D456F"/>
     <w:rsid w:val="002D646F"/>
+    <w:rsid w:val="002E3091"/>
     <w:rsid w:val="002E53F6"/>
     <w:rsid w:val="002F0E5D"/>
     <w:rsid w:val="002F71CA"/>
     <w:rsid w:val="0030078C"/>
     <w:rsid w:val="00302BBA"/>
     <w:rsid w:val="00304005"/>
     <w:rsid w:val="003101E2"/>
     <w:rsid w:val="0031161E"/>
     <w:rsid w:val="00311FD7"/>
     <w:rsid w:val="003150CF"/>
     <w:rsid w:val="00320B12"/>
     <w:rsid w:val="003311EA"/>
     <w:rsid w:val="00334287"/>
     <w:rsid w:val="00334D95"/>
     <w:rsid w:val="003453F0"/>
     <w:rsid w:val="00347B54"/>
     <w:rsid w:val="003509AE"/>
     <w:rsid w:val="0035478B"/>
     <w:rsid w:val="00354C69"/>
     <w:rsid w:val="00372A9B"/>
     <w:rsid w:val="003822DE"/>
     <w:rsid w:val="003903CD"/>
     <w:rsid w:val="0039650E"/>
     <w:rsid w:val="003A5B47"/>
     <w:rsid w:val="003B2247"/>
@@ -8286,445 +8322,467 @@
     <w:rsid w:val="003E3BB0"/>
     <w:rsid w:val="003E3F80"/>
     <w:rsid w:val="003E435F"/>
     <w:rsid w:val="003E4CA8"/>
     <w:rsid w:val="003E6A45"/>
     <w:rsid w:val="003E7A36"/>
     <w:rsid w:val="003F7583"/>
     <w:rsid w:val="00402F61"/>
     <w:rsid w:val="004033FA"/>
     <w:rsid w:val="004037CA"/>
     <w:rsid w:val="00410A61"/>
     <w:rsid w:val="00415AC6"/>
     <w:rsid w:val="00423510"/>
     <w:rsid w:val="004258D9"/>
     <w:rsid w:val="00430D26"/>
     <w:rsid w:val="00451860"/>
     <w:rsid w:val="00457C5D"/>
     <w:rsid w:val="0047147B"/>
     <w:rsid w:val="00475F51"/>
     <w:rsid w:val="00483C60"/>
     <w:rsid w:val="004843D6"/>
     <w:rsid w:val="00485CBD"/>
     <w:rsid w:val="00491473"/>
     <w:rsid w:val="00491FB8"/>
     <w:rsid w:val="00493BA0"/>
+    <w:rsid w:val="004A6666"/>
     <w:rsid w:val="004B0FEC"/>
     <w:rsid w:val="004B57C1"/>
     <w:rsid w:val="004D04BF"/>
     <w:rsid w:val="004D1F7B"/>
     <w:rsid w:val="004D2072"/>
     <w:rsid w:val="004D238F"/>
     <w:rsid w:val="004E05A8"/>
     <w:rsid w:val="004E3A32"/>
     <w:rsid w:val="004E3FEA"/>
     <w:rsid w:val="004E5E74"/>
     <w:rsid w:val="004F372C"/>
     <w:rsid w:val="004F6983"/>
     <w:rsid w:val="0050235C"/>
     <w:rsid w:val="00510723"/>
     <w:rsid w:val="005149D0"/>
     <w:rsid w:val="00517BB2"/>
     <w:rsid w:val="00525563"/>
     <w:rsid w:val="00542086"/>
     <w:rsid w:val="00556CB8"/>
     <w:rsid w:val="00556DB0"/>
     <w:rsid w:val="00560E1E"/>
     <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="00572E81"/>
     <w:rsid w:val="00574B46"/>
     <w:rsid w:val="005826E6"/>
     <w:rsid w:val="00591105"/>
     <w:rsid w:val="005927FD"/>
     <w:rsid w:val="005A1852"/>
     <w:rsid w:val="005A1AC7"/>
     <w:rsid w:val="005A51C9"/>
     <w:rsid w:val="005A66AD"/>
     <w:rsid w:val="005B095F"/>
-    <w:rsid w:val="005B2873"/>
     <w:rsid w:val="005B2AF0"/>
     <w:rsid w:val="005B3857"/>
     <w:rsid w:val="005B6C0A"/>
     <w:rsid w:val="005B6CD1"/>
     <w:rsid w:val="005C2468"/>
     <w:rsid w:val="005D5653"/>
     <w:rsid w:val="005D713C"/>
     <w:rsid w:val="005E59C4"/>
     <w:rsid w:val="005E5A5B"/>
     <w:rsid w:val="005F43E0"/>
     <w:rsid w:val="00601404"/>
     <w:rsid w:val="00606AF9"/>
     <w:rsid w:val="00610DF5"/>
     <w:rsid w:val="00612F60"/>
     <w:rsid w:val="00613DA9"/>
     <w:rsid w:val="00616AE6"/>
     <w:rsid w:val="006203B3"/>
     <w:rsid w:val="00621577"/>
     <w:rsid w:val="00621A5E"/>
     <w:rsid w:val="00623396"/>
     <w:rsid w:val="00633750"/>
     <w:rsid w:val="00652C86"/>
     <w:rsid w:val="00652E82"/>
     <w:rsid w:val="00661A18"/>
     <w:rsid w:val="00661CF2"/>
     <w:rsid w:val="00671004"/>
     <w:rsid w:val="00672257"/>
     <w:rsid w:val="0067649C"/>
     <w:rsid w:val="0068139A"/>
     <w:rsid w:val="00681CEC"/>
     <w:rsid w:val="00682E95"/>
     <w:rsid w:val="0069524F"/>
     <w:rsid w:val="00696B3E"/>
     <w:rsid w:val="006A1798"/>
     <w:rsid w:val="006A5BAC"/>
     <w:rsid w:val="006A7E02"/>
     <w:rsid w:val="006B1339"/>
     <w:rsid w:val="006B27F3"/>
     <w:rsid w:val="006B395B"/>
+    <w:rsid w:val="006B4947"/>
     <w:rsid w:val="006B6128"/>
     <w:rsid w:val="006C7548"/>
     <w:rsid w:val="006D01B9"/>
     <w:rsid w:val="006D3724"/>
     <w:rsid w:val="006D451D"/>
     <w:rsid w:val="006D7B34"/>
     <w:rsid w:val="006E2B96"/>
     <w:rsid w:val="006E2D96"/>
     <w:rsid w:val="006E558B"/>
     <w:rsid w:val="006E6110"/>
     <w:rsid w:val="006F1288"/>
+    <w:rsid w:val="006F22D3"/>
     <w:rsid w:val="00702E21"/>
     <w:rsid w:val="007040EA"/>
     <w:rsid w:val="0070546B"/>
     <w:rsid w:val="00734A35"/>
     <w:rsid w:val="00737B1A"/>
     <w:rsid w:val="007404C6"/>
     <w:rsid w:val="0074469B"/>
     <w:rsid w:val="00745512"/>
     <w:rsid w:val="00745DB5"/>
     <w:rsid w:val="007465DD"/>
     <w:rsid w:val="00747401"/>
     <w:rsid w:val="00751470"/>
+    <w:rsid w:val="007551D8"/>
     <w:rsid w:val="00755605"/>
     <w:rsid w:val="0075660B"/>
     <w:rsid w:val="00756F9E"/>
     <w:rsid w:val="007605E0"/>
     <w:rsid w:val="00764371"/>
     <w:rsid w:val="00764DAB"/>
     <w:rsid w:val="007659E0"/>
     <w:rsid w:val="00767413"/>
     <w:rsid w:val="00771220"/>
     <w:rsid w:val="00776771"/>
     <w:rsid w:val="00782129"/>
     <w:rsid w:val="00785BA6"/>
     <w:rsid w:val="00787D29"/>
     <w:rsid w:val="0079278B"/>
     <w:rsid w:val="0079566D"/>
     <w:rsid w:val="007A0528"/>
     <w:rsid w:val="007A0EC4"/>
     <w:rsid w:val="007A1AE7"/>
     <w:rsid w:val="007A78AD"/>
     <w:rsid w:val="007A7F38"/>
     <w:rsid w:val="007C5A06"/>
     <w:rsid w:val="007D06AA"/>
     <w:rsid w:val="007D0721"/>
     <w:rsid w:val="007D2033"/>
     <w:rsid w:val="007D2D97"/>
     <w:rsid w:val="007D3FB7"/>
     <w:rsid w:val="007E19EA"/>
     <w:rsid w:val="007E48AD"/>
     <w:rsid w:val="007E5344"/>
     <w:rsid w:val="007E7FDD"/>
     <w:rsid w:val="007F0C9B"/>
     <w:rsid w:val="007F4B58"/>
     <w:rsid w:val="007F61FA"/>
     <w:rsid w:val="007F6817"/>
     <w:rsid w:val="00801AEA"/>
     <w:rsid w:val="0080682E"/>
     <w:rsid w:val="008111FD"/>
     <w:rsid w:val="00812600"/>
     <w:rsid w:val="00812D55"/>
     <w:rsid w:val="00815E58"/>
     <w:rsid w:val="00833B8B"/>
     <w:rsid w:val="0083704A"/>
     <w:rsid w:val="0084141B"/>
     <w:rsid w:val="00841D5D"/>
     <w:rsid w:val="008477FB"/>
     <w:rsid w:val="00852744"/>
     <w:rsid w:val="00857E6D"/>
+    <w:rsid w:val="00867877"/>
+    <w:rsid w:val="0087730D"/>
     <w:rsid w:val="00880CD8"/>
     <w:rsid w:val="008810CE"/>
     <w:rsid w:val="00885B7C"/>
     <w:rsid w:val="00887B33"/>
     <w:rsid w:val="0089204F"/>
+    <w:rsid w:val="00893A56"/>
     <w:rsid w:val="008947CF"/>
     <w:rsid w:val="008A336D"/>
     <w:rsid w:val="008A4B08"/>
     <w:rsid w:val="008C1537"/>
     <w:rsid w:val="008C2A28"/>
     <w:rsid w:val="008C6415"/>
+    <w:rsid w:val="008D2B4E"/>
     <w:rsid w:val="008E1D6A"/>
     <w:rsid w:val="008E2937"/>
     <w:rsid w:val="008E309A"/>
     <w:rsid w:val="008E3FF8"/>
     <w:rsid w:val="008F1876"/>
     <w:rsid w:val="008F2912"/>
     <w:rsid w:val="008F486B"/>
     <w:rsid w:val="00901AB1"/>
     <w:rsid w:val="009113B6"/>
     <w:rsid w:val="0091157C"/>
+    <w:rsid w:val="00931328"/>
     <w:rsid w:val="00933B59"/>
     <w:rsid w:val="00933F61"/>
     <w:rsid w:val="0093453A"/>
     <w:rsid w:val="00941F0B"/>
     <w:rsid w:val="0094423F"/>
     <w:rsid w:val="00951ACB"/>
     <w:rsid w:val="00953804"/>
     <w:rsid w:val="00963297"/>
     <w:rsid w:val="00972EB8"/>
     <w:rsid w:val="009734FE"/>
     <w:rsid w:val="00976343"/>
     <w:rsid w:val="00976595"/>
     <w:rsid w:val="00977003"/>
     <w:rsid w:val="009809F2"/>
     <w:rsid w:val="00980DF8"/>
     <w:rsid w:val="00982790"/>
     <w:rsid w:val="00985984"/>
     <w:rsid w:val="009910C4"/>
+    <w:rsid w:val="00991290"/>
     <w:rsid w:val="009926FD"/>
+    <w:rsid w:val="00992C15"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A0939"/>
     <w:rsid w:val="009A39AC"/>
     <w:rsid w:val="009A5F34"/>
     <w:rsid w:val="009B28C1"/>
     <w:rsid w:val="009B7A26"/>
     <w:rsid w:val="009C137A"/>
     <w:rsid w:val="009C3496"/>
     <w:rsid w:val="009C5AC3"/>
     <w:rsid w:val="009C646A"/>
     <w:rsid w:val="009C7AAA"/>
     <w:rsid w:val="009D0426"/>
     <w:rsid w:val="009D4458"/>
     <w:rsid w:val="009D5482"/>
     <w:rsid w:val="009D5CF7"/>
     <w:rsid w:val="009E2735"/>
     <w:rsid w:val="009F170E"/>
     <w:rsid w:val="009F1CDA"/>
     <w:rsid w:val="009F29AF"/>
     <w:rsid w:val="009F6897"/>
     <w:rsid w:val="00A046E6"/>
     <w:rsid w:val="00A05321"/>
     <w:rsid w:val="00A10E74"/>
     <w:rsid w:val="00A159A4"/>
     <w:rsid w:val="00A20F63"/>
     <w:rsid w:val="00A22707"/>
     <w:rsid w:val="00A22C83"/>
     <w:rsid w:val="00A239D5"/>
     <w:rsid w:val="00A2412D"/>
     <w:rsid w:val="00A3010C"/>
     <w:rsid w:val="00A31923"/>
     <w:rsid w:val="00A33B4C"/>
     <w:rsid w:val="00A44201"/>
     <w:rsid w:val="00A46928"/>
     <w:rsid w:val="00A47C21"/>
+    <w:rsid w:val="00A50820"/>
+    <w:rsid w:val="00A5130C"/>
     <w:rsid w:val="00A60CD8"/>
     <w:rsid w:val="00A61795"/>
     <w:rsid w:val="00A65D0B"/>
     <w:rsid w:val="00A72C4B"/>
     <w:rsid w:val="00A81FF5"/>
     <w:rsid w:val="00A908A1"/>
     <w:rsid w:val="00A91248"/>
     <w:rsid w:val="00A956F2"/>
     <w:rsid w:val="00AA17AE"/>
     <w:rsid w:val="00AA285E"/>
     <w:rsid w:val="00AA4C91"/>
     <w:rsid w:val="00AB0C40"/>
     <w:rsid w:val="00AB487F"/>
     <w:rsid w:val="00AD1439"/>
     <w:rsid w:val="00AD345C"/>
     <w:rsid w:val="00AD3EA0"/>
     <w:rsid w:val="00AE2586"/>
     <w:rsid w:val="00AF307D"/>
     <w:rsid w:val="00AF3CD7"/>
     <w:rsid w:val="00B02BA8"/>
     <w:rsid w:val="00B04F61"/>
     <w:rsid w:val="00B06797"/>
     <w:rsid w:val="00B15100"/>
     <w:rsid w:val="00B2000D"/>
     <w:rsid w:val="00B201DD"/>
     <w:rsid w:val="00B24788"/>
     <w:rsid w:val="00B32906"/>
     <w:rsid w:val="00B4541D"/>
     <w:rsid w:val="00B45963"/>
     <w:rsid w:val="00B53C68"/>
     <w:rsid w:val="00B554A6"/>
     <w:rsid w:val="00B63FB8"/>
     <w:rsid w:val="00B83876"/>
     <w:rsid w:val="00B91BEF"/>
-    <w:rsid w:val="00B9486D"/>
     <w:rsid w:val="00BA0C06"/>
     <w:rsid w:val="00BA41D5"/>
     <w:rsid w:val="00BC0D21"/>
     <w:rsid w:val="00BC2D2B"/>
     <w:rsid w:val="00BC30BE"/>
     <w:rsid w:val="00BC3750"/>
     <w:rsid w:val="00BC5ECD"/>
     <w:rsid w:val="00BC73E1"/>
     <w:rsid w:val="00BD0096"/>
     <w:rsid w:val="00BD0C5F"/>
     <w:rsid w:val="00BD65CE"/>
     <w:rsid w:val="00BE0770"/>
     <w:rsid w:val="00BF54E0"/>
     <w:rsid w:val="00BF54F8"/>
     <w:rsid w:val="00C01DAE"/>
     <w:rsid w:val="00C130D8"/>
     <w:rsid w:val="00C163CE"/>
     <w:rsid w:val="00C175EE"/>
     <w:rsid w:val="00C256F8"/>
     <w:rsid w:val="00C2575F"/>
     <w:rsid w:val="00C26FCF"/>
     <w:rsid w:val="00C344EC"/>
+    <w:rsid w:val="00C3464D"/>
+    <w:rsid w:val="00C44BD7"/>
     <w:rsid w:val="00C47B3E"/>
     <w:rsid w:val="00C52582"/>
     <w:rsid w:val="00C52683"/>
     <w:rsid w:val="00C53BBD"/>
     <w:rsid w:val="00C63A8E"/>
     <w:rsid w:val="00C741ED"/>
     <w:rsid w:val="00C76B87"/>
     <w:rsid w:val="00C833C1"/>
     <w:rsid w:val="00C83504"/>
     <w:rsid w:val="00C921C9"/>
     <w:rsid w:val="00CA4AF4"/>
     <w:rsid w:val="00CA6EC0"/>
     <w:rsid w:val="00CC0AD8"/>
     <w:rsid w:val="00CC3522"/>
     <w:rsid w:val="00CC51C6"/>
+    <w:rsid w:val="00CD1B6E"/>
     <w:rsid w:val="00CD430B"/>
     <w:rsid w:val="00CE0B94"/>
     <w:rsid w:val="00CE1AE6"/>
     <w:rsid w:val="00CE27B9"/>
     <w:rsid w:val="00CE3B5C"/>
     <w:rsid w:val="00CF0726"/>
+    <w:rsid w:val="00CF6B9B"/>
     <w:rsid w:val="00CF7DDD"/>
     <w:rsid w:val="00D15F70"/>
     <w:rsid w:val="00D1760B"/>
     <w:rsid w:val="00D2082D"/>
     <w:rsid w:val="00D21FBF"/>
     <w:rsid w:val="00D41A84"/>
     <w:rsid w:val="00D47B81"/>
     <w:rsid w:val="00D55C99"/>
     <w:rsid w:val="00D575C5"/>
     <w:rsid w:val="00D613B1"/>
     <w:rsid w:val="00D64991"/>
     <w:rsid w:val="00D66385"/>
     <w:rsid w:val="00D673A0"/>
     <w:rsid w:val="00D72311"/>
     <w:rsid w:val="00D75872"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D86E9E"/>
     <w:rsid w:val="00DA6D21"/>
     <w:rsid w:val="00DB48B7"/>
     <w:rsid w:val="00DB5823"/>
     <w:rsid w:val="00DC6735"/>
     <w:rsid w:val="00DD0913"/>
     <w:rsid w:val="00DD1EBC"/>
     <w:rsid w:val="00DD34E2"/>
     <w:rsid w:val="00DE2F95"/>
     <w:rsid w:val="00DE3251"/>
+    <w:rsid w:val="00DE5B90"/>
     <w:rsid w:val="00DF3A9E"/>
     <w:rsid w:val="00E0209C"/>
     <w:rsid w:val="00E02BF6"/>
     <w:rsid w:val="00E131F1"/>
     <w:rsid w:val="00E15E59"/>
     <w:rsid w:val="00E2053F"/>
     <w:rsid w:val="00E20A6E"/>
     <w:rsid w:val="00E22F32"/>
     <w:rsid w:val="00E257C6"/>
     <w:rsid w:val="00E26456"/>
+    <w:rsid w:val="00E26780"/>
     <w:rsid w:val="00E35FF5"/>
     <w:rsid w:val="00E367EF"/>
     <w:rsid w:val="00E41F72"/>
     <w:rsid w:val="00E43A7B"/>
     <w:rsid w:val="00E52083"/>
     <w:rsid w:val="00E52F53"/>
     <w:rsid w:val="00E635B9"/>
     <w:rsid w:val="00E661B5"/>
     <w:rsid w:val="00E66AE4"/>
     <w:rsid w:val="00E705CD"/>
     <w:rsid w:val="00E71F67"/>
     <w:rsid w:val="00E83BD5"/>
     <w:rsid w:val="00E851EE"/>
     <w:rsid w:val="00E9653A"/>
     <w:rsid w:val="00E973C0"/>
     <w:rsid w:val="00EA1081"/>
     <w:rsid w:val="00EB3DF2"/>
     <w:rsid w:val="00EB79C3"/>
     <w:rsid w:val="00EC325F"/>
     <w:rsid w:val="00EC526E"/>
     <w:rsid w:val="00EC56C1"/>
     <w:rsid w:val="00ED290F"/>
     <w:rsid w:val="00ED3F38"/>
     <w:rsid w:val="00EF43E0"/>
+    <w:rsid w:val="00EF4BD8"/>
+    <w:rsid w:val="00F008EC"/>
     <w:rsid w:val="00F06200"/>
     <w:rsid w:val="00F07161"/>
     <w:rsid w:val="00F07934"/>
     <w:rsid w:val="00F10850"/>
     <w:rsid w:val="00F13039"/>
     <w:rsid w:val="00F14C70"/>
     <w:rsid w:val="00F2120D"/>
     <w:rsid w:val="00F2235F"/>
     <w:rsid w:val="00F24CFF"/>
     <w:rsid w:val="00F253B1"/>
     <w:rsid w:val="00F27181"/>
     <w:rsid w:val="00F31634"/>
     <w:rsid w:val="00F32BEF"/>
     <w:rsid w:val="00F33030"/>
     <w:rsid w:val="00F43F48"/>
     <w:rsid w:val="00F4676E"/>
     <w:rsid w:val="00F53B70"/>
     <w:rsid w:val="00F53E07"/>
     <w:rsid w:val="00F9007A"/>
     <w:rsid w:val="00F916B9"/>
     <w:rsid w:val="00F972FC"/>
     <w:rsid w:val="00F973D6"/>
     <w:rsid w:val="00FA1045"/>
     <w:rsid w:val="00FA1A5A"/>
     <w:rsid w:val="00FA3510"/>
     <w:rsid w:val="00FA4694"/>
     <w:rsid w:val="00FB0130"/>
     <w:rsid w:val="00FB44F4"/>
     <w:rsid w:val="00FB6664"/>
     <w:rsid w:val="00FC127B"/>
     <w:rsid w:val="00FC298C"/>
     <w:rsid w:val="00FC33C9"/>
     <w:rsid w:val="00FC4F53"/>
     <w:rsid w:val="00FC5C75"/>
     <w:rsid w:val="00FD108F"/>
     <w:rsid w:val="00FE2C25"/>
     <w:rsid w:val="00FE3BF3"/>
     <w:rsid w:val="00FE3CF9"/>
     <w:rsid w:val="00FE7719"/>
     <w:rsid w:val="00FF3188"/>
+    <w:rsid w:val="303D3738"/>
+    <w:rsid w:val="36F593C2"/>
+    <w:rsid w:val="56C28EDF"/>
     <w:rsid w:val="7A267F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10658,73 +10716,104 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="A66500"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
     <w:name w:val="RTCU_Aviso Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="RTCUAviso"/>
     <w:rsid w:val="003E435F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="A66500"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avisosubmisso">
+    <w:name w:val="Aviso_submissão"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="AvisosubmissoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0087730D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A20000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AvisosubmissoChar">
+    <w:name w:val="Aviso_submissão Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Avisosubmisso"/>
+    <w:rsid w:val="0087730D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="A20000"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10995,59 +11084,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
     <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
@@ -11166,1189 +11255,130 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>RTCU_Template_Artigo_original_Revisao_de_literatura_</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>141</Words>
-  <Characters>967</Characters>
+  <Words>150</Words>
+  <Characters>1006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1094</CharactersWithSpaces>
+  <CharactersWithSpaces>1133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1064 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Equipe Editorial RTCU</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
   </property>
 </Properties>
 </file>