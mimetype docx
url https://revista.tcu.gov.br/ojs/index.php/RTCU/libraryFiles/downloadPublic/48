--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -24,51 +24,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF">
     <v:background id="_x0000_s2049" o:bwmode="white">
       <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="15B6655C" w14:textId="4DC97626" w:rsidR="00E0209C" w:rsidRDefault="009A0939" w:rsidP="00C67A6A">
+    <w:p w14:paraId="15B6655C" w14:textId="41E34A25" w:rsidR="00E0209C" w:rsidRDefault="009A0939" w:rsidP="00C67A6A">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="título-do-produtoprojeto"/>
       <w:r w:rsidRPr="009A0939">
         <w:t>Título</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B12CF18" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRPr="00C043A0" w:rsidRDefault="00C043A0" w:rsidP="00C043A0">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57ECF0E7" w14:textId="77777777" w:rsidR="00BC73E1" w:rsidRPr="001861AE" w:rsidRDefault="00BC73E1" w:rsidP="00972EB8">
       <w:bookmarkStart w:id="1" w:name="título-do-produtoprojeto-em-espanhol"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1936663308"/>
         <w:showingPlcHdr/>
         <w:picture/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
@@ -143,559 +143,565 @@
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00402F61">
         <w:t xml:space="preserve">Fonte da imagem </w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00653649">
         <w:t>o(a)</w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
       <w:r w:rsidR="00653649">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582DC59C" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRDefault="00165E6A" w:rsidP="002C7A94"/>
-    <w:p w14:paraId="5058ED11" w14:textId="707C10E8" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...1 lines deleted...]
-        <w:pStyle w:val="Dadosautorais"/>
+    <w:p w14:paraId="26A6977C" w14:textId="3F4312CF" w:rsidR="00B54AB9" w:rsidRPr="00B54AB9" w:rsidRDefault="004F631E" w:rsidP="6C09A4B3">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C28AE">
+      <w:r w:rsidRPr="6C09A4B3">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nome do(a) autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="6C09A4B3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7194" w:rsidRPr="6C09A4B3">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Nome do</w:t>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00653649">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D7194">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="674162AF" wp14:editId="3AE74028">
+            <wp:extent cx="120558" cy="144000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120558" cy="144000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003D7194" w:rsidRPr="6C09A4B3">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C28AE">
+      <w:r w:rsidR="003D7194">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E45E559" wp14:editId="2D6A47DF">
+            <wp:extent cx="176133" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="176133" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003D7194" w:rsidRPr="6C09A4B3">
+        <w:rPr>
+          <w:color w:val="EE0000"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:r w:rsidR="00916258">
+      <w:r w:rsidR="003D7194">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>autor</w:t>
-[...8 lines deleted...]
-        <w:t>(a)</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3018ED20" wp14:editId="0925011F">
+            <wp:extent cx="180000" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="180000" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8B915F" w14:textId="77777777" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...2 lines deleted...]
-        <w:ind w:left="-5" w:hanging="10"/>
+    <w:p w14:paraId="6E97785F" w14:textId="77777777" w:rsidR="00B54AB9" w:rsidRPr="00B54AB9" w:rsidRDefault="00B54AB9" w:rsidP="00B54AB9">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Biografia:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F1CBDF" w14:textId="77777777" w:rsidR="00B54AB9" w:rsidRPr="00B54AB9" w:rsidRDefault="00B54AB9" w:rsidP="00B54AB9">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F137CB" w14:textId="77777777" w:rsidR="00B54AB9" w:rsidRPr="004F631E" w:rsidRDefault="00B54AB9" w:rsidP="002C7A94">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C28AE">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B54E571" w14:textId="04EA983A" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...139 lines deleted...]
-    <w:p w14:paraId="7C73EE53" w14:textId="77777777" w:rsidR="00232002" w:rsidRDefault="00232002" w:rsidP="002C7A94"/>
     <w:p w14:paraId="5AF1DED4" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRPr="002C7A94" w:rsidRDefault="00C043A0" w:rsidP="002C7A94"/>
     <w:p w14:paraId="0A9A5CDA" w14:textId="537623A1" w:rsidR="005E59C4" w:rsidRDefault="0039342A" w:rsidP="00EA1081">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="resumo-todas-as-letras-maiusculas"/>
+      <w:bookmarkStart w:id="3" w:name="resumo-todas-as-letras-maiusculas"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A53BAE">
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidR="00B84F8C" w:rsidRPr="00B84F8C">
         <w:t>Chamada ou síntese</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="4"/>
       <w:r w:rsidR="00B84F8C">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52647294" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRPr="003E3BB0" w:rsidRDefault="00C043A0" w:rsidP="003E3BB0">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268E194F" w14:textId="4EE69AEF" w:rsidR="00C741ED" w:rsidRDefault="008477FB" w:rsidP="008477FB">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311B8E">
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F59256A" w14:textId="77777777" w:rsidR="008477FB" w:rsidRPr="00BC73E1" w:rsidRDefault="008477FB" w:rsidP="00BC73E1"/>
     <w:p w14:paraId="38E39468" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRPr="000F3609" w:rsidRDefault="00165E6A" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="resumen-todas-as-letras-maiuxfasculas"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="5" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="040327F5" w14:textId="52E3422D" w:rsidR="005E59C4" w:rsidRPr="00EA1081" w:rsidRDefault="00A53BAE" w:rsidP="00EA1081">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="introdução"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="6" w:name="introdução"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
+      <w:commentRangeStart w:id="7"/>
       <w:r w:rsidR="00EB6353" w:rsidRPr="00EB6353">
         <w:t>Contextualização do tema</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="6"/>
+      <w:commentRangeEnd w:id="7"/>
       <w:r w:rsidR="00EB6353">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A7C3D2" w14:textId="77777777" w:rsidR="006C7548" w:rsidRPr="006C7548" w:rsidRDefault="006C7548" w:rsidP="00BE0770">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1A98FA" w14:textId="0F0B7DB1" w:rsidR="00D613B1" w:rsidRDefault="00D613B1" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
       <w:r w:rsidRPr="0042411A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E0D25" w14:textId="77777777" w:rsidR="006C7548" w:rsidRDefault="006C7548" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A63FA57" w14:textId="77777777" w:rsidR="00D55C99" w:rsidRPr="00D55C99" w:rsidRDefault="00D55C99" w:rsidP="00D55C99">
-      <w:bookmarkStart w:id="7" w:name="revisão-de-literatura"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="8" w:name="revisão-de-literatura"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="65DC984D" w14:textId="12A06EC3" w:rsidR="005E59C4" w:rsidRDefault="00A53BAE" w:rsidP="009037D9">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="8"/>
+      <w:commentRangeStart w:id="9"/>
       <w:r w:rsidR="00A9274F" w:rsidRPr="00A9274F">
         <w:t>Posicionamento ou argumento central</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="8"/>
+      <w:commentRangeEnd w:id="9"/>
       <w:r w:rsidR="009037D9">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="8"/>
+        <w:commentReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="682C946F" w14:textId="77777777" w:rsidR="00653649" w:rsidRPr="00653649" w:rsidRDefault="00653649" w:rsidP="00653649">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4534464F" w14:textId="4FB8893A" w:rsidR="00E35FF5" w:rsidRDefault="003311EA" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042411A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1E4BED" w14:textId="77777777" w:rsidR="00D55C99" w:rsidRDefault="00D55C99" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="643482DB" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRDefault="00C043A0" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757A33ED" w14:textId="58343051" w:rsidR="00D55C99" w:rsidRDefault="00A53BAE" w:rsidP="008D2F36">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidR="0051177A" w:rsidRPr="0051177A">
         <w:t>Implicações, desafios ou propostas</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r w:rsidR="0051177A" w:rsidRPr="008D2F36">
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5014CE" w14:textId="77777777" w:rsidR="00816624" w:rsidRPr="00816624" w:rsidRDefault="00816624" w:rsidP="00816624">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18712A92" w14:textId="61873243" w:rsidR="003311EA" w:rsidRDefault="00D55C99" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
       <w:r w:rsidRPr="0042411A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350057AA" w14:textId="77777777" w:rsidR="006C7548" w:rsidRDefault="006C7548" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31E1A4E0" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRDefault="00C043A0" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6145A23A" w14:textId="438F7F71" w:rsidR="00354C69" w:rsidRDefault="00A53BAE" w:rsidP="0039342A">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r w:rsidR="00E605BA" w:rsidRPr="00E605BA">
         <w:t>Considerações finais</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="10"/>
+      <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidR="00E605BA" w:rsidRPr="0039342A">
-        <w:commentReference w:id="10"/>
+        <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B2F5AD" w14:textId="77777777" w:rsidR="00720929" w:rsidRPr="00720929" w:rsidRDefault="00720929" w:rsidP="00720929">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028C34D4" w14:textId="0CDE1C71" w:rsidR="00E35FF5" w:rsidRDefault="00901AB1" w:rsidP="00E35FF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042411A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -707,67 +713,67 @@
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B74B4" w14:textId="77777777" w:rsidR="00D15F70" w:rsidRDefault="00D15F70" w:rsidP="00E35FF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77040156" w14:textId="77777777" w:rsidR="00C043A0" w:rsidRDefault="00C043A0" w:rsidP="00E35FF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D55C2A5" w14:textId="4168BC4F" w:rsidR="00D15F70" w:rsidRDefault="0069487E" w:rsidP="0039342A">
       <w:pPr>
         <w:pStyle w:val="TtuloReferncias"/>
       </w:pPr>
-      <w:commentRangeStart w:id="11"/>
+      <w:commentRangeStart w:id="12"/>
       <w:r w:rsidRPr="0069487E">
         <w:t>Referências</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="11"/>
+      <w:commentRangeEnd w:id="12"/>
       <w:r w:rsidR="00CC4CCF">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="11"/>
+        <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A60304" w14:textId="77777777" w:rsidR="00833B34" w:rsidRPr="00833B34" w:rsidRDefault="00833B34" w:rsidP="00833B34"/>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="746FEA48" w14:textId="77777777" w:rsidR="00662913" w:rsidRDefault="00662913" w:rsidP="00662913">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Acórdão </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -824,62 +830,62 @@
       <w:r w:rsidRPr="005B536D">
         <w:t>Mihaï</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B536D">
         <w:t>Dinu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação e Sociedade</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt</w:t>
         </w:r>
         <w:r w:rsidRPr="005B536D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> Acesso em: </w:t>
       </w:r>
       <w:r>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ago</w:t>
       </w:r>
@@ -924,342 +930,386 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08C3697D" w14:textId="4D9C718A" w:rsidR="001F731F" w:rsidRDefault="00662913" w:rsidP="00662913">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7128">
         <w:lastRenderedPageBreak/>
         <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério. Teoria da Fraude na Administração Pública: um estudo bibliométrico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista do TCU</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">. Acesso em: </w:t>
       </w:r>
       <w:r>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve"> ago. 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601DFA5C" w14:textId="77777777" w:rsidR="0094423F" w:rsidRPr="000F3609" w:rsidRDefault="0094423F" w:rsidP="00CC4CCF">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0094423F" w:rsidRPr="000F3609" w:rsidSect="0042411A">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="794" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="3" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:39:00Z" w:initials="RTCU">
-    <w:p w14:paraId="1C845CBF" w14:textId="77777777" w:rsidR="00EB6353" w:rsidRDefault="00B84F8C" w:rsidP="00EB6353">
+  <w:comment w:id="2" w:author="Equipe editorial RTCU" w:date="2026-10-07T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="7220D7F2" w14:textId="77777777" w:rsidR="005C60F2" w:rsidRDefault="00B54AB9" w:rsidP="005C60F2">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="005C60F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Orientação:</w:t>
+      </w:r>
+      <w:r w:rsidR="005C60F2">
+        <w:br/>
+        <w:t>O(A) autor(a) deve apresentar, em texto corrido, breve biografia com informações sobre formação, trajetória profissional e atuação institucional. Podem ser incluídas referências a valores, experiências, interesses ou aspectos da trajetória pessoal que contribuem para contextualizar sua perspectiva e forma de atuação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71095034" w14:textId="77777777" w:rsidR="005C60F2" w:rsidRDefault="005C60F2" w:rsidP="005C60F2">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6803CD23" w14:textId="77777777" w:rsidR="005C60F2" w:rsidRDefault="005C60F2" w:rsidP="005C60F2">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deve enviar, também, duas fotografias pessoais, em boa resolução, preferencialmente em arquivo original, acompanhadas da indicação de crédito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:39:00Z" w:initials="RTCU">
+    <w:p w14:paraId="1C845CBF" w14:textId="560F1143" w:rsidR="00EB6353" w:rsidRDefault="00B84F8C" w:rsidP="00EB6353">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00EB6353">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60864235" w14:textId="77777777" w:rsidR="00EB6353" w:rsidRDefault="00EB6353" w:rsidP="00EB6353">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Parágrafo curto, de caráter editorial, apresentando a tese ou o ponto central defendido pelo autor. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:40:00Z" w:initials="RTCU">
+  <w:comment w:id="7" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:40:00Z" w:initials="RTCU">
     <w:p w14:paraId="5271F81A" w14:textId="77777777" w:rsidR="00646490" w:rsidRDefault="00EB6353" w:rsidP="00646490">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00646490">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B9D3B9" w14:textId="77777777" w:rsidR="00646490" w:rsidRDefault="00646490" w:rsidP="00646490">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Apresentação breve da questão ou do problema.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:43:00Z" w:initials="RTCU">
+  <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:43:00Z" w:initials="RTCU">
     <w:p w14:paraId="33EF7DB5" w14:textId="55CA09CB" w:rsidR="009037D9" w:rsidRDefault="009037D9" w:rsidP="009037D9">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEC37B8" w14:textId="77777777" w:rsidR="009037D9" w:rsidRDefault="009037D9" w:rsidP="009037D9">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Desenvolvimento da perspectiva do autor. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:45:00Z" w:initials="RTCU">
+  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:45:00Z" w:initials="RTCU">
     <w:p w14:paraId="49C0B7B5" w14:textId="77777777" w:rsidR="0051177A" w:rsidRDefault="0051177A" w:rsidP="0051177A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E0CEC6" w14:textId="77777777" w:rsidR="0051177A" w:rsidRDefault="0051177A" w:rsidP="0051177A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Consequências práticas, recomendações ou questões para reflexão. </w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:46:00Z" w:initials="RTCU">
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:46:00Z" w:initials="RTCU">
     <w:p w14:paraId="51A8EEC3" w14:textId="77777777" w:rsidR="00E605BA" w:rsidRDefault="00E605BA" w:rsidP="00E605BA">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B169C9" w14:textId="77777777" w:rsidR="00E605BA" w:rsidRDefault="00E605BA" w:rsidP="00E605BA">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Síntese do argumento ou mensagem final.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:47:00Z" w:initials="RTCU">
+  <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-16T12:47:00Z" w:initials="RTCU">
     <w:p w14:paraId="379BE24F" w14:textId="77777777" w:rsidR="00F416C1" w:rsidRDefault="00CC4CCF" w:rsidP="00F416C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00F416C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562EADA7" w14:textId="77777777" w:rsidR="00F416C1" w:rsidRDefault="00F416C1" w:rsidP="00F416C1">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Só relacionar as referências citadas no texto.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="6803CD23" w15:done="0"/>
   <w15:commentEx w15:paraId="60864235" w15:done="0"/>
   <w15:commentEx w15:paraId="54B9D3B9" w15:done="0"/>
   <w15:commentEx w15:paraId="2DEC37B8" w15:done="0"/>
   <w15:commentEx w15:paraId="60E0CEC6" w15:done="0"/>
   <w15:commentEx w15:paraId="47B169C9" w15:done="0"/>
   <w15:commentEx w15:paraId="562EADA7" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="4CD6BEC9" w16cex:dateUtc="2026-10-07T15:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="42208B25" w16cex:dateUtc="2026-09-16T15:39:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3FF1F90E" w16cex:dateUtc="2026-09-16T15:40:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="750AF336" w16cex:dateUtc="2026-09-16T15:43:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="074E9539" w16cex:dateUtc="2026-09-16T15:45:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="6B729AAC" w16cex:dateUtc="2026-09-16T15:46:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="161D6ACD" w16cex:dateUtc="2026-09-16T15:47:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="6803CD23" w16cid:durableId="4CD6BEC9"/>
   <w16cid:commentId w16cid:paraId="60864235" w16cid:durableId="42208B25"/>
   <w16cid:commentId w16cid:paraId="54B9D3B9" w16cid:durableId="3FF1F90E"/>
   <w16cid:commentId w16cid:paraId="2DEC37B8" w16cid:durableId="750AF336"/>
   <w16cid:commentId w16cid:paraId="60E0CEC6" w16cid:durableId="074E9539"/>
   <w16cid:commentId w16cid:paraId="47B169C9" w16cid:durableId="6B729AAC"/>
   <w16cid:commentId w16cid:paraId="562EADA7" w16cid:durableId="161D6ACD"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FCAA73E" w14:textId="77777777" w:rsidR="00140F50" w:rsidRPr="00652C86" w:rsidRDefault="00140F50">
+    <w:p w14:paraId="6BA7C2C9" w14:textId="77777777" w:rsidR="00990C1D" w:rsidRPr="00652C86" w:rsidRDefault="00990C1D">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A6137E1" w14:textId="77777777" w:rsidR="00140F50" w:rsidRPr="00652C86" w:rsidRDefault="00140F50">
+    <w:p w14:paraId="7DE6817D" w14:textId="77777777" w:rsidR="00990C1D" w:rsidRPr="00652C86" w:rsidRDefault="00990C1D">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1659,58 +1709,58 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="24F97FB3" w14:textId="77777777" w:rsidR="00311B8E" w:rsidRDefault="00311B8E" w:rsidP="00311B8E"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="12A4A995" w14:textId="77777777" w:rsidR="00311B8E" w:rsidRDefault="00311B8E" w:rsidP="00311B8E"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2733B80B" w14:textId="77777777" w:rsidR="00311B8E" w:rsidRPr="00311B8E" w:rsidRDefault="00311B8E" w:rsidP="00311B8E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="322B6E1B" w14:textId="77777777" w:rsidR="00140F50" w:rsidRPr="00652C86" w:rsidRDefault="00140F50">
+    <w:p w14:paraId="769FDEA5" w14:textId="77777777" w:rsidR="00990C1D" w:rsidRPr="00652C86" w:rsidRDefault="00990C1D">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743AF327" w14:textId="77777777" w:rsidR="00140F50" w:rsidRPr="00652C86" w:rsidRDefault="00140F50">
+    <w:p w14:paraId="5A5A54EB" w14:textId="77777777" w:rsidR="00990C1D" w:rsidRPr="00652C86" w:rsidRDefault="00990C1D">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="574FDE8E" w14:textId="4792D416" w:rsidR="009D5CF7" w:rsidRPr="002049CD" w:rsidRDefault="002049CD" w:rsidP="002049CD">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="9922"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665414" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AF3DC2C" wp14:editId="68523D4D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -2404,51 +2454,51 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7C3783F9" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251664390;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gFHvNAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8L3aipImjOH1o171M&#10;27S2H0AwxEgYENA4+ftdrmOStto0TfMDvjb3Hs45cNncHjtNDsIHZU1Np5OSEmG4bZTZ1/T56eHT&#10;ipIQmWmYtkbU9CQCvd1+/LDp3VrMbGt1IzwBEBPWvatpG6NbF0XgrehYmFgnDExK6zsW4dPvi8az&#10;HtA7XczK8qborW+ct1yEAH/vh0m6RXwpBY/fpQwiEl1T4BZx9Dju0lhsN2y998y1ip9psH9g0TFl&#10;YNEMdc8iIy9evYPqFPc2WBkn3HaFlVJxgRpAzbR8o+axZU6gFjAnuGxT+H+w/Nvh0f3wYEPvwjpA&#10;mFQcpe/SG/iRI5p1ymaJYyQcfi6Wi2q+AE85zK1WFXpZXGr5S4hfhEUcdvga4mB1M0asHSN+NGPo&#10;YcP+uFWOxVSXyKWQ9DW9mS+rqlpS0ta0ms7nuA+dPYgni2nxjQTgeJnV5jorQ41yIXfMGN8O8a4z&#10;cVFQ99tkMAkA/zJt9HFYDzCTTgTP2uHntbvBatU8KK2T3OD3uzvtyYHBib8r05MOOZS8StMmWZd2&#10;j0HXSc3iYJuK0I5addDLs+WlVhuAuJwQjOJJi7SiNj+FJKrBg/KOAjIoEZxp17KBWOY0sD17Bzip&#10;XoKUDDnF0leqPperVVZ1Tk51Avs9Vw6LBn42ZGh6uJVA9Nj64EouwpWtibnewIWF1l2pTeHONifs&#10;GDQE+hLZn++Q1PjX32jb5abb/gIAAP//AwBQSwMEFAAGAAgAAAAhALaDTcvcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau62ANsSpUNUKxK2FQ49OvCQR8dqy3Tbw9Swn&#10;OO7MauZNuR7dIM4YU+9Jw2yqQCA13vbUanh/202WIFI2ZM3gCTV8YYJ1dX1VmsL6C+3xfMit4BBK&#10;hdHQ5RwKKVPToTNp6gMSex8+OpP5jK200Vw43A1yrtS9dKYnbuhMwE2Hzefh5Lhku99t2/YhhPj6&#10;nVRd0/Fl86z17c349Agi45j/nuEXn9GhYqban8gmMWhY8JKsYXI3B8H2aqZYqFlYLEFWpfzPX/0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oBR7zQCAAAxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtoNNy9wAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#c00000" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="49439E34" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251664390;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gFHvNAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8L3aipImjOH1o171M&#10;27S2H0AwxEgYENA4+ftdrmOStto0TfMDvjb3Hs45cNncHjtNDsIHZU1Np5OSEmG4bZTZ1/T56eHT&#10;ipIQmWmYtkbU9CQCvd1+/LDp3VrMbGt1IzwBEBPWvatpG6NbF0XgrehYmFgnDExK6zsW4dPvi8az&#10;HtA7XczK8qborW+ct1yEAH/vh0m6RXwpBY/fpQwiEl1T4BZx9Dju0lhsN2y998y1ip9psH9g0TFl&#10;YNEMdc8iIy9evYPqFPc2WBkn3HaFlVJxgRpAzbR8o+axZU6gFjAnuGxT+H+w/Nvh0f3wYEPvwjpA&#10;mFQcpe/SG/iRI5p1ymaJYyQcfi6Wi2q+AE85zK1WFXpZXGr5S4hfhEUcdvga4mB1M0asHSN+NGPo&#10;YcP+uFWOxVSXyKWQ9DW9mS+rqlpS0ta0ms7nuA+dPYgni2nxjQTgeJnV5jorQ41yIXfMGN8O8a4z&#10;cVFQ99tkMAkA/zJt9HFYDzCTTgTP2uHntbvBatU8KK2T3OD3uzvtyYHBib8r05MOOZS8StMmWZd2&#10;j0HXSc3iYJuK0I5addDLs+WlVhuAuJwQjOJJi7SiNj+FJKrBg/KOAjIoEZxp17KBWOY0sD17Bzip&#10;XoKUDDnF0leqPperVVZ1Tk51Avs9Vw6LBn42ZGh6uJVA9Nj64EouwpWtibnewIWF1l2pTeHONifs&#10;GDQE+hLZn++Q1PjX32jb5abb/gIAAP//AwBQSwMEFAAGAAgAAAAhALaDTcvcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau62ANsSpUNUKxK2FQ49OvCQR8dqy3Tbw9Swn&#10;OO7MauZNuR7dIM4YU+9Jw2yqQCA13vbUanh/202WIFI2ZM3gCTV8YYJ1dX1VmsL6C+3xfMit4BBK&#10;hdHQ5RwKKVPToTNp6gMSex8+OpP5jK200Vw43A1yrtS9dKYnbuhMwE2Hzefh5Lhku99t2/YhhPj6&#10;nVRd0/Fl86z17c349Agi45j/nuEXn9GhYqban8gmMWhY8JKsYXI3B8H2aqZYqFlYLEFWpfzPX/0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oBR7zQCAAAxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtoNNy9wAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#c00000" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31CA46D1" w14:textId="4660F435" w:rsidR="009D5CF7" w:rsidRPr="009D5CF7" w:rsidRDefault="00EC325F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:color w:val="636362"/>
         <w:kern w:val="2"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -2941,51 +2991,51 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:srgbClr val="E08800"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="none"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="20EC4F65" id="Group 42798" o:spid="_x0000_s1026" alt="Elemento gráfico alaranjado composto por uma linha, ao final da linha existe um padrão de triangulos composto por 5 triangulos laranja apontando para a esquerda, 2 desses triângulos localizados colados à linha achatados." style="position:absolute;margin-left:0;margin-top:32.6pt;width:476.85pt;height:15.3pt;z-index:-251658234;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARIW3sJgQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfxD03uhiXY04+7CXvBTt&#10;orv9AEaiLAGUKJCM7fx9h0NRoh2n9Wax2MXWeTApaTiaOZoznGFu3xx65u2okB0fNn50E/oeHSpe&#10;d8N24//9+cNvhe9JRYaaMD7Qjf9Epf/m7tdfbvfjmsa85aymwgMlg1zvx43fKjWug0BWLe2JvOEj&#10;HeBhw0VPFFyKbVALsgftPQviMMyCPRf1KHhFpYS778xD/w71Nw2t1J9NI6ny2MYH2xT+Cvx90L/B&#10;3S1ZbwUZ266azCCvsKIn3QAvnVW9I4p4j6J7pqrvKsElb9RNxfuAN01XUfQBvInCE2/uBX8c0Zft&#10;er8dZ5gA2hOcXq22+mN3L8ZP40cBSOzHLWCBV9qXQyN6PYKV3gEhe5ohowflVXAzC9O0LFPfq+BZ&#10;VCZhkhlMqxaA18sS31uWVe17uzDJy7LM54VJmuqFwfJayVlXf+gY0zZIsX14y4S3I/Ah34b6bxJ3&#10;xIIjB/YjhJRcUJNfh9qnlowUP4ZcA2ofhdfV4P9qlUdJmEJsDaSHAEcxL0myKNEGaiNAegZYriVg&#10;fQbdI5hmdF2QyihBlQ5E1aNU95TjVyK736Uy4VzbGWntrDoMdiqAFP9Kh5EovU4bqafeHty0hrQb&#10;H+3QD3u+o585iqmTAAEbl6dscKVmVTYqQNZK2HFEfa6k47wVsqMRhg8ACi8Us7FjVIAB2k8Mvtl3&#10;uOmiC7TQoYj4skFDAi+sCGSshhGF1O87BamMdT0QIc6XAGUDaNZxYL48ztQToxo4NvxFGwgkpJe+&#10;cRTnGOYhKidsbImJfmv8JIpmox69vgEjZ5URLj1S+T4sipk6k7BeRzFXzivNS2U1sc4kTEg74LRN&#10;mwDQvAjfzAc1rx8g2SM/HW/19IHXT5hqEBBgp2HIN6cpUCctkxw2oyOWxhMW2rSLWJqtcth1TKxl&#10;ZZ5E2kkAYkpqUQgKoymnxQlkhilJ2VTqhtQ3Jay1BPgaGUO0nQsnDWmslEPFReSYX47opBA8f5G6&#10;E0LxKs0nBKw2O75ogBWoGJfUvOPKzp+cnVlZ5EVerqAcOOUnMuxV/MzjsniZnpkTm9+TncaOc+Q0&#10;HLLZ/gJeWlHLIDs+o5rruxWyo7ubniq8UtLsrpjyf25KZkkZJiXU5M8IGWtOXUxI2HV1FYPF2ZWQ&#10;R4Wws6NeCWkqYU2sawV7ttGMVklYRGmme+3TPXL1RZTM4mwFrbelJLbd1xIWIu/cFvjfzHRofN0v&#10;N/7/tMHMw6zIijICWp2y88vOgTLgOHSRyE7dYU7HaUuHmZcxnBXhcVsMp0y4HUMf9h1qWGOJ6TC1&#10;IeeK2Cg0Uhd1mLModJiLZ5aWdnQrVKBniAi92ImeMcAqupazP0I5i4e2cLqNpwnTSbw+PnevYe7+&#10;v+DuHwAAAP//AwBQSwMEFAAGAAgAAAAhADdFPOXeAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FrwkAQhe+F/odlCr3VTZRYjdmISNuTFNRC6W3MjkkwOxuyaxL/fddTe5vHe7z3TbYeTSN66lxt&#10;WUE8iUAQF1bXXCr4Or6/LEA4j6yxsUwKbuRgnT8+ZJhqO/Ce+oMvRShhl6KCyvs2ldIVFRl0E9sS&#10;B+9sO4M+yK6UusMhlJtGTqNoLg3WHBYqbGlbUXE5XI2CjwGHzSx+63eX8/b2c0w+v3cxKfX8NG5W&#10;IDyN/i8Md/yADnlgOtkraycaBeERr2CeTEEEd5nMXkGc7scCZJ7J//j5LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQARIW3sJgQAAHcYAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA3RTzl3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIAGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;">
+            <v:group w14:anchorId="138EDB11" id="Group 42798" o:spid="_x0000_s1026" alt="Elemento gráfico alaranjado composto por uma linha, ao final da linha existe um padrão de triangulos composto por 5 triangulos laranja apontando para a esquerda, 2 desses triângulos localizados colados à linha achatados." style="position:absolute;margin-left:0;margin-top:32.6pt;width:476.85pt;height:15.3pt;z-index:-251658234;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARIW3sJgQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu4zYQfS/QfxD03uhiXY04+7CXvBTt&#10;orv9AEaiLAGUKJCM7fx9h0NRoh2n9Wax2MXWeTApaTiaOZoznGFu3xx65u2okB0fNn50E/oeHSpe&#10;d8N24//9+cNvhe9JRYaaMD7Qjf9Epf/m7tdfbvfjmsa85aymwgMlg1zvx43fKjWug0BWLe2JvOEj&#10;HeBhw0VPFFyKbVALsgftPQviMMyCPRf1KHhFpYS778xD/w71Nw2t1J9NI6ny2MYH2xT+Cvx90L/B&#10;3S1ZbwUZ266azCCvsKIn3QAvnVW9I4p4j6J7pqrvKsElb9RNxfuAN01XUfQBvInCE2/uBX8c0Zft&#10;er8dZ5gA2hOcXq22+mN3L8ZP40cBSOzHLWCBV9qXQyN6PYKV3gEhe5ohowflVXAzC9O0LFPfq+BZ&#10;VCZhkhlMqxaA18sS31uWVe17uzDJy7LM54VJmuqFwfJayVlXf+gY0zZIsX14y4S3I/Ah34b6bxJ3&#10;xIIjB/YjhJRcUJNfh9qnlowUP4ZcA2ofhdfV4P9qlUdJmEJsDaSHAEcxL0myKNEGaiNAegZYriVg&#10;fQbdI5hmdF2QyihBlQ5E1aNU95TjVyK736Uy4VzbGWntrDoMdiqAFP9Kh5EovU4bqafeHty0hrQb&#10;H+3QD3u+o585iqmTAAEbl6dscKVmVTYqQNZK2HFEfa6k47wVsqMRhg8ACi8Us7FjVIAB2k8Mvtl3&#10;uOmiC7TQoYj4skFDAi+sCGSshhGF1O87BamMdT0QIc6XAGUDaNZxYL48ztQToxo4NvxFGwgkpJe+&#10;cRTnGOYhKidsbImJfmv8JIpmox69vgEjZ5URLj1S+T4sipk6k7BeRzFXzivNS2U1sc4kTEg74LRN&#10;mwDQvAjfzAc1rx8g2SM/HW/19IHXT5hqEBBgp2HIN6cpUCctkxw2oyOWxhMW2rSLWJqtcth1TKxl&#10;ZZ5E2kkAYkpqUQgKoymnxQlkhilJ2VTqhtQ3Jay1BPgaGUO0nQsnDWmslEPFReSYX47opBA8f5G6&#10;E0LxKs0nBKw2O75ogBWoGJfUvOPKzp+cnVlZ5EVerqAcOOUnMuxV/MzjsniZnpkTm9+TncaOc+Q0&#10;HLLZ/gJeWlHLIDs+o5rruxWyo7ubniq8UtLsrpjyf25KZkkZJiXU5M8IGWtOXUxI2HV1FYPF2ZWQ&#10;R4Wws6NeCWkqYU2sawV7ttGMVklYRGmme+3TPXL1RZTM4mwFrbelJLbd1xIWIu/cFvjfzHRofN0v&#10;N/7/tMHMw6zIijICWp2y88vOgTLgOHSRyE7dYU7HaUuHmZcxnBXhcVsMp0y4HUMf9h1qWGOJ6TC1&#10;IeeK2Cg0Uhd1mLModJiLZ5aWdnQrVKBniAi92ImeMcAqupazP0I5i4e2cLqNpwnTSbw+PnevYe7+&#10;v+DuHwAAAP//AwBQSwMEFAAGAAgAAAAhADdFPOXeAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FrwkAQhe+F/odlCr3VTZRYjdmISNuTFNRC6W3MjkkwOxuyaxL/fddTe5vHe7z3TbYeTSN66lxt&#10;WUE8iUAQF1bXXCr4Or6/LEA4j6yxsUwKbuRgnT8+ZJhqO/Ce+oMvRShhl6KCyvs2ldIVFRl0E9sS&#10;B+9sO4M+yK6UusMhlJtGTqNoLg3WHBYqbGlbUXE5XI2CjwGHzSx+63eX8/b2c0w+v3cxKfX8NG5W&#10;IDyN/i8Md/yADnlgOtkraycaBeERr2CeTEEEd5nMXkGc7scCZJ7J//j5LwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQARIW3sJgQAAHcYAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA3RTzl3gAAAAYBAAAPAAAAAAAAAAAAAAAAAIAGAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAiwcAAAAA&#10;">
               <v:shape id="Shape 44614" o:spid="_x0000_s1027" style="position:absolute;width:64800;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXPAssyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Bd9huIK7OolalegoohW6KIUkCi4vmWsSzNyJmammb99ZFLo8nD++9bY3jXhQ52rLCuJxBIK4&#10;sLrmUsEpP74uQTiPrLGxTAp+yMF2M3hZY6Ltk1N6ZL4UYYRdggoq79tESldUZNCNbUscvKvtDPog&#10;u1LqDp9h3DRyEkVzabDm8FBhS/uKilv2bRQcLpf8HN8xTpfFvf9yWf75Lg9KjYb9bgXCU+//w3/t&#10;D61gPp0u4ln0FiACUsABufkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlzwLLMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l6479997,r,9144l,9144,,e" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               </v:shape>
               <v:shape id="Shape 42800" o:spid="_x0000_s1028" style="position:absolute;left:63720;top:697;width:1080;height:1247;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKInnTxQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlhN7sJhJtjN0WUQpeCjY+zkN2TILZ2SW7bdN/3zkUevz43sv15AZ1oDH2ng3k8wwUceNt&#10;z62B76/NfQkqJmSLg2cycKII69XtzRIr64+8o0OdWiUhHCs00KUUKq1j05HDOPeBWLg/PzpMAsdW&#10;2xGPEu4G/ZBlT9phz9LQYaC3jpr/eu8MhJ+AzXteT1uX97+l/6RsU+6Nmd1Nry+gEk3pKr64P6zM&#10;L4rH52Ihk+WRQNCrMwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKInnTxQAAAOEAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42801" o:spid="_x0000_s1029" style="position:absolute;left:63720;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOFYztxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/YyZjqFtnZGGQ5FxZe5fYCjuTXF5lKaTKuf3giCj/f7f9N5bxtxpM7XjhW8DxMQxKXT&#10;NVcKfn+WbzkIH5A1No5JwZk8zGfPT1MstDvxNx33oRIxhH2BCkwIbSGlLw1Z9EPXEkfuz3UWQzy7&#10;SuoOTzHcNnKUJKm0WHNsMNjSwlB52P9bBZsLbtPR5svwllZhlTDtFq+k1Mug//wAEagPD/HdvdZx&#10;fjrJszybjDO4/RQBkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM4VjO3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42802" o:spid="_x0000_s1030" style="position:absolute;left:59400;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBozNcKyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/5DuEJfSk0UXerWKGKpqPhS2w+4bG43Szc3yyZdV7/eFAo+DjNzhlmseleLjtpQedYwHikQ&#10;xIU3FZcavj7fn19AhIhssPZMGi4UYLUcPCwwN/7MH9SdYikShEOOGmyMTS5lKCw5DCPfECfv27cO&#10;Y5JtKU2L5wR3tZwolUmHFacFiw1tLBU/p1+nYX/FQzbZv1k+0DZuFdNx80RaPw779SuISH28h//b&#10;O6Mhm87VdD6bwd+j9Abk8gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBozNcKyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42803" o:spid="_x0000_s1031" style="position:absolute;left:62639;top:72;width:1081;height:1248;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJ67dAxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8f+D+EE3ybSXVK1xlFNgRfhNl9PB/NrS1rLqGJWv/7RRj4eL/vW20G24kz9aF1rCGbKhDElTMt&#10;1xo+P3aPOYgQkQ12jknDlQJs1qOHFRbGXfhI5zLWIoVwKFBDE6MvpAxVQxbD1HnixP243mJMZ19L&#10;0+MlhdtOzpRaSostp4YGPb02VP2WJ6vBf3ms3rJyONis/c7dO6ldftJ6Mh62LyAiDfEu/nfvTZo/&#10;f1J5tlg+L+D2UwJArv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAieu3QMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42804" o:spid="_x0000_s1032" style="position:absolute;left:61560;top:697;width:1080;height:1246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="107924,124612" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsWau/ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EJujZweHNuJEkqg0NCfEKf0vFgby8RaGUu13T59VSj0OMzMN8xmN9lWDNT7xrGC5SIB&#10;QVw53XCt4P38eJeB8AFZY+uYFHyRh912drPBQruRTzSUoRYRwr5ABSaErpDSV4Ys+oXriKN3cb3F&#10;EGVfS93jGOG2lfdJkkqLDccFgx3tDVXX8tMqyI/Pl9X5pbYf5Xg8fQ/BvL0eJqXmt9PDGkSgKfyH&#10;/9pPWsEqSbM0y5c5/F6Kd0BufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsWau/ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m107924,r,124612l,62306,107924,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,107924,124612"/>
               </v:shape>
               <w10:wrap anchorx="margin" anchory="page"/>
@@ -3705,51 +3755,51 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="42F1DA6D" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gFHvNAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8L3aipImjOH1o171M&#10;27S2H0AwxEgYENA4+ftdrmOStto0TfMDvjb3Hs45cNncHjtNDsIHZU1Np5OSEmG4bZTZ1/T56eHT&#10;ipIQmWmYtkbU9CQCvd1+/LDp3VrMbGt1IzwBEBPWvatpG6NbF0XgrehYmFgnDExK6zsW4dPvi8az&#10;HtA7XczK8qborW+ct1yEAH/vh0m6RXwpBY/fpQwiEl1T4BZx9Dju0lhsN2y998y1ip9psH9g0TFl&#10;YNEMdc8iIy9evYPqFPc2WBkn3HaFlVJxgRpAzbR8o+axZU6gFjAnuGxT+H+w/Nvh0f3wYEPvwjpA&#10;mFQcpe/SG/iRI5p1ymaJYyQcfi6Wi2q+AE85zK1WFXpZXGr5S4hfhEUcdvga4mB1M0asHSN+NGPo&#10;YcP+uFWOxVSXyKWQ9DW9mS+rqlpS0ta0ms7nuA+dPYgni2nxjQTgeJnV5jorQ41yIXfMGN8O8a4z&#10;cVFQ99tkMAkA/zJt9HFYDzCTTgTP2uHntbvBatU8KK2T3OD3uzvtyYHBib8r05MOOZS8StMmWZd2&#10;j0HXSc3iYJuK0I5addDLs+WlVhuAuJwQjOJJi7SiNj+FJKrBg/KOAjIoEZxp17KBWOY0sD17Bzip&#10;XoKUDDnF0leqPperVVZ1Tk51Avs9Vw6LBn42ZGh6uJVA9Nj64EouwpWtibnewIWF1l2pTeHONifs&#10;GDQE+hLZn++Q1PjX32jb5abb/gIAAP//AwBQSwMEFAAGAAgAAAAhALaDTcvcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau62ANsSpUNUKxK2FQ49OvCQR8dqy3Tbw9Swn&#10;OO7MauZNuR7dIM4YU+9Jw2yqQCA13vbUanh/202WIFI2ZM3gCTV8YYJ1dX1VmsL6C+3xfMit4BBK&#10;hdHQ5RwKKVPToTNp6gMSex8+OpP5jK200Vw43A1yrtS9dKYnbuhMwE2Hzefh5Lhku99t2/YhhPj6&#10;nVRd0/Fl86z17c349Agi45j/nuEXn9GhYqban8gmMWhY8JKsYXI3B8H2aqZYqFlYLEFWpfzPX/0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oBR7zQCAAAxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtoNNy9wAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#c00000" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="27949795" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+gFHvNAIAADEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8L3aipImjOH1o171M&#10;27S2H0AwxEgYENA4+ftdrmOStto0TfMDvjb3Hs45cNncHjtNDsIHZU1Np5OSEmG4bZTZ1/T56eHT&#10;ipIQmWmYtkbU9CQCvd1+/LDp3VrMbGt1IzwBEBPWvatpG6NbF0XgrehYmFgnDExK6zsW4dPvi8az&#10;HtA7XczK8qborW+ct1yEAH/vh0m6RXwpBY/fpQwiEl1T4BZx9Dju0lhsN2y998y1ip9psH9g0TFl&#10;YNEMdc8iIy9evYPqFPc2WBkn3HaFlVJxgRpAzbR8o+axZU6gFjAnuGxT+H+w/Nvh0f3wYEPvwjpA&#10;mFQcpe/SG/iRI5p1ymaJYyQcfi6Wi2q+AE85zK1WFXpZXGr5S4hfhEUcdvga4mB1M0asHSN+NGPo&#10;YcP+uFWOxVSXyKWQ9DW9mS+rqlpS0ta0ms7nuA+dPYgni2nxjQTgeJnV5jorQ41yIXfMGN8O8a4z&#10;cVFQ99tkMAkA/zJt9HFYDzCTTgTP2uHntbvBatU8KK2T3OD3uzvtyYHBib8r05MOOZS8StMmWZd2&#10;j0HXSc3iYJuK0I5addDLs+WlVhuAuJwQjOJJi7SiNj+FJKrBg/KOAjIoEZxp17KBWOY0sD17Bzip&#10;XoKUDDnF0leqPperVVZ1Tk51Avs9Vw6LBn42ZGh6uJVA9Nj64EouwpWtibnewIWF1l2pTeHONifs&#10;GDQE+hLZn++Q1PjX32jb5abb/gIAAP//AwBQSwMEFAAGAAgAAAAhALaDTcvcAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau62ANsSpUNUKxK2FQ49OvCQR8dqy3Tbw9Swn&#10;OO7MauZNuR7dIM4YU+9Jw2yqQCA13vbUanh/202WIFI2ZM3gCTV8YYJ1dX1VmsL6C+3xfMit4BBK&#10;hdHQ5RwKKVPToTNp6gMSex8+OpP5jK200Vw43A1yrtS9dKYnbuhMwE2Hzefh5Lhku99t2/YhhPj6&#10;nVRd0/Fl86z17c349Agi45j/nuEXn9GhYqban8gmMWhY8JKsYXI3B8H2aqZYqFlYLEFWpfzPX/0A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oBR7zQCAAAxBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtoNNy9wAAAAHAQAADwAAAAAAAAAAAAAA&#10;AACOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#c00000" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8258,51 +8308,51 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="17390669">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1095131972">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1102796255">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Equipe editorial RTCU">
     <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="112"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -8368,183 +8418,187 @@
     <w:rsid w:val="00191893"/>
     <w:rsid w:val="00196170"/>
     <w:rsid w:val="001965C5"/>
     <w:rsid w:val="00196BCE"/>
     <w:rsid w:val="001A0E37"/>
     <w:rsid w:val="001A1AAD"/>
     <w:rsid w:val="001A3B03"/>
     <w:rsid w:val="001A42A1"/>
     <w:rsid w:val="001A4616"/>
     <w:rsid w:val="001B0E1C"/>
     <w:rsid w:val="001B6F08"/>
     <w:rsid w:val="001E7E1B"/>
     <w:rsid w:val="001F17FB"/>
     <w:rsid w:val="001F2F9E"/>
     <w:rsid w:val="001F44B7"/>
     <w:rsid w:val="001F51BF"/>
     <w:rsid w:val="001F731F"/>
     <w:rsid w:val="002049CD"/>
     <w:rsid w:val="00205CFA"/>
     <w:rsid w:val="00215263"/>
     <w:rsid w:val="00232002"/>
     <w:rsid w:val="0023407F"/>
     <w:rsid w:val="00236A48"/>
     <w:rsid w:val="0023744A"/>
     <w:rsid w:val="0024212F"/>
+    <w:rsid w:val="00245678"/>
     <w:rsid w:val="0024743B"/>
     <w:rsid w:val="002574AA"/>
     <w:rsid w:val="00260BA7"/>
     <w:rsid w:val="00264A10"/>
     <w:rsid w:val="002673F1"/>
     <w:rsid w:val="00267C44"/>
     <w:rsid w:val="00271E11"/>
     <w:rsid w:val="00274EBD"/>
     <w:rsid w:val="0028378B"/>
     <w:rsid w:val="00291474"/>
     <w:rsid w:val="00293921"/>
     <w:rsid w:val="00295FA4"/>
     <w:rsid w:val="00296988"/>
     <w:rsid w:val="00297D38"/>
     <w:rsid w:val="002A5A34"/>
     <w:rsid w:val="002B1B95"/>
     <w:rsid w:val="002B320C"/>
     <w:rsid w:val="002B40AF"/>
     <w:rsid w:val="002C01ED"/>
     <w:rsid w:val="002C1F29"/>
     <w:rsid w:val="002C2ACD"/>
     <w:rsid w:val="002C2F05"/>
     <w:rsid w:val="002C785B"/>
     <w:rsid w:val="002C7A94"/>
     <w:rsid w:val="002D1450"/>
     <w:rsid w:val="002D456F"/>
     <w:rsid w:val="002D646F"/>
-    <w:rsid w:val="002D728D"/>
     <w:rsid w:val="002E53F6"/>
     <w:rsid w:val="002F0E5D"/>
     <w:rsid w:val="002F71CA"/>
     <w:rsid w:val="00302BBA"/>
     <w:rsid w:val="00304005"/>
     <w:rsid w:val="003101E2"/>
     <w:rsid w:val="0031161E"/>
     <w:rsid w:val="00311B8E"/>
     <w:rsid w:val="00311FD7"/>
     <w:rsid w:val="003150CF"/>
     <w:rsid w:val="00320B12"/>
     <w:rsid w:val="003311EA"/>
     <w:rsid w:val="00334287"/>
     <w:rsid w:val="00334D95"/>
     <w:rsid w:val="003453F0"/>
     <w:rsid w:val="00347B54"/>
     <w:rsid w:val="003509AE"/>
     <w:rsid w:val="0035478B"/>
     <w:rsid w:val="00354C69"/>
     <w:rsid w:val="00355265"/>
     <w:rsid w:val="00372A9B"/>
     <w:rsid w:val="003822DE"/>
     <w:rsid w:val="003903CD"/>
     <w:rsid w:val="0039342A"/>
     <w:rsid w:val="0039650E"/>
     <w:rsid w:val="00396B31"/>
     <w:rsid w:val="003A5B47"/>
     <w:rsid w:val="003B2247"/>
     <w:rsid w:val="003B3690"/>
     <w:rsid w:val="003C60B5"/>
     <w:rsid w:val="003D57F3"/>
+    <w:rsid w:val="003D7194"/>
     <w:rsid w:val="003E29B2"/>
     <w:rsid w:val="003E3BB0"/>
     <w:rsid w:val="003E3F80"/>
     <w:rsid w:val="003E435F"/>
     <w:rsid w:val="003E4CA8"/>
     <w:rsid w:val="003E6A45"/>
     <w:rsid w:val="003E7A36"/>
     <w:rsid w:val="003F7583"/>
     <w:rsid w:val="00402F61"/>
     <w:rsid w:val="004033FA"/>
     <w:rsid w:val="004037CA"/>
     <w:rsid w:val="00410A61"/>
     <w:rsid w:val="00415AC6"/>
     <w:rsid w:val="00423510"/>
     <w:rsid w:val="0042411A"/>
     <w:rsid w:val="004258D9"/>
     <w:rsid w:val="00430D26"/>
     <w:rsid w:val="00451860"/>
     <w:rsid w:val="00457C5D"/>
     <w:rsid w:val="00483C60"/>
     <w:rsid w:val="004843D6"/>
     <w:rsid w:val="00485CBD"/>
     <w:rsid w:val="00491473"/>
     <w:rsid w:val="00491FB8"/>
     <w:rsid w:val="00493BA0"/>
     <w:rsid w:val="004B0FEC"/>
     <w:rsid w:val="004B57C1"/>
     <w:rsid w:val="004D1F7B"/>
     <w:rsid w:val="004D2072"/>
     <w:rsid w:val="004D238F"/>
     <w:rsid w:val="004E05A8"/>
     <w:rsid w:val="004E3A32"/>
     <w:rsid w:val="004E3FEA"/>
     <w:rsid w:val="004E4FB5"/>
     <w:rsid w:val="004E5E74"/>
     <w:rsid w:val="004F372C"/>
+    <w:rsid w:val="004F631E"/>
     <w:rsid w:val="004F6983"/>
     <w:rsid w:val="0050235C"/>
     <w:rsid w:val="00510723"/>
     <w:rsid w:val="0051177A"/>
     <w:rsid w:val="005149D0"/>
+    <w:rsid w:val="005164CB"/>
     <w:rsid w:val="00517BB2"/>
     <w:rsid w:val="00525563"/>
     <w:rsid w:val="00542086"/>
     <w:rsid w:val="00556CB8"/>
     <w:rsid w:val="00556DB0"/>
     <w:rsid w:val="00560E1E"/>
     <w:rsid w:val="00567E21"/>
     <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="005720F2"/>
     <w:rsid w:val="00572E81"/>
     <w:rsid w:val="005826E6"/>
     <w:rsid w:val="00591105"/>
     <w:rsid w:val="005927FD"/>
     <w:rsid w:val="005A1852"/>
     <w:rsid w:val="005A1AC7"/>
     <w:rsid w:val="005A3DDB"/>
     <w:rsid w:val="005A51C9"/>
     <w:rsid w:val="005A66AD"/>
     <w:rsid w:val="005B095F"/>
-    <w:rsid w:val="005B2873"/>
     <w:rsid w:val="005B2AF0"/>
     <w:rsid w:val="005B3857"/>
     <w:rsid w:val="005B6C0A"/>
     <w:rsid w:val="005B6CD1"/>
     <w:rsid w:val="005C2468"/>
     <w:rsid w:val="005C54BA"/>
+    <w:rsid w:val="005C60F2"/>
     <w:rsid w:val="005D5653"/>
     <w:rsid w:val="005D713C"/>
     <w:rsid w:val="005E59C4"/>
     <w:rsid w:val="005E5A5B"/>
     <w:rsid w:val="005F43E0"/>
     <w:rsid w:val="00601404"/>
     <w:rsid w:val="00606AF9"/>
+    <w:rsid w:val="00607EEC"/>
     <w:rsid w:val="00610DF5"/>
     <w:rsid w:val="00612F60"/>
     <w:rsid w:val="00613DA9"/>
     <w:rsid w:val="00616AE6"/>
     <w:rsid w:val="006203B3"/>
     <w:rsid w:val="00621577"/>
     <w:rsid w:val="00621A5E"/>
     <w:rsid w:val="00623396"/>
     <w:rsid w:val="00633750"/>
     <w:rsid w:val="00646490"/>
     <w:rsid w:val="00652C86"/>
     <w:rsid w:val="00652E82"/>
     <w:rsid w:val="00653649"/>
     <w:rsid w:val="00657421"/>
     <w:rsid w:val="00661A18"/>
     <w:rsid w:val="00661CF2"/>
     <w:rsid w:val="00662913"/>
     <w:rsid w:val="00671004"/>
     <w:rsid w:val="00672257"/>
     <w:rsid w:val="0067649C"/>
     <w:rsid w:val="0068139A"/>
     <w:rsid w:val="00681CEC"/>
     <w:rsid w:val="00682E95"/>
     <w:rsid w:val="0069487E"/>
     <w:rsid w:val="0069524F"/>
@@ -8568,59 +8622,61 @@
     <w:rsid w:val="006E6110"/>
     <w:rsid w:val="006F1288"/>
     <w:rsid w:val="00702E21"/>
     <w:rsid w:val="007040EA"/>
     <w:rsid w:val="0070546B"/>
     <w:rsid w:val="00720929"/>
     <w:rsid w:val="00734A35"/>
     <w:rsid w:val="00737B1A"/>
     <w:rsid w:val="007404C6"/>
     <w:rsid w:val="0074469B"/>
     <w:rsid w:val="00745512"/>
     <w:rsid w:val="00745DB5"/>
     <w:rsid w:val="007465DD"/>
     <w:rsid w:val="00747401"/>
     <w:rsid w:val="00751470"/>
     <w:rsid w:val="00755605"/>
     <w:rsid w:val="0075660B"/>
     <w:rsid w:val="00756F9E"/>
     <w:rsid w:val="007605E0"/>
     <w:rsid w:val="00764371"/>
     <w:rsid w:val="00764DAB"/>
     <w:rsid w:val="007659E0"/>
     <w:rsid w:val="00767413"/>
     <w:rsid w:val="00771220"/>
     <w:rsid w:val="00776771"/>
+    <w:rsid w:val="00780DC0"/>
     <w:rsid w:val="00782129"/>
     <w:rsid w:val="00785BA6"/>
     <w:rsid w:val="00787D29"/>
     <w:rsid w:val="0079278B"/>
     <w:rsid w:val="0079566D"/>
     <w:rsid w:val="007A0528"/>
     <w:rsid w:val="007A0EC4"/>
     <w:rsid w:val="007A78AD"/>
     <w:rsid w:val="007A7F38"/>
+    <w:rsid w:val="007B03D6"/>
     <w:rsid w:val="007C54CA"/>
     <w:rsid w:val="007C5A06"/>
     <w:rsid w:val="007D06AA"/>
     <w:rsid w:val="007D0721"/>
     <w:rsid w:val="007D2033"/>
     <w:rsid w:val="007D2D97"/>
     <w:rsid w:val="007D3FB7"/>
     <w:rsid w:val="007E19EA"/>
     <w:rsid w:val="007E48AD"/>
     <w:rsid w:val="007E5344"/>
     <w:rsid w:val="007E7FDD"/>
     <w:rsid w:val="007F0C9B"/>
     <w:rsid w:val="007F4B58"/>
     <w:rsid w:val="007F61FA"/>
     <w:rsid w:val="007F6817"/>
     <w:rsid w:val="00801AEA"/>
     <w:rsid w:val="0080682E"/>
     <w:rsid w:val="008111FD"/>
     <w:rsid w:val="00812600"/>
     <w:rsid w:val="00812D55"/>
     <w:rsid w:val="00815E58"/>
     <w:rsid w:val="00816624"/>
     <w:rsid w:val="00833B34"/>
     <w:rsid w:val="00833B8B"/>
     <w:rsid w:val="0083704A"/>
@@ -8652,50 +8708,51 @@
     <w:rsid w:val="008F486B"/>
     <w:rsid w:val="008F5019"/>
     <w:rsid w:val="00901AB1"/>
     <w:rsid w:val="009037D9"/>
     <w:rsid w:val="009113B6"/>
     <w:rsid w:val="0091157C"/>
     <w:rsid w:val="00916258"/>
     <w:rsid w:val="00933B59"/>
     <w:rsid w:val="00933F61"/>
     <w:rsid w:val="0093453A"/>
     <w:rsid w:val="00941F0B"/>
     <w:rsid w:val="0094423F"/>
     <w:rsid w:val="00951ACB"/>
     <w:rsid w:val="00953804"/>
     <w:rsid w:val="00963297"/>
     <w:rsid w:val="00970BB7"/>
     <w:rsid w:val="00972EB8"/>
     <w:rsid w:val="009734FE"/>
     <w:rsid w:val="00976343"/>
     <w:rsid w:val="00976595"/>
     <w:rsid w:val="00977003"/>
     <w:rsid w:val="009809F2"/>
     <w:rsid w:val="00980DF8"/>
     <w:rsid w:val="00982790"/>
     <w:rsid w:val="00985984"/>
+    <w:rsid w:val="00990C1D"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009926FD"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A0939"/>
     <w:rsid w:val="009A39AC"/>
     <w:rsid w:val="009B28C1"/>
     <w:rsid w:val="009B7A26"/>
     <w:rsid w:val="009C137A"/>
     <w:rsid w:val="009C3496"/>
     <w:rsid w:val="009C5AC3"/>
     <w:rsid w:val="009C646A"/>
     <w:rsid w:val="009C7AAA"/>
     <w:rsid w:val="009D0426"/>
     <w:rsid w:val="009D4458"/>
     <w:rsid w:val="009D5482"/>
     <w:rsid w:val="009D5CF7"/>
     <w:rsid w:val="009E2735"/>
     <w:rsid w:val="009F170E"/>
     <w:rsid w:val="009F1CDA"/>
     <w:rsid w:val="009F29AF"/>
     <w:rsid w:val="009F6897"/>
     <w:rsid w:val="00A046E6"/>
     <w:rsid w:val="00A05321"/>
     <w:rsid w:val="00A10E74"/>
     <w:rsid w:val="00A159A4"/>
@@ -8720,135 +8777,139 @@
     <w:rsid w:val="00A91248"/>
     <w:rsid w:val="00A9274F"/>
     <w:rsid w:val="00AA17AE"/>
     <w:rsid w:val="00AA285E"/>
     <w:rsid w:val="00AA4C91"/>
     <w:rsid w:val="00AB0C40"/>
     <w:rsid w:val="00AB487F"/>
     <w:rsid w:val="00AD1439"/>
     <w:rsid w:val="00AD345C"/>
     <w:rsid w:val="00AD3EA0"/>
     <w:rsid w:val="00AE2586"/>
     <w:rsid w:val="00AF307D"/>
     <w:rsid w:val="00AF3CD7"/>
     <w:rsid w:val="00B02BA8"/>
     <w:rsid w:val="00B04F61"/>
     <w:rsid w:val="00B06797"/>
     <w:rsid w:val="00B14268"/>
     <w:rsid w:val="00B15100"/>
     <w:rsid w:val="00B2000D"/>
     <w:rsid w:val="00B201DD"/>
     <w:rsid w:val="00B24788"/>
     <w:rsid w:val="00B32906"/>
     <w:rsid w:val="00B4541D"/>
     <w:rsid w:val="00B45963"/>
     <w:rsid w:val="00B53C68"/>
+    <w:rsid w:val="00B54AB9"/>
     <w:rsid w:val="00B554A6"/>
     <w:rsid w:val="00B63FB8"/>
     <w:rsid w:val="00B83876"/>
     <w:rsid w:val="00B84F8C"/>
     <w:rsid w:val="00B91BEF"/>
     <w:rsid w:val="00B9515D"/>
     <w:rsid w:val="00BA0C06"/>
     <w:rsid w:val="00BA41D5"/>
     <w:rsid w:val="00BC0D21"/>
     <w:rsid w:val="00BC2D2B"/>
     <w:rsid w:val="00BC30BE"/>
     <w:rsid w:val="00BC3750"/>
     <w:rsid w:val="00BC5ECD"/>
     <w:rsid w:val="00BC73E1"/>
     <w:rsid w:val="00BD0096"/>
     <w:rsid w:val="00BD0C5F"/>
     <w:rsid w:val="00BD65CE"/>
     <w:rsid w:val="00BE0770"/>
     <w:rsid w:val="00BF54E0"/>
     <w:rsid w:val="00BF54F8"/>
     <w:rsid w:val="00C01DAE"/>
     <w:rsid w:val="00C043A0"/>
     <w:rsid w:val="00C130D8"/>
     <w:rsid w:val="00C163CE"/>
     <w:rsid w:val="00C175EE"/>
     <w:rsid w:val="00C256F8"/>
     <w:rsid w:val="00C2575F"/>
     <w:rsid w:val="00C26FCF"/>
     <w:rsid w:val="00C344EC"/>
     <w:rsid w:val="00C47B3E"/>
     <w:rsid w:val="00C52582"/>
     <w:rsid w:val="00C52683"/>
     <w:rsid w:val="00C53BBD"/>
     <w:rsid w:val="00C63A8E"/>
     <w:rsid w:val="00C67A6A"/>
     <w:rsid w:val="00C741ED"/>
     <w:rsid w:val="00C76B87"/>
     <w:rsid w:val="00C833C1"/>
     <w:rsid w:val="00C83504"/>
     <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00C95991"/>
     <w:rsid w:val="00CA4AF4"/>
     <w:rsid w:val="00CA6EC0"/>
     <w:rsid w:val="00CC0AD8"/>
     <w:rsid w:val="00CC3522"/>
     <w:rsid w:val="00CC4CCF"/>
     <w:rsid w:val="00CC51C6"/>
     <w:rsid w:val="00CD430B"/>
     <w:rsid w:val="00CD5D5F"/>
     <w:rsid w:val="00CE0B94"/>
     <w:rsid w:val="00CE1AE6"/>
     <w:rsid w:val="00CE27B9"/>
     <w:rsid w:val="00CE3B5C"/>
     <w:rsid w:val="00CF0726"/>
     <w:rsid w:val="00CF43FD"/>
     <w:rsid w:val="00CF7DDD"/>
     <w:rsid w:val="00D05790"/>
     <w:rsid w:val="00D15F70"/>
     <w:rsid w:val="00D1760B"/>
     <w:rsid w:val="00D20095"/>
     <w:rsid w:val="00D2082D"/>
     <w:rsid w:val="00D21FBF"/>
     <w:rsid w:val="00D41A84"/>
     <w:rsid w:val="00D47B81"/>
     <w:rsid w:val="00D51CF5"/>
     <w:rsid w:val="00D55757"/>
     <w:rsid w:val="00D55C99"/>
     <w:rsid w:val="00D575C5"/>
     <w:rsid w:val="00D613B1"/>
     <w:rsid w:val="00D64991"/>
     <w:rsid w:val="00D66385"/>
     <w:rsid w:val="00D66B64"/>
     <w:rsid w:val="00D673A0"/>
     <w:rsid w:val="00D72311"/>
     <w:rsid w:val="00D75872"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D86E9E"/>
+    <w:rsid w:val="00D95BDB"/>
     <w:rsid w:val="00DA6D21"/>
     <w:rsid w:val="00DB48B7"/>
     <w:rsid w:val="00DB5823"/>
     <w:rsid w:val="00DC6735"/>
     <w:rsid w:val="00DD0913"/>
     <w:rsid w:val="00DD1EBC"/>
     <w:rsid w:val="00DD34E2"/>
     <w:rsid w:val="00DE2F95"/>
     <w:rsid w:val="00DE3251"/>
+    <w:rsid w:val="00DE5B90"/>
     <w:rsid w:val="00DF3A9E"/>
     <w:rsid w:val="00E0209C"/>
     <w:rsid w:val="00E02BF6"/>
     <w:rsid w:val="00E131F1"/>
     <w:rsid w:val="00E15E59"/>
     <w:rsid w:val="00E2053F"/>
     <w:rsid w:val="00E20A6E"/>
     <w:rsid w:val="00E22F32"/>
     <w:rsid w:val="00E257C6"/>
     <w:rsid w:val="00E26456"/>
     <w:rsid w:val="00E35FF5"/>
     <w:rsid w:val="00E367EF"/>
     <w:rsid w:val="00E41F72"/>
     <w:rsid w:val="00E43A7B"/>
     <w:rsid w:val="00E52083"/>
     <w:rsid w:val="00E52F53"/>
     <w:rsid w:val="00E605BA"/>
     <w:rsid w:val="00E635B9"/>
     <w:rsid w:val="00E661B5"/>
     <w:rsid w:val="00E66AE4"/>
     <w:rsid w:val="00E705CD"/>
     <w:rsid w:val="00E71F67"/>
     <w:rsid w:val="00E83BD5"/>
     <w:rsid w:val="00E851EE"/>
     <w:rsid w:val="00E9653A"/>
@@ -8882,50 +8943,51 @@
     <w:rsid w:val="00F4676E"/>
     <w:rsid w:val="00F53B70"/>
     <w:rsid w:val="00F53E07"/>
     <w:rsid w:val="00F9007A"/>
     <w:rsid w:val="00F916B9"/>
     <w:rsid w:val="00F972FC"/>
     <w:rsid w:val="00F973D6"/>
     <w:rsid w:val="00FA1045"/>
     <w:rsid w:val="00FA1A5A"/>
     <w:rsid w:val="00FA3510"/>
     <w:rsid w:val="00FA4694"/>
     <w:rsid w:val="00FB0130"/>
     <w:rsid w:val="00FB44F4"/>
     <w:rsid w:val="00FB6664"/>
     <w:rsid w:val="00FC298C"/>
     <w:rsid w:val="00FC33C9"/>
     <w:rsid w:val="00FC4F53"/>
     <w:rsid w:val="00FC5C75"/>
     <w:rsid w:val="00FD108F"/>
     <w:rsid w:val="00FE2C25"/>
     <w:rsid w:val="00FE3BF3"/>
     <w:rsid w:val="00FE3CF9"/>
     <w:rsid w:val="00FE42F1"/>
     <w:rsid w:val="00FE7719"/>
     <w:rsid w:val="00FF3188"/>
+    <w:rsid w:val="6C09A4B3"/>
     <w:rsid w:val="7A267F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10869,73 +10931,104 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="RTCUAvisoChar">
     <w:name w:val="RTCU_Aviso Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="RTCUAviso"/>
     <w:rsid w:val="003E435F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="A66500"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EstiloHyperlinkSublinhado">
     <w:name w:val="Estilo Hyperlink + Sublinhado"/>
     <w:basedOn w:val="Hyperlink"/>
     <w:qFormat/>
     <w:rsid w:val="00662913"/>
     <w:rPr>
       <w:color w:val="156082" w:themeColor="accent1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avisosubmisso">
+    <w:name w:val="Aviso_submissão"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="AvisosubmissoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="007B03D6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A20000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AvisosubmissoChar">
+    <w:name w:val="Aviso_submissão Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Avisosubmisso"/>
+    <w:rsid w:val="007B03D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="A20000"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11206,59 +11299,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABCE8B30685911458A028F1479EBD0DF" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62dccc7dd83da0a0c2b035f107404f49">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f8d9a93c091a5d4767aba11a3a2106" ns3:_="">
     <xsd:import namespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceDateTaken" ma:index="8" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
@@ -11364,1202 +11448,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="bfb25ea2-494b-4909-a6d0-22f2ca4b8197" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>RTCU_Template_Artigo_original_Revisao_de_literatura_</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>283</Words>
-  <Characters>1939</Characters>
+  <Words>288</Words>
+  <Characters>1983</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2192</CharactersWithSpaces>
+  <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1064 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Equipe Editorial RTCU</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ABCE8B30685911458A028F1479EBD0DF</vt:lpwstr>
   </property>
 </Properties>
 </file>