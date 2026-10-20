--- v0 (2026-09-30)
+++ v1 (2026-10-20)
@@ -24,51 +24,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF">
     <v:background id="_x0000_s2049" o:bwmode="white">
       <v:fill r:id="rId7" o:title="ISC_Revista_Gabarito_fundo" type="tile"/>
     </v:background>
   </w:background>
   <w:body>
-    <w:p w14:paraId="08F629EB" w14:textId="3616E68F" w:rsidR="001C6576" w:rsidRPr="001C6576" w:rsidRDefault="009A0939" w:rsidP="0023152B">
+    <w:p w14:paraId="08F629EB" w14:textId="41CC7CB5" w:rsidR="001C6576" w:rsidRPr="001C6576" w:rsidRDefault="009A0939" w:rsidP="0023152B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="título-do-produtoprojeto"/>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="009A0939">
         <w:t>Título</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00543D5F">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57ECF0E7" w14:textId="77777777" w:rsidR="00BC73E1" w:rsidRPr="001861AE" w:rsidRDefault="00BC73E1" w:rsidP="00972EB8">
       <w:bookmarkStart w:id="2" w:name="título-do-produtoprojeto-em-espanhol"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
@@ -156,634 +156,610 @@
         <w:t xml:space="preserve">Fonte da imagem </w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00231AA7">
         <w:t>o(a)</w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
       <w:r w:rsidR="00231AA7">
         <w:t xml:space="preserve">(a) </w:t>
       </w:r>
       <w:r w:rsidR="001C02FE">
         <w:t>convidado</w:t>
       </w:r>
       <w:r w:rsidR="00231AA7">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="00FE42F1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582DC59C" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRDefault="00165E6A" w:rsidP="002C7A94"/>
-    <w:p w14:paraId="5058ED11" w14:textId="66289E74" w:rsidR="00232002" w:rsidRPr="000C28AE" w:rsidRDefault="00232002" w:rsidP="00232002">
-[...1 lines deleted...]
-        <w:pStyle w:val="Dadosautorais"/>
+    <w:p w14:paraId="3C79EC7B" w14:textId="43C7536E" w:rsidR="00850A0A" w:rsidRPr="00850A0A" w:rsidRDefault="00850A0A" w:rsidP="002C7A94">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850A0A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nome do(a) autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00850A0A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
+        <w:rPr>
+          <w:color w:val="26247B"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C28AE">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:noProof/>
+          <w:color w:val="26247B"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D87BC0" wp14:editId="1C1057F5">
+            <wp:extent cx="120558" cy="144000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1302851957" name="drawing" descr="Icone do Currículo Lattes, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="120558" cy="144000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
+        <w:rPr>
+          <w:color w:val="26247B"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>Nome do</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231AA7">
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:noProof/>
+          <w:color w:val="26247B"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>(a)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C28AE">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A0B185D" wp14:editId="56B270C4">
+            <wp:extent cx="176133" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="136909271" name="drawing" descr="Icone de E-mail, contém link para correio eletrônico do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="176133" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="26247B"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00916258">
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50B75" w:rsidRPr="000E5195">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:noProof/>
+          <w:color w:val="26247B"/>
         </w:rPr>
-        <w:t>autor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231AA7">
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="169CE5E6" wp14:editId="1C2C621A">
+            <wp:extent cx="180000" cy="180000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2009125586" name="drawing" descr="Icone do Orcid, contém link para a página do autor Otoniel Arruda Costa."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="180000" cy="180000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17AD21EA" w14:textId="77777777" w:rsidR="005120F3" w:rsidRPr="00B54AB9" w:rsidRDefault="005120F3" w:rsidP="005120F3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>(a)</w:t>
-[...197 lines deleted...]
-    <w:p w14:paraId="32B5F1BD" w14:textId="77777777" w:rsidR="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7">
+      </w:pPr>
       <w:bookmarkStart w:id="3" w:name="resumo-todas-as-letras-maiusculas"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:commentRangeStart w:id="4"/>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Biografia:</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20924723" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7"/>
+    <w:p w14:paraId="67FAC54E" w14:textId="77777777" w:rsidR="005120F3" w:rsidRPr="00B54AB9" w:rsidRDefault="005120F3" w:rsidP="005120F3">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54AB9">
+        <w:rPr>
+          <w:rStyle w:val="CorpodetextoChar"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20924723" w14:textId="77777777" w:rsidR="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7"/>
+    <w:p w14:paraId="20EE786A" w14:textId="77777777" w:rsidR="005120F3" w:rsidRPr="000647B7" w:rsidRDefault="005120F3" w:rsidP="000647B7"/>
     <w:p w14:paraId="0A9A5CDA" w14:textId="17699EA3" w:rsidR="005E59C4" w:rsidRDefault="00814EB0" w:rsidP="000647B7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="00814EB0">
         <w:t>Importância do tema</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
+      <w:commentRangeEnd w:id="5"/>
       <w:r w:rsidR="00B855C3">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="4"/>
+        <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8AC10A" w14:textId="77777777" w:rsidR="003E3BB0" w:rsidRPr="003E3BB0" w:rsidRDefault="003E3BB0" w:rsidP="003E3BB0">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268E194F" w14:textId="4EE69AEF" w:rsidR="00C741ED" w:rsidRDefault="008477FB" w:rsidP="008477FB">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887DA0">
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CorpodetextoChar"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F59256A" w14:textId="77777777" w:rsidR="008477FB" w:rsidRPr="00BC73E1" w:rsidRDefault="008477FB" w:rsidP="00BC73E1"/>
     <w:p w14:paraId="38E39468" w14:textId="77777777" w:rsidR="00165E6A" w:rsidRPr="000F3609" w:rsidRDefault="00165E6A" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="resumen-todas-as-letras-maiuxfasculas"/>
+      <w:bookmarkStart w:id="6" w:name="resumen-todas-as-letras-maiuxfasculas"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="59386652" w14:textId="7DC37C82" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="0041757E" w:rsidP="00481EF0">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="introdução"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="7"/>
+      <w:bookmarkStart w:id="7" w:name="introdução"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="0041757E">
         <w:t>Experiência ou prática em foco</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="7"/>
+      <w:commentRangeEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="7"/>
+        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A7C3D2" w14:textId="77777777" w:rsidR="006C7548" w:rsidRPr="006C7548" w:rsidRDefault="006C7548" w:rsidP="00481EF0">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1A98FA" w14:textId="0F0B7DB1" w:rsidR="00D613B1" w:rsidRDefault="00D613B1" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
       <w:r w:rsidRPr="00887DA0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641E0D25" w14:textId="77777777" w:rsidR="006C7548" w:rsidRDefault="006C7548" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A63FA57" w14:textId="77777777" w:rsidR="00D55C99" w:rsidRPr="00D55C99" w:rsidRDefault="00D55C99" w:rsidP="00D55C99">
-      <w:bookmarkStart w:id="8" w:name="revisão-de-literatura"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="9" w:name="revisão-de-literatura"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="65DC984D" w14:textId="7786B1E0" w:rsidR="005E59C4" w:rsidRDefault="005B3D28" w:rsidP="000647B7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:commentRangeStart w:id="9"/>
+      <w:commentRangeStart w:id="10"/>
       <w:r w:rsidRPr="005B3D28">
-        <w:lastRenderedPageBreak/>
         <w:t>Desafios para implementação</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="9"/>
+      <w:commentRangeEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="9"/>
+        <w:commentReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3A1F45" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4534464F" w14:textId="4FB8893A" w:rsidR="00E35FF5" w:rsidRDefault="003311EA" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887DA0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1E4BED" w14:textId="77777777" w:rsidR="00D55C99" w:rsidRDefault="00D55C99" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77979334" w14:textId="77777777" w:rsidR="00C14303" w:rsidRDefault="00C14303" w:rsidP="00264A10">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="757A33ED" w14:textId="2B5DF4C7" w:rsidR="00D55C99" w:rsidRDefault="003B71B7" w:rsidP="000647B7">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
-      <w:commentRangeStart w:id="10"/>
+      <w:commentRangeStart w:id="11"/>
       <w:r w:rsidRPr="003B71B7">
         <w:t>Lições e caminhos</w:t>
-      </w:r>
-[...57 lines deleted...]
-        <w:t>Para avançar</w:t>
       </w:r>
       <w:commentRangeEnd w:id="11"/>
       <w:r w:rsidR="00150007">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:commentReference w:id="11"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7A8DA826" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7">
+      <w:pPr>
+        <w:pStyle w:val="Numerada"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18712A92" w14:textId="61873243" w:rsidR="003311EA" w:rsidRDefault="00D55C99" w:rsidP="00264A10">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00887DA0">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Maecenas porttitor congue massa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350057AA" w14:textId="77777777" w:rsidR="006C7548" w:rsidRDefault="006C7548" w:rsidP="00264A10">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C7474E" w14:textId="77777777" w:rsidR="000647B7" w:rsidRDefault="000647B7" w:rsidP="00264A10">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6145A23A" w14:textId="7424BB50" w:rsidR="00354C69" w:rsidRDefault="003B71B7" w:rsidP="000647B7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:commentRangeStart w:id="12"/>
+      <w:r w:rsidRPr="003B71B7">
+        <w:t>Para avançar</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="12"/>
+      <w:r w:rsidR="00150007">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:commentReference w:id="12"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="46677308" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7">
       <w:pPr>
         <w:pStyle w:val="Numerada"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028C34D4" w14:textId="0CDE1C71" w:rsidR="00E35FF5" w:rsidRDefault="00901AB1" w:rsidP="00E35FF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887DA0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetuer adipiscing elit. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Maecenas porttitor congue massa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0B74B4" w14:textId="77777777" w:rsidR="00D15F70" w:rsidRPr="000647B7" w:rsidRDefault="00D15F70" w:rsidP="000647B7"/>
     <w:p w14:paraId="24C3D81D" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7"/>
     <w:p w14:paraId="5D55C2A5" w14:textId="0A96056D" w:rsidR="00D15F70" w:rsidRDefault="003B71B7" w:rsidP="00C71C6A">
       <w:pPr>
         <w:pStyle w:val="TtuloReferncias"/>
       </w:pPr>
-      <w:commentRangeStart w:id="12"/>
+      <w:commentRangeStart w:id="13"/>
       <w:r w:rsidRPr="003B71B7">
         <w:t>Referências</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="12"/>
+      <w:commentRangeEnd w:id="13"/>
       <w:r w:rsidR="006F58F9">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:commentReference w:id="12"/>
+        <w:commentReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49B098D7" w14:textId="77777777" w:rsidR="000647B7" w:rsidRPr="000647B7" w:rsidRDefault="000647B7" w:rsidP="000647B7"/>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="2D50A772" w14:textId="77777777" w:rsidR="009A04F2" w:rsidRDefault="009A04F2" w:rsidP="009A04F2">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">BRASIL. Tribunal de Contas da União (Plenário). </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Acórdão </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -840,62 +816,62 @@
       <w:r w:rsidRPr="005B536D">
         <w:t>Mihaï</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B536D">
         <w:t>Dinu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">; GRUSON, Pascale; VARI, Judith. Trocas intergeracionais e construção de fronteiras nas experiências educativas das classes médias. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação e Sociedade</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">, Campinas, v. 29, n. 103, p. 377-399, ago. 2008. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/S0101-73302008000200005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt</w:t>
         </w:r>
         <w:r w:rsidRPr="005B536D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> Acesso em: </w:t>
       </w:r>
       <w:r>
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidRPr="005B536D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ago</w:t>
       </w:r>
@@ -938,589 +914,619 @@
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="706739D5" w14:textId="70B658D7" w:rsidR="0042371D" w:rsidRPr="0023152B" w:rsidRDefault="009A04F2" w:rsidP="0042371D">
       <w:pPr>
         <w:pStyle w:val="Referncias"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE7128">
         <w:lastRenderedPageBreak/>
         <w:t>VILANDE, Tasso Jardel; MELO DE OLIVEIRA, Paulo Rogério. Teoria da Fraude na Administração Pública: um estudo bibliométrico. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Revista do TCU</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">, Brasília, v. 156, n. 1, p. 43-67, jul./dez. 2025. DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://doi.org/10.69518/rtcu.156.43-67</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00A40525">
           <w:rPr>
             <w:rStyle w:val="EstiloHyperlinkSublinhado"/>
           </w:rPr>
           <w:t>https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BE7128">
         <w:t>. Acesso e</w:t>
       </w:r>
       <w:r w:rsidR="0042371D" w:rsidRPr="00BE7128">
         <w:t xml:space="preserve">m: </w:t>
       </w:r>
       <w:r w:rsidR="0042371D">
         <w:t>31</w:t>
       </w:r>
       <w:r w:rsidR="0042371D" w:rsidRPr="00BE7128">
         <w:t xml:space="preserve"> ago. 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601DFA5C" w14:textId="5123048B" w:rsidR="0094423F" w:rsidRPr="0042371D" w:rsidRDefault="0094423F" w:rsidP="0042371D">
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0094423F" w:rsidRPr="0042371D" w:rsidSect="00FA45F5">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="even" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="first" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="794" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="1" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:49:00Z" w:initials="RTCU">
     <w:p w14:paraId="10655FBB" w14:textId="77777777" w:rsidR="00543D5F" w:rsidRDefault="00543D5F" w:rsidP="00543D5F">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3005AA3F" w14:textId="77777777" w:rsidR="00543D5F" w:rsidRDefault="00543D5F" w:rsidP="00543D5F">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Preferencialmente curto, claro e diretamente relacionado à prática discutida.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:49:00Z" w:initials="RTCU">
-    <w:p w14:paraId="0BC731CD" w14:textId="77777777" w:rsidR="00B855C3" w:rsidRDefault="00B855C3" w:rsidP="00B855C3">
+  <w:comment w:id="4" w:author="Equipe editorial RTCU" w:date="2026-10-07T12:32:00Z" w:initials="RTCU">
+    <w:p w14:paraId="129251FD" w14:textId="77777777" w:rsidR="005120F3" w:rsidRDefault="005120F3" w:rsidP="005120F3">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>O(A) autor(a) deve apresentar, em texto corrido, breve biografia com informações sobre formação, trajetória profissional e atuação institucional. Podem ser incluídas referências a valores, experiências, interesses ou aspectos da trajetória pessoal que contribuem para contextualizar sua perspectiva e forma de atuação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126014CE" w14:textId="77777777" w:rsidR="005120F3" w:rsidRDefault="005120F3" w:rsidP="005120F3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A3DD5D" w14:textId="77777777" w:rsidR="005120F3" w:rsidRDefault="005120F3" w:rsidP="005120F3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deve enviar, também, duas fotografias pessoais, em boa resolução, preferencialmente em arquivo original, acompanhadas da indicação de crédito.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:49:00Z" w:initials="RTCU">
+    <w:p w14:paraId="0BC731CD" w14:textId="3A004A68" w:rsidR="00B855C3" w:rsidRDefault="00B855C3" w:rsidP="00B855C3">
+      <w:pPr>
+        <w:pStyle w:val="Textodecomentrio"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26247B"/>
+        </w:rPr>
+        <w:t>Orientação:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A6DCC06" w14:textId="77777777" w:rsidR="00B855C3" w:rsidRDefault="00B855C3" w:rsidP="00B855C3">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Breve apresentação do problema ou da questão.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="7" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:50:00Z" w:initials="RTCU">
+  <w:comment w:id="8" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:50:00Z" w:initials="RTCU">
     <w:p w14:paraId="05EDE1EA" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="0041757E" w:rsidP="00117B2A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00117B2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12009365" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Relato, análise ou reflexão sobre uma prática concreta de ciência aberta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2344CF" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Pode envolver, dentre outros tópicos, um dos relacionados a seguir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53139F1A" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CB837C" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="32CB837C" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Dados abertos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447FFA1F" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="447FFA1F" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Preprints</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAB5B70" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="7CAB5B70" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Avaliação por pares aberta ou transparente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DFD245" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="54DFD245" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Acesso aberto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29928133" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="29928133" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Transparência metodológica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74735D16" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="74735D16" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Reprodutibilidade</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C713D9" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="08C713D9" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Ciência cidadã</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5851333D" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="5851333D" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Licenças abertas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2788F9" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="3E2788F9" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Identificadores persistentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBE7BD2" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="0DBE7BD2" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Integridade científica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7158E434" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00117B2A">
+    <w:p w14:paraId="7158E434" w14:textId="77777777" w:rsidR="00117B2A" w:rsidRDefault="00117B2A" w:rsidP="00906897">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Reconhecimento da atividade de parecerista</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="9" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:51:00Z" w:initials="RTCU">
+  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:51:00Z" w:initials="RTCU">
     <w:p w14:paraId="42A7478B" w14:textId="77777777" w:rsidR="005B3D28" w:rsidRDefault="005B3D28" w:rsidP="005B3D28">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1C171E" w14:textId="77777777" w:rsidR="005B3D28" w:rsidRDefault="005B3D28" w:rsidP="005B3D28">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Descrever barreiras técnicas, culturais, institucionais, éticas ou operacionais.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="10" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:52:00Z" w:initials="RTCU">
+  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:52:00Z" w:initials="RTCU">
     <w:p w14:paraId="696B55BA" w14:textId="77777777" w:rsidR="00150007" w:rsidRDefault="00150007" w:rsidP="00150007">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4484EC" w14:textId="77777777" w:rsidR="00150007" w:rsidRDefault="00150007" w:rsidP="00150007">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Descrever estratégias, aprendizados, soluções ou recomendações.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="11" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:53:00Z" w:initials="RTCU">
+  <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-16T13:53:00Z" w:initials="RTCU">
     <w:p w14:paraId="72833DA6" w14:textId="77777777" w:rsidR="00150007" w:rsidRDefault="00150007" w:rsidP="00150007">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4F0B5A" w14:textId="77777777" w:rsidR="00150007" w:rsidRDefault="00150007" w:rsidP="00150007">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Encerramento breve com uma reflexão, recomendação ou questão para o futuro.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="12" w:author="Equipe editorial RTCU" w:date="2026-09-29T10:54:00Z" w:initials="RTCU">
+  <w:comment w:id="13" w:author="Equipe editorial RTCU" w:date="2026-09-29T10:54:00Z" w:initials="RTCU">
     <w:p w14:paraId="5C290B83" w14:textId="77777777" w:rsidR="00FD6874" w:rsidRDefault="006F58F9" w:rsidP="00FD6874">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00FD6874">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="26247B"/>
         </w:rPr>
         <w:t>Orientação:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385AE59D" w14:textId="77777777" w:rsidR="00FD6874" w:rsidRDefault="00FD6874" w:rsidP="00FD6874">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Só relacionar as referências citadas no texto. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="3005AA3F" w15:done="0"/>
+  <w15:commentEx w15:paraId="36A3DD5D" w15:done="0"/>
   <w15:commentEx w15:paraId="6A6DCC06" w15:done="0"/>
   <w15:commentEx w15:paraId="7158E434" w15:done="0"/>
   <w15:commentEx w15:paraId="0F1C171E" w15:done="0"/>
   <w15:commentEx w15:paraId="3D4484EC" w15:done="0"/>
   <w15:commentEx w15:paraId="0E4F0B5A" w15:done="0"/>
   <w15:commentEx w15:paraId="385AE59D" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="7A24AC17" w16cex:dateUtc="2026-09-16T16:49:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4CD6BEC9" w16cex:dateUtc="2026-10-07T15:32:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4428600E" w16cex:dateUtc="2026-09-16T16:49:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="69D102EA" w16cex:dateUtc="2026-09-16T16:50:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="168045A3" w16cex:dateUtc="2026-09-16T16:51:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="39B3C5AC" w16cex:dateUtc="2026-09-16T16:52:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4F84605D" w16cex:dateUtc="2026-09-16T16:53:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="74574C3C" w16cex:dateUtc="2026-09-29T13:54:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="3005AA3F" w16cid:durableId="7A24AC17"/>
+  <w16cid:commentId w16cid:paraId="36A3DD5D" w16cid:durableId="4CD6BEC9"/>
   <w16cid:commentId w16cid:paraId="6A6DCC06" w16cid:durableId="4428600E"/>
   <w16cid:commentId w16cid:paraId="7158E434" w16cid:durableId="69D102EA"/>
   <w16cid:commentId w16cid:paraId="0F1C171E" w16cid:durableId="168045A3"/>
   <w16cid:commentId w16cid:paraId="3D4484EC" w16cid:durableId="39B3C5AC"/>
   <w16cid:commentId w16cid:paraId="0E4F0B5A" w16cid:durableId="4F84605D"/>
   <w16cid:commentId w16cid:paraId="385AE59D" w16cid:durableId="74574C3C"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251F35A6" w14:textId="77777777" w:rsidR="00F32AB8" w:rsidRPr="00652C86" w:rsidRDefault="00F32AB8">
+    <w:p w14:paraId="66F5DD29" w14:textId="77777777" w:rsidR="000E25A4" w:rsidRPr="00652C86" w:rsidRDefault="000E25A4">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A0AA2E0" w14:textId="77777777" w:rsidR="00F32AB8" w:rsidRPr="00652C86" w:rsidRDefault="00F32AB8">
+    <w:p w14:paraId="040D4568" w14:textId="77777777" w:rsidR="000E25A4" w:rsidRPr="00652C86" w:rsidRDefault="000E25A4">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1870,58 +1876,58 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="29D6862D" w14:textId="77777777" w:rsidR="00F6164C" w:rsidRDefault="00F6164C" w:rsidP="00F6164C"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
         <w:p w14:paraId="25E6230C" w14:textId="77777777" w:rsidR="00F6164C" w:rsidRDefault="00F6164C" w:rsidP="00F6164C"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="49784E5F" w14:textId="77777777" w:rsidR="00F6164C" w:rsidRDefault="00F6164C" w:rsidP="00F6164C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1646A671" w14:textId="77777777" w:rsidR="00F32AB8" w:rsidRPr="00652C86" w:rsidRDefault="00F32AB8">
+    <w:p w14:paraId="3B4A9588" w14:textId="77777777" w:rsidR="000E25A4" w:rsidRPr="00652C86" w:rsidRDefault="000E25A4">
       <w:r w:rsidRPr="00652C86">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BD1B2E2" w14:textId="77777777" w:rsidR="00F32AB8" w:rsidRPr="00652C86" w:rsidRDefault="00F32AB8">
+    <w:p w14:paraId="2C63DB1B" w14:textId="77777777" w:rsidR="000E25A4" w:rsidRPr="00652C86" w:rsidRDefault="000E25A4">
       <w:r w:rsidRPr="00652C86">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="574FDE8E" w14:textId="485987DE" w:rsidR="009D5CF7" w:rsidRPr="00741EB6" w:rsidRDefault="00741EB6" w:rsidP="00741EB6">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="9922"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669510" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69EAAA10" wp14:editId="6A8B1F79">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -2635,51 +2641,51 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="06F36D53" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251668486;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo0Mu+OQIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztRsomjOHvodnup&#10;2qq7/QEEQ4yEAQEbO/++w/gj7latqqoXjGHmzXsPhsN912hyET4oa0q6XOSUCMNtpcy5pN+fH9/t&#10;KAmRmYppa0RJryLQ++PbN4fW7cXK1lZXwhMAMWHfupLWMbp9lgVei4aFhXXCwKa0vmERfv05qzxr&#10;Ab3R2SrP77LW+sp5y0UIsPrQb9Ij4kspePwiZRCR6JICt4ijx/GUxux4YPuzZ65WfKDB/oFFw5SB&#10;ohPUA4uMvHj1C1SjuLfByrjgtsmslIoL1ABqlvkrNU81cwK1gDnBTTaF/wfLP1+e3FcPNrQu7ANM&#10;k4pO+iZ9gR/p0KzrZJboIuGwuNluivUGPOWwt9sV6GV2y+UvIX4UFnHY5VOIvdXVOGP1OOOdGace&#10;DuyPR+VYTHmJXJqStqR3621RFFtK6pIWy/Uaz6GxF/FsMSy+kgAcb7vazKMmqFEuxI4R49ch3jwS&#10;i4K63waDSQD4l2Gjj309wEw6EXzSDotzd4PVqnpUWie52DnivfbkwuDOx26V7jhk/BSlTXIuHR6D&#10;ppOaxd41FaEbtWqglVfbPL9xAYjbBcFZvGqRCmrzTUiiKrwnyMCfT1N9wEgwaZ1pV7Oe1Ygb+tDB&#10;OsBJcRKUTJBLTB3i+uQP+W43MRuCU57Adp8y+6KBD2z6nodHCUSPnQ+uTElY2Zo45Rt4r9C6mdo0&#10;Pdnqig2DhkBbIvvhCUl9P/9H224P3fEHAAAA//8DAFBLAwQUAAYACAAAACEAR9yjbtwAAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnjSghjVNBJW4FidIPcONNYjVeR7bb&#10;pn/PcoLjzKxm3labyQ3igiFaTwoW8wwEUuONpU7B4ft9VoCISZPRgydUcMMIm/r+rtKl8Vf6wss+&#10;dYJLKJZaQZ/SWEoZmx6djnM/InHW+uB0Yhk6aYK+crkb5DLLVtJpS7zQ6xG3PTan/dkpsEWWb9vd&#10;ate+fZqP5zgFezsEpR4fptc1iIRT+juGX3xGh5qZjv5MJopBQc6fJAWzpyUIjl8WGRtHNvICZF3J&#10;//z1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo0Mu+OQIAADAFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH3KNu3AAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#0e2841 [3215]" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="48A59CB0" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251668486;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo0Mu+OQIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztRsomjOHvodnup&#10;2qq7/QEEQ4yEAQEbO/++w/gj7latqqoXjGHmzXsPhsN912hyET4oa0q6XOSUCMNtpcy5pN+fH9/t&#10;KAmRmYppa0RJryLQ++PbN4fW7cXK1lZXwhMAMWHfupLWMbp9lgVei4aFhXXCwKa0vmERfv05qzxr&#10;Ab3R2SrP77LW+sp5y0UIsPrQb9Ij4kspePwiZRCR6JICt4ijx/GUxux4YPuzZ65WfKDB/oFFw5SB&#10;ohPUA4uMvHj1C1SjuLfByrjgtsmslIoL1ABqlvkrNU81cwK1gDnBTTaF/wfLP1+e3FcPNrQu7ANM&#10;k4pO+iZ9gR/p0KzrZJboIuGwuNluivUGPOWwt9sV6GV2y+UvIX4UFnHY5VOIvdXVOGP1OOOdGace&#10;DuyPR+VYTHmJXJqStqR3621RFFtK6pIWy/Uaz6GxF/FsMSy+kgAcb7vazKMmqFEuxI4R49ch3jwS&#10;i4K63waDSQD4l2Gjj309wEw6EXzSDotzd4PVqnpUWie52DnivfbkwuDOx26V7jhk/BSlTXIuHR6D&#10;ppOaxd41FaEbtWqglVfbPL9xAYjbBcFZvGqRCmrzTUiiKrwnyMCfT1N9wEgwaZ1pV7Oe1Ygb+tDB&#10;OsBJcRKUTJBLTB3i+uQP+W43MRuCU57Adp8y+6KBD2z6nodHCUSPnQ+uTElY2Zo45Rt4r9C6mdo0&#10;Pdnqig2DhkBbIvvhCUl9P/9H224P3fEHAAAA//8DAFBLAwQUAAYACAAAACEAR9yjbtwAAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnjSghjVNBJW4FidIPcONNYjVeR7bb&#10;pn/PcoLjzKxm3labyQ3igiFaTwoW8wwEUuONpU7B4ft9VoCISZPRgydUcMMIm/r+rtKl8Vf6wss+&#10;dYJLKJZaQZ/SWEoZmx6djnM/InHW+uB0Yhk6aYK+crkb5DLLVtJpS7zQ6xG3PTan/dkpsEWWb9vd&#10;ate+fZqP5zgFezsEpR4fptc1iIRT+juGX3xGh5qZjv5MJopBQc6fJAWzpyUIjl8WGRtHNvICZF3J&#10;//z1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo0Mu+OQIAADAFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH3KNu3AAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#0e2841 [3215]" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31CA46D1" w14:textId="3553C698" w:rsidR="009D5CF7" w:rsidRPr="00F35B64" w:rsidRDefault="00F35B64" w:rsidP="00F35B64">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:color w:val="636362"/>
         <w:kern w:val="2"/>
         <w:sz w:val="16"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -3040,51 +3046,51 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:srgbClr val="E08800"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="none"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="4EC0EB1B" id="Group 42798" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:401.4pt;margin-top:38.25pt;width:452.6pt;height:15.25pt;z-index:-251642874;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEnWTOJAQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWc2O2zYQvhfoOwi6d/VjmZKM9QZIk+yl&#10;aIMmfQAuRVkCJFEgubb37TscijLt9bbOFkGKxBeTkobDmY/zDYf07Zt93wVbLlUrhnWY3MRhwAcm&#10;qnbYrMO/Pn/4pQgDpelQ0U4MfB0+cRW+ufv5p9vduOKpaERXcRmAkkGtduM6bLQeV1GkWMN7qm7E&#10;yAf4WAvZUw2PchNVku5Ae99FaRyTaCdkNUrBuFLw9p39GN6h/rrmTP9R14rroFuHYJvGX4m/D+Y3&#10;urulq42kY9OyyQz6Cit62g4w6azqHdU0eJTtM1V9y6RQotY3TPSRqOuWcfQBvEniE2/upXgc0ZfN&#10;arcZZ5gA2hOcXq2W/b69l+On8aMEJHbjBrDAJ+PLvpa9acHKYI+QPc2Q8b0OGLxc5lmxWORhwOBb&#10;Ui5IvrSYsgaAN8OyMDgMY837aSDJ8rIs54FZtsSB0WFaJbq2+tB2nbFByc3Dr50MthQWMiVplr81&#10;84C4JxYdObAbIaTUATX131D71NCR42KoFaD2UQZttQ4JOJ9k8RJia6A9BDiKBVlGkswYaIwA6Rlg&#10;tVKA9Rl0j2By6B6BVCYZqvQgYo9K33OBq0S3vyltw7lyPdq4HtsPriuBFP9Ih5FqM84YabrBDtx0&#10;q9WsQ7TDfOzFln8WKKZPAgRsPHztBl9qVuWiAmSdhGtH1OdLes47IddaYVgAUHihGPJ+nhc6xk+M&#10;ptl3eOmjC7QwoYj4doOBBCZkFDJW3VGN1O9bDamsa3sgQprH8WES0GziwK489vRTxw1w3fAnryGQ&#10;kF7mxVGcgw6jxryn3dhQG/1O7ySKZqMeI1eDkbPKBIceqXwfF8Vs2SRsxnHMlfNIO6liE+tswoS0&#10;A067tAkAzYNwZjHoefwAyR756Xlrug+iesJUg4AAOy1DvjpNgTrLMsthMzpiaTphYUy7iKVkkcOu&#10;Y2ONlHmW2GTn+JrEoDCZkiHkKJsDACmXSv2Q+qqEdZYAXxNriFmjAyctaZyUR8WDyDG/PNFJIXAB&#10;PHNSrvXZSNLFMp/StPvu2hcNcAKsE4rbOa7s/M7ZScoiL/LS1BGn/ESGvYqfeVoWL9PTj81vyU5r&#10;xzly2izjsv0FvHSijkGufUY133cn5Fqfv6cKr5S0u+sPsGGSrIyzEmryZ4RMDacuJiTsuljDmOLs&#10;SsijQtjbUa+EtJUw1pHXCvbcQTNZZHGRLEl5hpKLL6IkSckCjt54XgJKTuf1awk7l7L+FvjvzPRo&#10;fN0v1+EPesDMY1KQokyAVqcV7JfdAxHgOJwikZ3mhElOS9i8TOGuCK/bUrhlwu3425wwrSX2hGkM&#10;OVfEJrGVuuiEOYvCCfPgmatMXXtCzxgRevEkesYAp+hazv4fylm8tIXbbbxNmG7izfW5/wx9//+C&#10;u78BAAD//wMAUEsDBBQABgAIAAAAIQAFbkuE3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5tKWo3ZlFLUUxFsBfH2mn1NQrO7IbtN0n/v82SPwwwz3+SrybZioD403mlI&#10;ZgoEudKbxlUavvZvD08gQkRnsPWONFwowKq4vckxM350nzTsYiW4xIUMNdQxdpmUoazJYpj5jhx7&#10;R99bjCz7SpoeRy63rZwrtZAWG8cLNXa0qak87c5Ww/uI4/oxeR22p+Pm8rNPP763CWl9fzetX0BE&#10;muJ/GP7wGR0KZjr4szNBtBr4SNSwXKQg2H1W6RzEgWNqqUAWubzmL34BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEARJ1kziQEAAB3GAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABW5LhN4AAAAHAQAADwAAAAAAAAAAAAAAAAB+BgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIkHAAAAAA==&#10;">
+            <v:group w14:anchorId="065AA975" id="Group 42798" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:401.4pt;margin-top:38.25pt;width:452.6pt;height:15.25pt;z-index:-251642874;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="64799,1944" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEnWTOJAQAAHcYAAAOAAAAZHJzL2Uyb0RvYy54bWzsWc2O2zYQvhfoOwi6d/VjmZKM9QZIk+yl&#10;aIMmfQAuRVkCJFEgubb37TscijLt9bbOFkGKxBeTkobDmY/zDYf07Zt93wVbLlUrhnWY3MRhwAcm&#10;qnbYrMO/Pn/4pQgDpelQ0U4MfB0+cRW+ufv5p9vduOKpaERXcRmAkkGtduM6bLQeV1GkWMN7qm7E&#10;yAf4WAvZUw2PchNVku5Ae99FaRyTaCdkNUrBuFLw9p39GN6h/rrmTP9R14rroFuHYJvGX4m/D+Y3&#10;urulq42kY9OyyQz6Cit62g4w6azqHdU0eJTtM1V9y6RQotY3TPSRqOuWcfQBvEniE2/upXgc0ZfN&#10;arcZZ5gA2hOcXq2W/b69l+On8aMEJHbjBrDAJ+PLvpa9acHKYI+QPc2Q8b0OGLxc5lmxWORhwOBb&#10;Ui5IvrSYsgaAN8OyMDgMY837aSDJ8rIs54FZtsSB0WFaJbq2+tB2nbFByc3Dr50MthQWMiVplr81&#10;84C4JxYdObAbIaTUATX131D71NCR42KoFaD2UQZttQ4JOJ9k8RJia6A9BDiKBVlGkswYaIwA6Rlg&#10;tVKA9Rl0j2By6B6BVCYZqvQgYo9K33OBq0S3vyltw7lyPdq4HtsPriuBFP9Ih5FqM84YabrBDtx0&#10;q9WsQ7TDfOzFln8WKKZPAgRsPHztBl9qVuWiAmSdhGtH1OdLes47IddaYVgAUHihGPJ+nhc6xk+M&#10;ptl3eOmjC7QwoYj4doOBBCZkFDJW3VGN1O9bDamsa3sgQprH8WES0GziwK489vRTxw1w3fAnryGQ&#10;kF7mxVGcgw6jxryn3dhQG/1O7ySKZqMeI1eDkbPKBIceqXwfF8Vs2SRsxnHMlfNIO6liE+tswoS0&#10;A067tAkAzYNwZjHoefwAyR756Xlrug+iesJUg4AAOy1DvjpNgTrLMsthMzpiaTphYUy7iKVkkcOu&#10;Y2ONlHmW2GTn+JrEoDCZkiHkKJsDACmXSv2Q+qqEdZYAXxNriFmjAyctaZyUR8WDyDG/PNFJIXAB&#10;PHNSrvXZSNLFMp/StPvu2hcNcAKsE4rbOa7s/M7ZScoiL/LS1BGn/ESGvYqfeVoWL9PTj81vyU5r&#10;xzly2izjsv0FvHSijkGufUY133cn5Fqfv6cKr5S0u+sPsGGSrIyzEmryZ4RMDacuJiTsuljDmOLs&#10;SsijQtjbUa+EtJUw1pHXCvbcQTNZZHGRLEl5hpKLL6IkSckCjt54XgJKTuf1awk7l7L+FvjvzPRo&#10;fN0v1+EPesDMY1KQokyAVqcV7JfdAxHgOJwikZ3mhElOS9i8TOGuCK/bUrhlwu3425wwrSX2hGkM&#10;OVfEJrGVuuiEOYvCCfPgmatMXXtCzxgRevEkesYAp+hazv4fylm8tIXbbbxNmG7izfW5/wx9//+C&#10;u78BAAD//wMAUEsDBBQABgAIAAAAIQAFbkuE3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAFITvgv9heYI3u5tKWo3ZlFLUUxFsBfH2mn1NQrO7IbtN0n/v82SPwwwz3+SrybZioD403mlI&#10;ZgoEudKbxlUavvZvD08gQkRnsPWONFwowKq4vckxM350nzTsYiW4xIUMNdQxdpmUoazJYpj5jhx7&#10;R99bjCz7SpoeRy63rZwrtZAWG8cLNXa0qak87c5Ww/uI4/oxeR22p+Pm8rNPP763CWl9fzetX0BE&#10;muJ/GP7wGR0KZjr4szNBtBr4SNSwXKQg2H1W6RzEgWNqqUAWubzmL34BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEARJ1kziQEAAB3GAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEABW5LhN4AAAAHAQAADwAAAAAAAAAAAAAAAAB+BgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIkHAAAAAA==&#10;">
               <v:shape id="Shape 44614" o:spid="_x0000_s1027" style="position:absolute;width:64800;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXPAssyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Bd9huIK7OolalegoohW6KIUkCi4vmWsSzNyJmammb99ZFLo8nD++9bY3jXhQ52rLCuJxBIK4&#10;sLrmUsEpP74uQTiPrLGxTAp+yMF2M3hZY6Ltk1N6ZL4UYYRdggoq79tESldUZNCNbUscvKvtDPog&#10;u1LqDp9h3DRyEkVzabDm8FBhS/uKilv2bRQcLpf8HN8xTpfFvf9yWf75Lg9KjYb9bgXCU+//w3/t&#10;D61gPp0u4ln0FiACUsABufkFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlzwLLMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l6479997,r,9144l,9144,,e" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               </v:shape>
               <v:shape id="Shape 42800" o:spid="_x0000_s1028" style="position:absolute;left:63720;top:697;width:1080;height:1247;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKInnTxQAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LS8NA&#10;EL4L/odlhN7sJhJtjN0WUQpeCjY+zkN2TILZ2SW7bdN/3zkUevz43sv15AZ1oDH2ng3k8wwUceNt&#10;z62B76/NfQkqJmSLg2cycKII69XtzRIr64+8o0OdWiUhHCs00KUUKq1j05HDOPeBWLg/PzpMAsdW&#10;2xGPEu4G/ZBlT9phz9LQYaC3jpr/eu8MhJ+AzXteT1uX97+l/6RsU+6Nmd1Nry+gEk3pKr64P6zM&#10;L4rH52Ihk+WRQNCrMwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKInnTxQAAAOEAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42801" o:spid="_x0000_s1029" style="position:absolute;left:63720;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOFYztxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEE/YyZjqFtnZGGQ5FxZe5fYCjuTXF5lKaTKuf3giCj/f7f9N5bxtxpM7XjhW8DxMQxKXT&#10;NVcKfn+WbzkIH5A1No5JwZk8zGfPT1MstDvxNx33oRIxhH2BCkwIbSGlLw1Z9EPXEkfuz3UWQzy7&#10;SuoOTzHcNnKUJKm0WHNsMNjSwlB52P9bBZsLbtPR5svwllZhlTDtFq+k1Mug//wAEagPD/HdvdZx&#10;fjrJszybjDO4/RQBkLMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM4VjO3HAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42802" o:spid="_x0000_s1030" style="position:absolute;left:59400;top:72;width:1080;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,62357" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBozNcKyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/5DuEJfSk0UXerWKGKpqPhS2w+4bG43Szc3yyZdV7/eFAo+DjNzhlmseleLjtpQedYwHikQ&#10;xIU3FZcavj7fn19AhIhssPZMGi4UYLUcPCwwN/7MH9SdYikShEOOGmyMTS5lKCw5DCPfECfv27cO&#10;Y5JtKU2L5wR3tZwolUmHFacFiw1tLBU/p1+nYX/FQzbZv1k+0DZuFdNx80RaPw779SuISH28h//b&#10;O6Mhm87VdD6bwd+j9Abk8gYAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBozNcKyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l108001,r,62357l,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,62357"/>
               </v:shape>
               <v:shape id="Shape 42803" o:spid="_x0000_s1031" style="position:absolute;left:62639;top:72;width:1081;height:1248;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="108001,124714" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJ67dAxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/da8Iw&#10;EH8f+D+EE3ybSXVK1xlFNgRfhNl9PB/NrS1rLqGJWv/7RRj4eL/vW20G24kz9aF1rCGbKhDElTMt&#10;1xo+P3aPOYgQkQ12jknDlQJs1qOHFRbGXfhI5zLWIoVwKFBDE6MvpAxVQxbD1HnixP243mJMZ19L&#10;0+MlhdtOzpRaSostp4YGPb02VP2WJ6vBf3ms3rJyONis/c7dO6ldftJ6Mh62LyAiDfEu/nfvTZo/&#10;f1J5tlg+L+D2UwJArv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAieu3QMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m108001,r,124714l,62357,108001,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,108001,124714"/>
               </v:shape>
               <v:shape id="Shape 42804" o:spid="_x0000_s1032" style="position:absolute;left:61560;top:697;width:1080;height:1246;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="107924,124612" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsWau/ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EJujZweHNuJEkqg0NCfEKf0vFgby8RaGUu13T59VSj0OMzMN8xmN9lWDNT7xrGC5SIB&#10;QVw53XCt4P38eJeB8AFZY+uYFHyRh912drPBQruRTzSUoRYRwr5ABSaErpDSV4Ys+oXriKN3cb3F&#10;EGVfS93jGOG2lfdJkkqLDccFgx3tDVXX8tMqyI/Pl9X5pbYf5Xg8fQ/BvL0eJqXmt9PDGkSgKfyH&#10;/9pPWsEqSbM0y5c5/F6Kd0BufwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsWau/ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m107924,r,124612l,62306,107924,xe" filled="f" stroked="f" strokeweight="0">
                 <v:stroke miterlimit="83231f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,107924,124612"/>
               </v:shape>
               <w10:wrap anchorx="margin" anchory="page"/>
@@ -3996,760 +4002,204 @@
                         </a:srgbClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:srgbClr val="E08800"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:scrgbClr r="0" g="0" b="0"/>
                       </a:effectRef>
                       <a:fontRef idx="none"/>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="14339A5D" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo0Mu+OQIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztRsomjOHvodnup&#10;2qq7/QEEQ4yEAQEbO/++w/gj7latqqoXjGHmzXsPhsN912hyET4oa0q6XOSUCMNtpcy5pN+fH9/t&#10;KAmRmYppa0RJryLQ++PbN4fW7cXK1lZXwhMAMWHfupLWMbp9lgVei4aFhXXCwKa0vmERfv05qzxr&#10;Ab3R2SrP77LW+sp5y0UIsPrQb9Ij4kspePwiZRCR6JICt4ijx/GUxux4YPuzZ65WfKDB/oFFw5SB&#10;ohPUA4uMvHj1C1SjuLfByrjgtsmslIoL1ABqlvkrNU81cwK1gDnBTTaF/wfLP1+e3FcPNrQu7ANM&#10;k4pO+iZ9gR/p0KzrZJboIuGwuNluivUGPOWwt9sV6GV2y+UvIX4UFnHY5VOIvdXVOGP1OOOdGace&#10;DuyPR+VYTHmJXJqStqR3621RFFtK6pIWy/Uaz6GxF/FsMSy+kgAcb7vazKMmqFEuxI4R49ch3jwS&#10;i4K63waDSQD4l2Gjj309wEw6EXzSDotzd4PVqnpUWie52DnivfbkwuDOx26V7jhk/BSlTXIuHR6D&#10;ppOaxd41FaEbtWqglVfbPL9xAYjbBcFZvGqRCmrzTUiiKrwnyMCfT1N9wEgwaZ1pV7Oe1Ygb+tDB&#10;OsBJcRKUTJBLTB3i+uQP+W43MRuCU57Adp8y+6KBD2z6nodHCUSPnQ+uTElY2Zo45Rt4r9C6mdo0&#10;Pdnqig2DhkBbIvvhCUl9P/9H224P3fEHAAAA//8DAFBLAwQUAAYACAAAACEAR9yjbtwAAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnjSghjVNBJW4FidIPcONNYjVeR7bb&#10;pn/PcoLjzKxm3labyQ3igiFaTwoW8wwEUuONpU7B4ft9VoCISZPRgydUcMMIm/r+rtKl8Vf6wss+&#10;dYJLKJZaQZ/SWEoZmx6djnM/InHW+uB0Yhk6aYK+crkb5DLLVtJpS7zQ6xG3PTan/dkpsEWWb9vd&#10;ate+fZqP5zgFezsEpR4fptc1iIRT+juGX3xGh5qZjv5MJopBQc6fJAWzpyUIjl8WGRtHNvICZF3J&#10;//z1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo0Mu+OQIAADAFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH3KNu3AAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#0e2841 [3215]" stroked="f" strokeweight="0">
+            <v:shape w14:anchorId="399E585F" id="Shape 44614" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:1.5pt;margin-top:-2.6pt;width:453.5pt;height:.7pt;z-index:251660294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6479997,9144" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBo0Mu+OQIAADAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGztRsomjOHvodnup&#10;2qq7/QEEQ4yEAQEbO/++w/gj7latqqoXjGHmzXsPhsN912hyET4oa0q6XOSUCMNtpcy5pN+fH9/t&#10;KAmRmYppa0RJryLQ++PbN4fW7cXK1lZXwhMAMWHfupLWMbp9lgVei4aFhXXCwKa0vmERfv05qzxr&#10;Ab3R2SrP77LW+sp5y0UIsPrQb9Ij4kspePwiZRCR6JICt4ijx/GUxux4YPuzZ65WfKDB/oFFw5SB&#10;ohPUA4uMvHj1C1SjuLfByrjgtsmslIoL1ABqlvkrNU81cwK1gDnBTTaF/wfLP1+e3FcPNrQu7ANM&#10;k4pO+iZ9gR/p0KzrZJboIuGwuNluivUGPOWwt9sV6GV2y+UvIX4UFnHY5VOIvdXVOGP1OOOdGace&#10;DuyPR+VYTHmJXJqStqR3621RFFtK6pIWy/Uaz6GxF/FsMSy+kgAcb7vazKMmqFEuxI4R49ch3jwS&#10;i4K63waDSQD4l2Gjj309wEw6EXzSDotzd4PVqnpUWie52DnivfbkwuDOx26V7jhk/BSlTXIuHR6D&#10;ppOaxd41FaEbtWqglVfbPL9xAYjbBcFZvGqRCmrzTUiiKrwnyMCfT1N9wEgwaZ1pV7Oe1Ygb+tDB&#10;OsBJcRKUTJBLTB3i+uQP+W43MRuCU57Adp8y+6KBD2z6nodHCUSPnQ+uTElY2Zo45Rt4r9C6mdo0&#10;Pdnqig2DhkBbIvvhCUl9P/9H224P3fEHAAAA//8DAFBLAwQUAAYACAAAACEAR9yjbtwAAAAHAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnjSghjVNBJW4FidIPcONNYjVeR7bb&#10;pn/PcoLjzKxm3labyQ3igiFaTwoW8wwEUuONpU7B4ft9VoCISZPRgydUcMMIm/r+rtKl8Vf6wss+&#10;dYJLKJZaQZ/SWEoZmx6djnM/InHW+uB0Yhk6aYK+crkb5DLLVtJpS7zQ6xG3PTan/dkpsEWWb9vd&#10;ate+fZqP5zgFezsEpR4fptc1iIRT+juGX3xGh5qZjv5MJopBQc6fJAWzpyUIjl8WGRtHNvICZF3J&#10;//z1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBo0Mu+OQIAADAFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBH3KNu3AAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" path="m,l6479997,r,9144l,9144,,e" fillcolor="#0e2841 [3215]" stroked="f" strokeweight="0">
               <v:stroke miterlimit="83231f" joinstyle="miter"/>
               <v:path arrowok="t" textboxrect="0,0,6479997,9144"/>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C804F524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numerada"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0000A991"/>
-[...104 lines deleted...]
-    <w:nsid w:val="10B63D16"/>
+    <w:nsid w:val="206F7FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F401E28"/>
-    <w:lvl w:ilvl="0" w:tplc="04160001">
+    <w:tmpl w:val="AF8C397E"/>
+    <w:lvl w:ilvl="0" w:tplc="0332F2F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1428" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D71025BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3588" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FC46C1F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5748" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D544124E">
+    <w:lvl w:ilvl="3" w:tplc="E562719E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AEEC15DA">
+    <w:lvl w:ilvl="4" w:tplc="1F320CC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A062827C">
+    <w:lvl w:ilvl="5" w:tplc="CC5451D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3E84D872">
+    <w:lvl w:ilvl="6" w:tplc="3894D45E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21F049EC">
+    <w:lvl w:ilvl="7" w:tplc="DC86C58A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="5412911A">
+    <w:lvl w:ilvl="8" w:tplc="E10E5510">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142F79A3"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54C83D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="450E873C"/>
-[...339 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="D1240E70">
+    <w:tmpl w:val="F7564E44"/>
+    <w:lvl w:ilvl="0" w:tplc="F8BA7AF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Ttulo1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -4788,3346 +4238,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3294 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727D0288"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D4DC8478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Ttulo2"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -8207,903 +4362,199 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...564 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1711563508">
+  <w:num w:numId="1" w16cid:durableId="1714767121">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1692684840">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1377391836">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1714767121">
-[...101 lines deleted...]
-  <w:num w:numId="36" w16cid:durableId="697319725">
+  <w:num w:numId="4" w16cid:durableId="922104720">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="59060474">
-[...47 lines deleted...]
-  <w:numIdMacAtCleanup w:val="33"/>
+  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Equipe editorial RTCU">
     <w15:presenceInfo w15:providerId="None" w15:userId="Equipe editorial RTCU"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="112"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00880CD8"/>
+    <w:rsid w:val="000139B7"/>
     <w:rsid w:val="000300DD"/>
     <w:rsid w:val="000310A0"/>
     <w:rsid w:val="0004070F"/>
     <w:rsid w:val="00041D4E"/>
     <w:rsid w:val="000431D0"/>
     <w:rsid w:val="00044849"/>
     <w:rsid w:val="00055448"/>
     <w:rsid w:val="00061BF6"/>
     <w:rsid w:val="00064571"/>
     <w:rsid w:val="000647B7"/>
     <w:rsid w:val="0006639C"/>
     <w:rsid w:val="000675D5"/>
     <w:rsid w:val="00073467"/>
     <w:rsid w:val="000753B1"/>
     <w:rsid w:val="00076D31"/>
     <w:rsid w:val="0007732F"/>
     <w:rsid w:val="00081A41"/>
     <w:rsid w:val="00091169"/>
     <w:rsid w:val="00095D3E"/>
     <w:rsid w:val="000A145D"/>
     <w:rsid w:val="000A5852"/>
     <w:rsid w:val="000A5FB1"/>
     <w:rsid w:val="000B1886"/>
     <w:rsid w:val="000B5C33"/>
     <w:rsid w:val="000B6379"/>
     <w:rsid w:val="000C28AE"/>
     <w:rsid w:val="000C40D6"/>
     <w:rsid w:val="000C661E"/>
     <w:rsid w:val="000E1D16"/>
+    <w:rsid w:val="000E25A4"/>
     <w:rsid w:val="000E4CDE"/>
+    <w:rsid w:val="000E5195"/>
     <w:rsid w:val="000E7610"/>
     <w:rsid w:val="000F2D4F"/>
     <w:rsid w:val="000F3609"/>
     <w:rsid w:val="000F51D4"/>
     <w:rsid w:val="000F69FE"/>
     <w:rsid w:val="00102822"/>
     <w:rsid w:val="00110C66"/>
     <w:rsid w:val="00117B2A"/>
     <w:rsid w:val="001213BB"/>
     <w:rsid w:val="0013198D"/>
     <w:rsid w:val="00150007"/>
     <w:rsid w:val="00161A09"/>
     <w:rsid w:val="00163104"/>
     <w:rsid w:val="00165E6A"/>
     <w:rsid w:val="00166756"/>
     <w:rsid w:val="00170F36"/>
     <w:rsid w:val="001741AE"/>
     <w:rsid w:val="0017493D"/>
     <w:rsid w:val="00175961"/>
     <w:rsid w:val="0018531F"/>
     <w:rsid w:val="001861AE"/>
+    <w:rsid w:val="00187F32"/>
     <w:rsid w:val="00191893"/>
     <w:rsid w:val="00192789"/>
     <w:rsid w:val="00192AFF"/>
     <w:rsid w:val="00196170"/>
     <w:rsid w:val="001965C5"/>
     <w:rsid w:val="00196BCE"/>
     <w:rsid w:val="001A0E37"/>
     <w:rsid w:val="001A1AAD"/>
     <w:rsid w:val="001A3B03"/>
     <w:rsid w:val="001A42A1"/>
     <w:rsid w:val="001A4616"/>
     <w:rsid w:val="001B0E1C"/>
     <w:rsid w:val="001B6F08"/>
     <w:rsid w:val="001C02FE"/>
     <w:rsid w:val="001C6576"/>
     <w:rsid w:val="001E7E1B"/>
     <w:rsid w:val="001F17FB"/>
     <w:rsid w:val="001F2F9E"/>
     <w:rsid w:val="001F44B7"/>
     <w:rsid w:val="001F51BF"/>
     <w:rsid w:val="001F731F"/>
     <w:rsid w:val="00205CFA"/>
     <w:rsid w:val="00215263"/>
     <w:rsid w:val="0023152B"/>
     <w:rsid w:val="00231AA7"/>
     <w:rsid w:val="00232002"/>
     <w:rsid w:val="0023407F"/>
     <w:rsid w:val="0023510B"/>
     <w:rsid w:val="00236A48"/>
     <w:rsid w:val="0023744A"/>
     <w:rsid w:val="0024212F"/>
+    <w:rsid w:val="00245678"/>
     <w:rsid w:val="0024743B"/>
     <w:rsid w:val="002574AA"/>
     <w:rsid w:val="00260BA7"/>
     <w:rsid w:val="00264A10"/>
     <w:rsid w:val="002673F1"/>
     <w:rsid w:val="00267C44"/>
     <w:rsid w:val="00271E11"/>
     <w:rsid w:val="00274EBD"/>
     <w:rsid w:val="0028378B"/>
     <w:rsid w:val="00291474"/>
     <w:rsid w:val="00293921"/>
     <w:rsid w:val="00295FA4"/>
     <w:rsid w:val="00296988"/>
     <w:rsid w:val="00297D38"/>
     <w:rsid w:val="002A5A34"/>
     <w:rsid w:val="002B1B95"/>
     <w:rsid w:val="002B320C"/>
     <w:rsid w:val="002B40AF"/>
     <w:rsid w:val="002C01ED"/>
     <w:rsid w:val="002C1F29"/>
     <w:rsid w:val="002C2ACD"/>
     <w:rsid w:val="002C2F05"/>
     <w:rsid w:val="002C785B"/>
     <w:rsid w:val="002C7A94"/>
     <w:rsid w:val="002D1450"/>
@@ -9133,80 +4584,82 @@
     <w:rsid w:val="003822DE"/>
     <w:rsid w:val="003903CD"/>
     <w:rsid w:val="0039342A"/>
     <w:rsid w:val="0039650E"/>
     <w:rsid w:val="00396B31"/>
     <w:rsid w:val="003A5B47"/>
     <w:rsid w:val="003B2247"/>
     <w:rsid w:val="003B3690"/>
     <w:rsid w:val="003B71B7"/>
     <w:rsid w:val="003C60B5"/>
     <w:rsid w:val="003D57F3"/>
     <w:rsid w:val="003E29B2"/>
     <w:rsid w:val="003E3BB0"/>
     <w:rsid w:val="003E3F80"/>
     <w:rsid w:val="003E435F"/>
     <w:rsid w:val="003E4CA8"/>
     <w:rsid w:val="003E6A45"/>
     <w:rsid w:val="003E7A36"/>
     <w:rsid w:val="003E7F23"/>
     <w:rsid w:val="003F7583"/>
     <w:rsid w:val="004023E5"/>
     <w:rsid w:val="00402F61"/>
     <w:rsid w:val="004033FA"/>
     <w:rsid w:val="004037CA"/>
     <w:rsid w:val="00410A61"/>
+    <w:rsid w:val="004136DF"/>
     <w:rsid w:val="00415AC6"/>
     <w:rsid w:val="0041757E"/>
     <w:rsid w:val="00423510"/>
     <w:rsid w:val="0042371D"/>
     <w:rsid w:val="004258D9"/>
     <w:rsid w:val="00430D26"/>
     <w:rsid w:val="00451860"/>
     <w:rsid w:val="00457C5D"/>
     <w:rsid w:val="00464BD5"/>
     <w:rsid w:val="00481EF0"/>
     <w:rsid w:val="00483C60"/>
     <w:rsid w:val="004843D6"/>
     <w:rsid w:val="00485CBD"/>
     <w:rsid w:val="00491473"/>
     <w:rsid w:val="00491FB8"/>
     <w:rsid w:val="00493BA0"/>
     <w:rsid w:val="004B0FEC"/>
     <w:rsid w:val="004B57C1"/>
     <w:rsid w:val="004D1F7B"/>
     <w:rsid w:val="004D2072"/>
     <w:rsid w:val="004D238F"/>
     <w:rsid w:val="004E05A8"/>
     <w:rsid w:val="004E3A32"/>
     <w:rsid w:val="004E3FEA"/>
     <w:rsid w:val="004E5E74"/>
     <w:rsid w:val="004F372C"/>
     <w:rsid w:val="004F6983"/>
     <w:rsid w:val="0050235C"/>
     <w:rsid w:val="00510723"/>
     <w:rsid w:val="0051177A"/>
+    <w:rsid w:val="005120F3"/>
     <w:rsid w:val="005149D0"/>
     <w:rsid w:val="00517BB2"/>
     <w:rsid w:val="00525563"/>
     <w:rsid w:val="00542086"/>
     <w:rsid w:val="00543D5F"/>
     <w:rsid w:val="005549FD"/>
     <w:rsid w:val="00556CB8"/>
     <w:rsid w:val="00556DB0"/>
     <w:rsid w:val="00560E1E"/>
     <w:rsid w:val="00567E21"/>
     <w:rsid w:val="00570FB5"/>
     <w:rsid w:val="00572E81"/>
     <w:rsid w:val="005826E6"/>
     <w:rsid w:val="00591105"/>
     <w:rsid w:val="005927FD"/>
     <w:rsid w:val="005A1852"/>
     <w:rsid w:val="005A1AC7"/>
     <w:rsid w:val="005A3DDB"/>
     <w:rsid w:val="005A51C9"/>
     <w:rsid w:val="005A66AD"/>
     <w:rsid w:val="005B095F"/>
     <w:rsid w:val="005B2873"/>
     <w:rsid w:val="005B2AF0"/>
     <w:rsid w:val="005B3857"/>
     <w:rsid w:val="005B3D28"/>
@@ -9301,94 +4754,98 @@
     <w:rsid w:val="007A7F38"/>
     <w:rsid w:val="007C54CA"/>
     <w:rsid w:val="007C5A06"/>
     <w:rsid w:val="007D06AA"/>
     <w:rsid w:val="007D0721"/>
     <w:rsid w:val="007D2033"/>
     <w:rsid w:val="007D2D97"/>
     <w:rsid w:val="007D3FB7"/>
     <w:rsid w:val="007E19EA"/>
     <w:rsid w:val="007E48AD"/>
     <w:rsid w:val="007E5344"/>
     <w:rsid w:val="007E7FDD"/>
     <w:rsid w:val="007F0C9B"/>
     <w:rsid w:val="007F4B58"/>
     <w:rsid w:val="007F61FA"/>
     <w:rsid w:val="007F6817"/>
     <w:rsid w:val="00801AEA"/>
     <w:rsid w:val="0080682E"/>
     <w:rsid w:val="008111FD"/>
     <w:rsid w:val="00812600"/>
     <w:rsid w:val="00812D55"/>
     <w:rsid w:val="00814EB0"/>
     <w:rsid w:val="00815E58"/>
     <w:rsid w:val="00832A80"/>
     <w:rsid w:val="00833B8B"/>
+    <w:rsid w:val="00833DA9"/>
     <w:rsid w:val="0083704A"/>
     <w:rsid w:val="0084141B"/>
     <w:rsid w:val="00841D5D"/>
     <w:rsid w:val="00841F08"/>
     <w:rsid w:val="008477FB"/>
+    <w:rsid w:val="00850A0A"/>
     <w:rsid w:val="00852744"/>
     <w:rsid w:val="00857E6D"/>
     <w:rsid w:val="00880CD8"/>
     <w:rsid w:val="008810CE"/>
     <w:rsid w:val="00885B7C"/>
     <w:rsid w:val="00887B33"/>
     <w:rsid w:val="00887DA0"/>
     <w:rsid w:val="0089204F"/>
     <w:rsid w:val="008947CF"/>
     <w:rsid w:val="008A21E5"/>
     <w:rsid w:val="008A336D"/>
     <w:rsid w:val="008A3ABD"/>
     <w:rsid w:val="008A4B08"/>
     <w:rsid w:val="008A6AD9"/>
     <w:rsid w:val="008C1537"/>
     <w:rsid w:val="008C2A28"/>
     <w:rsid w:val="008C6415"/>
     <w:rsid w:val="008D2F36"/>
     <w:rsid w:val="008E1D6A"/>
     <w:rsid w:val="008E2937"/>
     <w:rsid w:val="008E309A"/>
     <w:rsid w:val="008E3FF8"/>
     <w:rsid w:val="008F1876"/>
     <w:rsid w:val="008F2912"/>
     <w:rsid w:val="008F486B"/>
     <w:rsid w:val="008F5019"/>
     <w:rsid w:val="00901AB1"/>
     <w:rsid w:val="009037D9"/>
+    <w:rsid w:val="00906897"/>
     <w:rsid w:val="009113B6"/>
     <w:rsid w:val="0091157C"/>
     <w:rsid w:val="00916258"/>
     <w:rsid w:val="00933B59"/>
     <w:rsid w:val="00933F61"/>
     <w:rsid w:val="0093453A"/>
     <w:rsid w:val="00941F0B"/>
     <w:rsid w:val="0094423F"/>
     <w:rsid w:val="00951ACB"/>
     <w:rsid w:val="00953804"/>
     <w:rsid w:val="00963297"/>
+    <w:rsid w:val="00964E8A"/>
     <w:rsid w:val="00966395"/>
     <w:rsid w:val="00970BB7"/>
     <w:rsid w:val="00972EB8"/>
     <w:rsid w:val="009734FE"/>
     <w:rsid w:val="00975D9C"/>
     <w:rsid w:val="00976343"/>
     <w:rsid w:val="00976595"/>
     <w:rsid w:val="00977003"/>
     <w:rsid w:val="009809F2"/>
     <w:rsid w:val="00980DF8"/>
     <w:rsid w:val="00982790"/>
     <w:rsid w:val="00985984"/>
     <w:rsid w:val="009910C4"/>
     <w:rsid w:val="009926FD"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A04F2"/>
     <w:rsid w:val="009A0939"/>
     <w:rsid w:val="009A39AC"/>
     <w:rsid w:val="009B28C1"/>
     <w:rsid w:val="009B7A26"/>
     <w:rsid w:val="009C137A"/>
     <w:rsid w:val="009C3496"/>
     <w:rsid w:val="009C5AC3"/>
     <w:rsid w:val="009C646A"/>
     <w:rsid w:val="009C7AAA"/>
@@ -9462,112 +4919,115 @@
     <w:rsid w:val="00B9515D"/>
     <w:rsid w:val="00BA0C06"/>
     <w:rsid w:val="00BA41D5"/>
     <w:rsid w:val="00BC0D21"/>
     <w:rsid w:val="00BC2D2B"/>
     <w:rsid w:val="00BC30BE"/>
     <w:rsid w:val="00BC3750"/>
     <w:rsid w:val="00BC5ECD"/>
     <w:rsid w:val="00BC73E1"/>
     <w:rsid w:val="00BD0096"/>
     <w:rsid w:val="00BD0C5F"/>
     <w:rsid w:val="00BD65CE"/>
     <w:rsid w:val="00BE0770"/>
     <w:rsid w:val="00BF54E0"/>
     <w:rsid w:val="00BF54F8"/>
     <w:rsid w:val="00C01DAE"/>
     <w:rsid w:val="00C130D8"/>
     <w:rsid w:val="00C14303"/>
     <w:rsid w:val="00C163CE"/>
     <w:rsid w:val="00C175EE"/>
     <w:rsid w:val="00C256F8"/>
     <w:rsid w:val="00C2575F"/>
     <w:rsid w:val="00C26FCF"/>
     <w:rsid w:val="00C344EC"/>
     <w:rsid w:val="00C47B3E"/>
+    <w:rsid w:val="00C50B75"/>
     <w:rsid w:val="00C52582"/>
     <w:rsid w:val="00C52683"/>
     <w:rsid w:val="00C53BBD"/>
     <w:rsid w:val="00C63A8E"/>
     <w:rsid w:val="00C65248"/>
     <w:rsid w:val="00C67A6A"/>
     <w:rsid w:val="00C71C6A"/>
     <w:rsid w:val="00C741ED"/>
     <w:rsid w:val="00C76B87"/>
     <w:rsid w:val="00C833C1"/>
     <w:rsid w:val="00C83504"/>
     <w:rsid w:val="00C921C9"/>
+    <w:rsid w:val="00C95991"/>
     <w:rsid w:val="00CA4AF4"/>
     <w:rsid w:val="00CA6EC0"/>
     <w:rsid w:val="00CC0AD8"/>
     <w:rsid w:val="00CC3522"/>
     <w:rsid w:val="00CC4CCF"/>
     <w:rsid w:val="00CC51C6"/>
     <w:rsid w:val="00CC5D85"/>
     <w:rsid w:val="00CD430B"/>
     <w:rsid w:val="00CD5D5F"/>
     <w:rsid w:val="00CE0B94"/>
     <w:rsid w:val="00CE1AE6"/>
     <w:rsid w:val="00CE27B9"/>
     <w:rsid w:val="00CE3B5C"/>
     <w:rsid w:val="00CF0726"/>
     <w:rsid w:val="00CF43FD"/>
     <w:rsid w:val="00CF7DDD"/>
     <w:rsid w:val="00D05790"/>
     <w:rsid w:val="00D1349C"/>
     <w:rsid w:val="00D15F70"/>
     <w:rsid w:val="00D1760B"/>
     <w:rsid w:val="00D20095"/>
     <w:rsid w:val="00D2082D"/>
     <w:rsid w:val="00D21FBF"/>
     <w:rsid w:val="00D3506B"/>
     <w:rsid w:val="00D41A84"/>
     <w:rsid w:val="00D47B81"/>
     <w:rsid w:val="00D55757"/>
     <w:rsid w:val="00D55C99"/>
     <w:rsid w:val="00D575C5"/>
     <w:rsid w:val="00D613B1"/>
     <w:rsid w:val="00D64991"/>
     <w:rsid w:val="00D65254"/>
     <w:rsid w:val="00D66385"/>
     <w:rsid w:val="00D66B64"/>
     <w:rsid w:val="00D673A0"/>
     <w:rsid w:val="00D72311"/>
     <w:rsid w:val="00D75872"/>
     <w:rsid w:val="00D76475"/>
     <w:rsid w:val="00D80749"/>
     <w:rsid w:val="00D86E9E"/>
     <w:rsid w:val="00DA6D21"/>
     <w:rsid w:val="00DB48B7"/>
     <w:rsid w:val="00DB5823"/>
     <w:rsid w:val="00DC6735"/>
     <w:rsid w:val="00DD0913"/>
     <w:rsid w:val="00DD1EBC"/>
     <w:rsid w:val="00DD34E2"/>
     <w:rsid w:val="00DE17C7"/>
     <w:rsid w:val="00DE2F95"/>
     <w:rsid w:val="00DE3251"/>
+    <w:rsid w:val="00DE5B90"/>
     <w:rsid w:val="00DF3A9E"/>
     <w:rsid w:val="00E0209C"/>
     <w:rsid w:val="00E02BF6"/>
     <w:rsid w:val="00E131F1"/>
     <w:rsid w:val="00E15E59"/>
     <w:rsid w:val="00E2053F"/>
     <w:rsid w:val="00E20A6E"/>
     <w:rsid w:val="00E22F32"/>
     <w:rsid w:val="00E257C6"/>
     <w:rsid w:val="00E26456"/>
     <w:rsid w:val="00E35FF5"/>
     <w:rsid w:val="00E367EF"/>
     <w:rsid w:val="00E41F72"/>
     <w:rsid w:val="00E43A7B"/>
     <w:rsid w:val="00E52083"/>
     <w:rsid w:val="00E52F53"/>
     <w:rsid w:val="00E605BA"/>
     <w:rsid w:val="00E635B9"/>
     <w:rsid w:val="00E661B5"/>
     <w:rsid w:val="00E66AE4"/>
     <w:rsid w:val="00E705CD"/>
     <w:rsid w:val="00E71F67"/>
     <w:rsid w:val="00E83BD5"/>
     <w:rsid w:val="00E851EE"/>
     <w:rsid w:val="00E9653A"/>
@@ -9930,80 +5390,80 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00976343"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Numerada"/>
     <w:link w:val="Ttulo1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="000647B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="52"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001F44B7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="41"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Ttulo2"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo3Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00170F36"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="2"/>
@@ -10328,81 +5788,81 @@
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000647B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001F44B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="D67E00"/>
+      <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00170F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
-      <w:color w:val="D67E00"/>
+      <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00170F36"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="D67E00"/>
+      <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A10FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -10992,51 +6452,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003150CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F916B9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referncias">
     <w:name w:val="Referências"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="RefernciasChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="006B27F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:rsid w:val="00264A10"/>
@@ -11325,82 +6785,82 @@
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CRediT">
     <w:name w:val="CRediT"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="CRediTChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="009F6897"/>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CRediTChar">
     <w:name w:val="CRediT Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="CRediT"/>
     <w:rsid w:val="009F6897"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractResumen">
     <w:name w:val="Abstract/Resumen"/>
     <w:basedOn w:val="Ttulo1"/>
     <w:link w:val="AbstractResumenChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="0006639C"/>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractResumenChar">
     <w:name w:val="Abstract/Resumen Char"/>
     <w:basedOn w:val="Ttulo1Char"/>
     <w:link w:val="AbstractResumen"/>
     <w:rsid w:val="0006639C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
-      <w:color w:val="D67E00"/>
+      <w:color w:val="26247B"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeira">
     <w:name w:val="Corpo do Texto (lingua estrangeira)"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="CorpodoTextolinguaestrangeiraChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00E35FF5"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodoTextolinguaestrangeiraChar">
     <w:name w:val="Corpo do Texto (lingua estrangeira) Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="CorpodoTextolinguaestrangeira"/>
     <w:rsid w:val="00E35FF5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
@@ -11639,73 +7099,104 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EmfocoChar">
     <w:name w:val="Em foco Char"/>
     <w:basedOn w:val="RefernciasChar"/>
     <w:link w:val="Emfoco"/>
     <w:rsid w:val="00CC5D85"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:iCs/>
       <w:shd w:val="clear" w:color="auto" w:fill="75A3FF"/>
       <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EstiloHyperlinkSublinhado">
     <w:name w:val="Estilo Hyperlink + Sublinhado"/>
     <w:basedOn w:val="Hyperlink"/>
     <w:qFormat/>
     <w:rsid w:val="009A04F2"/>
     <w:rPr>
       <w:color w:val="156082" w:themeColor="accent1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Avisosubmisso">
+    <w:name w:val="Aviso_submissão"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:link w:val="AvisosubmissoChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00906897"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A20000"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="A20000"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="A20000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AvisosubmissoChar">
+    <w:name w:val="Aviso_submissão Char"/>
+    <w:basedOn w:val="CorpodetextoChar"/>
+    <w:link w:val="Avisosubmisso"/>
+    <w:rsid w:val="00906897"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:iCs/>
+      <w:color w:val="A20000"/>
+      <w:lang w:val="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/es/a/qrKPHrqPTpMY59HLsbqtRGn/?lang=pt." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/S0101-73302008000200005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.tcu.gov.br/ojs/index.php/RTCU/article/view/2164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.69518/rtcu.156.43-67" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12165,111 +7656,111 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AFB6B9-6FB8-48A2-9AF1-C131C3895742}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95CD47A6-5F4B-4064-B582-C54260976E20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1E6AAC-2FB6-4440-B2EC-A550E6CDEEDB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE238E8D-441D-48FD-A6A7-E25C82C646C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bfb25ea2-494b-4909-a6d0-22f2ca4b8197"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>RTCU_Template_Artigo_original_Revisao_de_literatura_</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>284</Words>
-  <Characters>1947</Characters>
+  <Words>289</Words>
+  <Characters>1959</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2201</CharactersWithSpaces>
+  <CharactersWithSpaces>2222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="354" baseType="variant">
       <vt:variant>
         <vt:i4>7929968</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>177</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://revista.tcu.gov.br/ojs/index.php/RTCU/$$$call$$$/api/file/file-api/download-file?submissionFileId=7594&amp;submissionId=2186&amp;stageId=5</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6291505</vt:i4>
       </vt:variant>
       <vt:variant>